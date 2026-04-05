--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Berthoin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">serge-berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7577-0673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">072230010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-1635-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (137)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 2 Months Exercise Training on Glycaemic Metrics on Days with and Without Exercise in Adults with Type 1 Diabetes: A Pilot Single-Arm Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000003750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Effects of Daily Life Spontaneous and Structured Physical Activity on Glycemia in Children with Type 1 Diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (9), pp.1838-1851. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000003720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 2 Months Exercise Training on Glycaemic Metrics on Days with and Without Exercise in Adults with Type 1 Diabetes: A Pilot Single-Arm Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Medicine and Science in Sports and Exercise, 10, pp.1249. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000003750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous moderate and intermittent high-intensity exercise in youth with type 1 diabetes: Which protection for dysglycemia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Stuckens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Research and Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Diabetes Research and Clinical Practice, 210, pp.111631. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diabres.2024.111631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiorespiratory fitness has declined among French children since 1999, although the decline appears to be getting smaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vanhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Matelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (5), pp.e14641. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.14641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaries on Viewpoint: Do oxidative and anaerobic energy production in exercising muscle change throughout growth and maturation? Manifestations of a common underlying cause.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Applied Physiology, 109, pp.1565. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/japplphysiol.00986.2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to Physical Activity in Children and Adults Living With Type 1 Diabetes: A Complex Link With Real-life Glycemic Excursions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Canadian Journal of Diabetes, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcjd.2022.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipated basal insulin reduction to prevent exercise-induced hypoglycemia in adults and adolescents living with type 1 diabetes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Suppere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Technology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Diabetes Technology and Therapeutics, 24 (5), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/dia.2021.0375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating biomarkers of nitric oxide bioactivity and impaired muscle vasoreactivity to exercise in adults with uncomplicated type 1 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette O Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zerimech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (2), pp.325-338. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00125-020-05329-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030408v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the risk of exercise-induced glucose fluctuations in people living with type 1 diabetes using continuous subcutaneous insulin infusion: an overview of strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rabasa-Lhoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Myette Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Canadian Journal of Diabetes, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcjd.2021.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du cannabidiol dans le sport : une bonne idée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Science & Sports, 36 (4), pp.251-258. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2021.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory responses and rating of perceived exertion of severely obese adolescents during continuous and intermittent graded walking protocols: Application to cardiorespiratory field tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (9), pp.1009-1017. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2020.1738701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabidiol in sport : ergogenic or else?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.104764. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phrs.2020.104764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Amateur Athletes With Type 1 Diabetes, a 9-Day Period of Cycling at Moderate-to-Vigorous Intensity Unexpectedly Increased the Time Spent in a State of Hyperglycemia, Which Was Associated With Impairment in Heart Rate Variability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bocock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Diabetes Care, 43 (10), pp.2564-2573. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/dc19-1928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917031v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Endothelial Dysfunction in Type 1 Diabetes Is Accompanied by an Impairment of Vascular Smooth Muscle Function: A Meta-Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pawlak-Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.203. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2020.00203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle Oxygen Supply and Use in Type 1 Diabetes, From Ambient Air to the Mitochondrial Respiratory Chain: Is There a Limiting Step?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Daussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caiazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.dc191125. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/dc19-1125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Versus Passive Recovery in High-Intensity Intermittent Exercises in Children: An Exploratory Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Exercise Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pediatric Exercise Science, 31 (2), pp.248-253. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/pes.2018-0218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beetroot Juice Does Not Enhance Supramaximal Intermittent Exercise Performance in Elite Endurance Athletes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Pawlak Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire Munyaneza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American College of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of the American College of Nutrition, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07315724.2019.1601601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity interval training in overweight and obese children and adolescents: systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. W. Timmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (2), pp.310-324. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/s0022-4707.18.08075-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workload monotony, strain and non-contact injury incidence in professional football players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Delecroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mccall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Medicine in Football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Science and Medicine in Football, 3 (2), pp.105-108. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24733938.2018.1508881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Follow-Up of Physical Activity During School Recess: Impact of Playground Markings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Frontiers in public health, 6, pp.283. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2018.00283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workload and non-contact injury incidence in elite football players competing in European leagues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Delecroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, European journal of sport science, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17461391.2018.1477994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma asymmetric dimethylarginine concentrations are not related to differences in maximal oxygen uptake in endurance trained and untrained men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pawlak-Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire Munyaneza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Experimental physiology, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/EP087398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiorespiratory Responses to Continuous and Intermittent Exercises in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, International journal of sports medicine, 38 (10), pp.755-762. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0043-111892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dietary nitrate supplementation on metabolic rate during rest and exercise in human: A systematic review and a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pawlak-Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nitric oxide, 53, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.niox.2016.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Modified Multistage Field Test on Performance and Physiological Responses in Wheelchair Basketball Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Weissland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (2015), pp.245378. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/245378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDNF, IGF-I, Glucose and Insulin during Continuous and Interval Exercise in Type 1 Diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Roelands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luk Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Francesca Piacentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, International Journal of Sports Medicine, 36 (12), pp.955-959. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1548886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and sensitivity of a simple isometric posterior lower limb muscle test in professional football players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mccall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Carling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journal of Sports Sciences, 33 (12), pp.1298-1304. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2015.1022579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injury risk factors, screening tests and preventative strategies: a systematic review of the evidence that underpins the perceptions and practices of 44 football (soccer) teams from various premier leagues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mccall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Carling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Davison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, British journal of sports medicine, 49, pp.583-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotrophins and cognitive functions in T1D compared with healthy controls: effects of a high-intensity exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luk Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Roelands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Francesca Piacentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Applied Physiology, Nutrition, and Metabolism, 40 (1), pp.20-27. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/apnm-2014-0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Modified Multistage Field Test on Performance and Physiological Responses in Wheelchair Basketball Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Weissland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp.11 - 7. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5604/20831862.1127285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectively assessed recess physical activity in girls and boys from high and low socioeconomic backgrounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola D Ridgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Soccer Playing Actions on the Recovery Kinetics After a Soccer Match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mccall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Carling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (6), pp.1517-1523. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1519/JSC.0000000000000293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type 1 diabetes-associated cognitive decline: A meta-analysis and update of the current literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Roelands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pattyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luk Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Journal of Diabetes, 6 (6), pp.499-513. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1753-0407.12193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectively assessed recess physical activity in girls and boys from high and low socioeconomic backgrounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola D Ridgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, BMC Public Health, 14, pp.192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a playground marking intervention on school recess physical activity in French children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ridgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 57 (5), pp.580 - 584. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2013.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and reliability of the Dutch language version of the Modifiable Activity Questionnaire in healthy subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Roelands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baquet Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Sciences for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sport Sciences for Health, 9 (3), pp.139-144. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11332-013-0160-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery after an Intermittent Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Wisloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mccall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.554 - 558. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1316364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exercise therapy program can increase oxygenation and blood volume of the erector spinae muscle during exercise in chronic low back pain patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Archives of Physical Medicine and Rehabilitation, 94 (3), pp.536-542. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmr.2012.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise testing in children: comparison in ventilatory thresholds changes with interval-training.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Pulmonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pediatric Pulmonology, 48 (8), pp.809-16. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppul.22646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Left Ventricular Twist-Untwist Mechanics during Exercise in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maufrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (11), pp.1298-1305. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.echo.2013.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery in Soccer Part II—Recovery Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mccall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Carling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.9 - 22. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-012-0002-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Left Ventricular Twist-Untwist Mechanics during Exercise in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maufrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (11), pp.1298-1305. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.echo.2013.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Left Ventricular Twist-Untwist Mechanics during Exercise in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maufrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.echo.2013.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of different types of acute and chronic (training) exercise on glycaemic control in type 1 diabetes mellitus: a meta-analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Roelands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luk Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen S Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports medicine (Auckland, N.Z.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sports medicine (Auckland, N.Z.), 42 (12), pp.1059-80. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03262312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing O-GlcNAcylation level on organ culture of soleus modulates the calcium activation parameters of muscle fibers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cieniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, PLoS One, 7, pp.e48218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375641v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing O-GlcNAcylation Level on Organ Culture of Soleus Modulates the Calcium Activation Parameters of Muscle Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cieniewski-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), pp.e48218. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0048218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductibilité de la performance lors d’un test de répétition de sprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nedelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.46 - 49. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2011.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical performance and subjective ratings after a soccer-specific exercise simulation: Comparison of natural grass versus artificial turf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mccall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Carling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2012.738923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery in Soccer Part I – Post-Match Fatigue and Time Course of Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mccall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Carling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2165/11635270-000000000-00000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to exhaustion and time spent at a high percentage of VO2max in severe intensity domain in children and adults.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journal of Strength and Conditioning Research, 25 (4), pp.1151-8. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181d32224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and perceived exertion responses at intermittent critical power and intermittent maximal lactate steady state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilo M Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz a B Perandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert G Simões</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleber Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journal of Strength and Conditioning Research, 25 (7), pp.2053-8. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181e83a36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there any relationship between physical activity level and patterns, and physical performance in children?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, The international journal of behavioral nutrition and physical activity, 8, pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there any relationship between physical activity level and patterns, and physical performance in children?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.122 - 122. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0b013e3181824d98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity patterns in French youth--from childhood to adolescence--monitored with high-frequency accelerometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American journal of human biology : the official journal of the Human Biology Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, American journal of human biology : the official journal of the Human Biology Council, 23 (3), pp.353-8. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajhb.21142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of child-specific aerobic fitness and anaerobic capacity by the use of the power-time relationships constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Exercise Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.454-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaries on Viewpoint: Do oxidative and anaerobic energy production in exercising muscle change throughout growth and maturation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Journal of applied physiology (Bethesda, Md. : 1985), 109, pp.1565-1566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yo-Yo intermittent recovery test versus the Université de Montréal Track Test: Relation with a high-intensity intermittent exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1), pp.146-150. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsams.2008.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondences between continous and intermittent exercise intensities in healthy prepubescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108, pp.977-985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of muscle deoxygenation kinetics during two bouts of repeated heavy exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 109 (6), pp.1047-1057. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-010-1446-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility of Measurement of Muscle Deoxygenation in Children During Exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Reguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Exercise Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.183-194. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/pes.22.2.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster oxygen uptake kinetics during recovery is related to better repeated sprinting ability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mccall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire P Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, European Journal of Applied Physiology, 110 (3), pp.627-34. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-010-1494-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous vs. interval aerobic training in 8- to 11-year-old children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Journal of Strength and Conditioning Research, 24 (5), pp.1381-8. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181d1575a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of muscle deoxygenation kinetics during two bouts of repeated heavy exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 109 (6), pp.1047-1057. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-010-1446-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Child-Specific Aerobic Fitness and Anaerobic Capacity by the Use of the Power-Time Relationships Constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Exercise Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (3), pp.454-466. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/pes.22.3.454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility of measurement of muscle deoxygenation in children during exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Banquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Exercise Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.183-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous versus interval aerobic training in 8-11 year-old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Strength Cond. Res.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (24), pp.1381-1388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 2 Soccer Matches in a Week on Physical Performance and Injury Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mccall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Mccormack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (9), pp.1752-1758. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0363546510361236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high intensity training on heart rate variability in prepubescent children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105, pp.731-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two months of endurance training does not alter diastolic function evaluated by TDI in 9-11-year-old boys and girls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Nottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, British Journal of Sports Medicine, 43 (2), pp.132-5. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bjsm.2007.039941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’entraînement aérobie sur la variabilité de la fréquence cardiaque au repos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Science &amp; Sports, 24 (3-4), pp.128-136. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2008.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high intensity intermittent training on heart rate variability in prepubescent children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, European Journal of Applied Physiology, 105 (5), pp.731-8. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-008-0955-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un entraînement en endurance à partir d’un pédalage unilatéral sur l’oxygénation et le volume sanguin musculaire après chirurgie du genou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Weissland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Science &amp; Sports, 24 (6), pp.323-326. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2009.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of one-leg cycling aerobic training in amateur soccer players after anterior cruciate ligament reconstruction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Weissland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American journal of physical medicine &amp; rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, American journal of physical medicine &amp; rehabilitation, 88 (5), pp.362-8. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/phm.0b013e31819c581f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondences between continuous and intermittent exercises intensities in healthy prepubescent children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108 (5), pp.977-985. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-009-1296-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two months of endurance training does not alter diastolic function evaluated by Tissue Doppler imaging in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43, pp.132-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[One-leg cycling aerobic training with the healthy leg in amateur soccer players after anterior cruciate ligament reconstruction].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Weissland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de readaptation et de medecine physique : revue scientifique de la Societe francaise de reeducation fonctionnelle de readaptation et de medecine physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Annales de readaptation et de medecine physique : revue scientifique de la Societe francaise de reeducation fonctionnelle de readaptation et de medecine physique, 51 (9), pp.707-13. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annrmp.2008.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of recovery intensity on time spent at maximal oxygen uptake during an intermittent session in young, endurance-trained athletes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Tardieu-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Regueme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Journal of Sports Sciences, 26 (12), pp.1313-21. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640410802072697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du concept de puissance critique à différentes populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mcgawley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Science &amp; Sports, 23 (5), pp.206-215. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2007.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-leg cycling versus arm cranking: which is most appropriate for physical conditioning after knee surgery?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Archives of Physical Medicine and Rehabilitation, 89, pp.508-12. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmr.2007.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêt de l’entraînement et déconditionnement à l’effort aérobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Weissland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Science &amp; Sports, 23 (3-4), pp.136-144. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2008.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of postexercise heart rate recovery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, International Journal of Sports Medicine, 29, pp.238-243. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2007-965162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical power in adolescent boys and girls--an exploratory study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig A Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dekerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Mcgawley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Applied Physiology, Nutrition, and Metabolism, 33, pp.1105-1111. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/H08-096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There is no anaerobic work capacity replenishment at critical power intensity: An indirect evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kokubun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Science &amp; Sports, 23 (5), pp.244-247. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2007.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissance critique de l’enfant prépubère et de l’adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Science &amp; Sports, 23 (5), pp.252-254. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2007.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving physical activity assessment in prepubertal children with high-frequency accelerometry monitoring: a methodological issue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Stratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Preventive medicine, 44 (2), pp.143-7. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2006.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of knee surgery on cardiac function in soccer players.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Weissland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American journal of physical medicine &amp; rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, American journal of physical medicine &amp; rehabilitation, 86, pp.45-49. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/phm.0b013e31802b833a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of recovery mode (passive vs. active) on time spent at maximal oxygen uptake during an intermittent session in young and endurance-trained athletes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Tardieu-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Prioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, European Journal of Applied Physiology, 99, pp.133-142. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-006-0327-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of training and detraining on heart rate variability in healthy young men.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Libersa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, International Journal of Sports Medicine, 28, pp.564-570. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2007-964861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heart rate variability before and after knee surgery in amateur soccer players.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Journal of Sport Rehabilitation, 16 (4), pp.336-42. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jsr.16.4.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of short recovery intensities on the performance during two Wingate tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Medicine and Science in Sports and Exercise, 39, pp.1170-1176. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/mss.0b013e31804c9976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of the polar S810 heart rate monitor to measure R-R intervals at rest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Medicine and science in sports and exercise, 38, pp.887-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical velocity during continuous and intermittent exercises in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, European Journal of Applied Physiology, 98 (2), pp.132-138. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-006-0253-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of ventilatory constraints in healthy exercising prepubescent children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Pulmonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (2), pp.133-40. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppul.20332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'une rééducation suite à une ligamentoplastie de genou sur les paramètres cardiaques chez le footballeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Science &amp; Sports, 21 (5), pp.294-296. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2006.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préliminaire de la désadaptation cardiorespiratoire après une ligamentoplastie de genou chez le sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Weissland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Annales de Réadaptation et de Médecine Physique, 49 (8), pp.589-594. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annrmp.2006.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du déconditionnement suite à une chirurgie du genou sur l'aptitude aérobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Weissland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Science &amp; Sports, 20 (5-6), pp.308-310. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2005.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal follow-up of fitness during childhood: interaction with physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos W.R. Twisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han C.G. Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, American Journal of Human Biology, 18 (1), pp.51-58. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajhb.20466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise flow-volume loops in prepubescent aerobically trained children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 99 (5), pp.1912-21. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/japplphysiol.00323.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory muscle deoxygenation and ventilatory threshold assessments using near infrared spectroscopy in children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ahmaidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, International Journal of Sports Medicine, 26 (7), pp.576-582. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2004-830332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between oxygen uptake kinetics and performance in repeated running sprints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire P Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comlavi Guinhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, European Journal of Applied Physiology, 95, pp.27-34. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-005-1382-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity intermittent running training improves pulmonary function and alters exercise breathing pattern in children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comlavi Guinhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, European Journal of Applied Physiology, 94, pp.415-23. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-005-1341-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of in-season, high-intensity interval training in soccer players.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Journal of strength and conditioning research, 18, pp.584-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a short-term interval training program on physical fitness in prepubertal children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comlavi Guinhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Journal of Strength and Conditioning Research, 18, pp.708-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive versus active recovery during high-intensity intermittent exercises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comlavi Guinhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahmaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Medicine and Science in Sports and Exercise, 36 (2), pp.302-8. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/01.MSS.0000113477.11431.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time spent at a high percentage of VO2max for short intermittent runs: active versus passive recovery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Canadian Journal of Applied Physiology, 29 (S1), pp.S3-S16. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/h2004-054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Exercise-Induced O 2 Arterial Desaturation in Non-Elite Sportsmen and Sportswomen Following High-Intensity Interval-Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (1), pp.6-13. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2003-45225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of exercise-induced arterial hypoxemia in prepubescent trained children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Pediatric research, 55, pp.674-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity intermittent activities at school: controversies and facts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C A Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, The Journal of Sports Medicine and Physical Fitness, 44, pp.272-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a 15% Increase in Preferred Pedal Rate on Time to Exhaustion During Heavy Exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dekerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Canadian journal of applied physiology = Revue canadienne de physiologie appliquee, 29, pp.146-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical velocity and anaerobic distance capacity in prepubertal children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Canadian journal of applied physiology = Revue canadienne de physiologie appliquee, 28, pp.561-75. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/h03-043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400484v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance for short intermittent runs: active recovery vs. passive recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 89 (6), pp.548-554. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-003-0834-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma lactate and plasma volume recovery in adults and children following high-intensity exercises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Allender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Paediatrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Acta paediatrica (Oslo, Norway : 1992), 92, pp.283-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endurance training and aerobic fitness in young people.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports medicine (Auckland, N.Z.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sports medicine (Auckland, N.Z.), 33, pp.1127-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Spent at V˙O 2 max: a Methodological Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (04), pp.291-297. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2003-39503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of High Intensity Intermittent Training on Peak VO2 in Prepubertal Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (6), pp.439-444. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2002-33742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Intensified Physical Education Sessions Able to Elicit Heart Rate at a Sufficient Level to Promote Aerobic Fitness in Adolescents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Van Praagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Research Quarterly for Exercise and Sport, 73 (3), pp.282-288. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02701367.2002.10609021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma lactate recovery from maximal exercise with correction for variations in plasma volume.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Allender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, The Journal of Sports Medicine and Physical Fitness, 42, pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Velocity and Time Spent at a High Level of for Short Intermittent Runs at Supramaximal Velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Lensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27 (2), pp.103-115. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/h02-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sprint kinematic parameters from anaerobic field tests in physical education students.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gerbeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Journal of Strength and Conditioning Research, 15, pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity aerobic training during a 10 week one-hour physical education cycle: effects on physical fitness of adolescents aged 11 to 16.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gerbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E van Praagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, International Journal of Sports Medicine, 22 (4), pp.295-300. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2001-14343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vitesse à VO2 max, signification et applications en course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerbeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques des Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sciences et Techniques des Activités Physiques et Sportives, 54, pp.45-51. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.054.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence cardiaque chez des adolescents âgés de 11 à 16 ans lors de séances d'éducation physique intensifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gerbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Van praagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Science &amp; Sports, 16 (1), pp.48-50. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0765-1597(00)00018-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vitesse à VO2 max, signification et applications en course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerbeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 54 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.054.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Run Times to Exhaustion at 90, 100, 120, and 140 % of vV˙O2max and Velocity Expressed Relatively to Critical Velocity and Maximal Velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Lensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22 (1), pp.27-33. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2001-11357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances lors d'un exercice intermittent anaérobie: comparaison entre enfants et sujets matures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerbeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Science &amp; Sports, 15 (3), pp.147-153. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0765-1597(00)80019-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des variations du volume plasmatique sur les concentrations de lactate et leur cinétique de récupération après des exercices maximaux et supramaximaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Science &amp; Sports, 15 (1), pp.31-39. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0765-1597(00)88000-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen kinetics and modelling of time to exhaustion whilst running at various velocities at maximal oxygen uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 82 (3), pp.178-187. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s004210050670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre le temps limite de course et l'intensité relative de l'exercice, exprimée en fonction de la vitesse critique et de la vitesse maximale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (5), pp.242-244. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0765-1597(00)80034-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des aptitudes physiques d'étudiants(e)s en éducation physique de six universités françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Eberhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, STAPS : Revue internationale des sciences du sport et de l'éducation physique, 49 (7), pp.8-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the maximal aerobic speed with incremental running field tests in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Biology of Sport, 16 (1), pp.23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the velocity associated with the longest time to exhaustion at maximal oxygen uptake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V L Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology and Occupational Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, European Journal of Applied Physiology and Occupational Physiology, 80, pp.159-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of maximal aerobic speed as assessed with laboratory and field measurements in moderately trained subjects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lensel-Corbeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gerbeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, International Journal of Sports Medicine, 17 (7), pp.525-529. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2007-972889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal Aerobic Speed and Running Time to Exhaustion for Children 6 to 17 Years Old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Mantéca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Lensel-Corbeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerbeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Exercise Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Pediatric Exercise Science, 8 (3), pp.234-244. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/pes.8.3.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a 12-week training programme on Maximal Aerobic Speed (MAS) and running time to exhaustion at 100% of MAS for students aged 14 to 17 years.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mantéca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gerbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lensel-Corbeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, The Journal of Sports Medicine and Physical Fitness, 35 (4), pp.251-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two field tests to estimate maximum aerobic speed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gerbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lensel-Corbeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Journal of Sports Sciences, 12 (4), pp.355-62. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640419408732181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la VMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Lensel-Corbeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vandendorpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Science &amp; Sports, 7, pp.85-91. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0765-1597(05)80179-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l’impact de deux exercices aérobies iso-mécaniques, intermittent intense versus continu modéré, réalisés en période post-absorptive vs. postprandiale, sur la glycémie chez des adultes vivant avec un diabète de type 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rabasa-Lhoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’activité physique aiguë sur la modulation parasympathique cardiaque chez l’adulte vivant avec un diabète de type 1 : étude observationnelle tenant compte des fluctuations glycémiques aiguës et du niveau habituel d’activité physique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 ème congrès international de l'association des chercheurs en activités physiques et sportives à Poitiers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la force musculaire des enfants en France entre 1999 et 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vanhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin J Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Matelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des caractéristiques et des circonstances de l'activité physique sur le risque d'hypo-et d'hyper-glycémie chez des enfants vivant avec un diabète de type 1 : une étude observationnelle dans la vie quotidienne en tenant compte de l'influence de la prise alimentaire et de l'insuline administrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque hypoglycémique est réduit les jours d’entraînement chez des adultes avec un diabète de type 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dewast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFD 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 4-month training on glycaemic excursions in daily life in adults living with type 1 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dewast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Diabète de type 1 &amp; Exercice physique : de la gestion des risques aux bénéfices pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsa Heyman - Université de Lille, Mar 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application topique de cannabidiol pour accélérer la récupération musculaire après un exercice inducteur de dommages musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Locquenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Pouchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès international ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Reims, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un entraînement en visioconférence chez l'adolescent en situation d’obésité sur l’aptitude aérobie et la composition corporelle : Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Guedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l’endurance cardiorespiratoire des enfants en France entre 1999 et 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Vanhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Matelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which characteristics and circumstances of exercise do expose to hypo/hyperglycaemic risk and glycaemic variability in children and adolescents with type 1 diabetes: a daily life observational study controlling for confounding impact of food intake and insulin administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deureumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Diabète de type 1 &amp; Exercice physique : de la gestion des risques aux bénéfices pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsa Heyman, Mar 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un entraînement en visioconférence chez l'adolescent en situation d’obésité sur la fonction cardiovasculaire : Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Guédet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès association québécoise des Sciences de l'activité physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Montréal (Québec), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative program of adapted physical activity coupled with nutrition offered both face-to-face and in distance learning: what are the health benefits for people over 50 with vulnerability criteria ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dewast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Rolland-Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AgeingFit Accelerating innovation for healthy ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of cognition in adults with type 1 diabetes – a key role for physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danula Dias Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Meeusen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Roelands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude méthodologique : durée et équivalence énergétique d’un exercice aérobie Continu Modéré vs Intermittent Intense.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Savina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium diabète de type 1 et exercice : de la gestion des risques aux bénéfices pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la fonction pulmonaire au repos et pendant l’exercice chez des patients DT1, indemnes de complications: répercussion sur l’aptitude aérobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pawlak Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du diabète de type 1 sans complication sur le métabolisme du monoxyde d’azote, le stress oxydant et l’hémodynamique musculaire à l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zerimech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du diabète,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Congrès virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peur de l’hypoglycémie et du déséquilibre du diabète : des freins à l’activité physique chez les enfants et adultes vivant avec un diabète de type 1. Quels liens réels avec les excursions glycémiques dans la vie quotidienne ? RESULTATS PRELIMINAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFD, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow-up of physical activity during pregnancy et after delivery in obese women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pigeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lelorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBNPA virtual congress(ISBNPA) virtual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual Congress, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exercice aérobie continu apparaît protecteur contre les hyperglycémies de récupération précoce, en période post-absorptive, en comparaison de l’exercice intermittent intense, chez des enfants et adolescents atteints d’un diabète de type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Stuckens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du diabète de type 1 sans complication sur le métabolisme du monoxyde d’azote, le stress oxydant et l’hémodynamique musculaire à l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Feelisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Maboudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2020, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy expenditure during school and free days in children: a focus on recess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Symposium of the European Group of Pediatric Work Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oslo, Suède. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/pes.2020-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">724-P: Timing of Basal Insulin Reduction to Prevent Hypoglycemia during Exercise in Adults and Adolescents with Type 1 Diabetes Using Insulin Pump Therapy: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Suppere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th Scientific Sessions of the American Diabetes Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orlando, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/db19-724-p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIFPARK, programme d’éducation thérapeutique à l’activité physique adaptée à un stade débutant de la maladie de Parkinson : résultats préliminaires chez 16 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dordain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Holvoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchard-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Neurologie, Apr 2019, Lille, France, France. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2019.01.277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary nitrate supplementation does not improve tolerance to supramaximal intensity intermittent exercise in elite endurance athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Pawlak Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire Munyaneza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Congress of physiology and integrative biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Nitrate Supplementation Does Not Improve Tolerance to Supramaximal Intensity Intermittent Exercise in Elite Endurance Athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pawlak Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Munyaneza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Congrès annuel national de physiologie et biologie intégrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPBI, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a foot-to-foot impedancemeter for measuring body composition during exercise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mehalebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a foot-to-foot impedancemeter for measuring body composition during exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Valérie Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mehalebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-y Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of the 5th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique habituelle et niveau de condition physique chez des enfants âgés de 6 à 11 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Lensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Physiologie de l’Exercice chez l’enfant, Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eight-week of high-intensity running interval-training induce an improvement in maximal expiratory flow-volume curves in healthy prepubertal children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIth Pediatric Work Physiology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de séances d'EPS intensifiées sur le niveau d'activité physique d'enfants prépubères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de Physiologie de l’exercice chez l’enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi longitudinal de la condition physique de garçons et de filles entre 11 et 16 ans : relations avec le niveau d’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de Physiologie de l’exercice chez l’enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désaturation artérielle pendant l'exercice chez l'enfant sportif prépubère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de Physiologie de l’exercice chez l’enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations du volume plasmatique et des concentrations de lactate lors de la récupération après des exercices maximal et supramaximal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de l’ACAPS – Macolin 1999 - Communications affichées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Macolin, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence cardiaque lors de séances d’éducation Physique intensifiées chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Macolin, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre distance limite et temps limite de course pour des exercices intermittents brefs (15s) à allures supramaximales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Macolin, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la pratique physique sur la condition sportive d’enfants et d’adolescents âgés de 11 à 19 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béarice Potterie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès de la Société Française de Médecine du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topical Application of Cannabidiol for Muscle Recovery : A randomized, double-blinded Pilot Study on Recovery of Muscle Function After Exercise-Induced Muscle Damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Locquenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European College of Sport Science - Rimini 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks of glycaemic excursions around exercise sessions and the days without exercise when implementing a 2-month combined</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e édition de la diabétologie en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un entraînement en visioconférence chez l'adolescent en situation d’obésité sur l’aptitude aérobie et la composition corporelle : Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Guedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les freins à l’activité physique chez les enfants et adultes avec un diabète de type 1 : Quels liens réels avec les excursions glycémiques lors de l’activité physique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les freins à l’activité physique chez les enfants et adultes avec un diabète de type 1 : Quels liens réels avec les excursions glycémiques lors de l’activité physique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un programme d’entrainement individualisé et adapté à des adolescents en situation d’obésité sur la condition physique aérobie : répercussions sur les barrières à l’activité physique et le niveau d’activité physique spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Congrès virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment optimal pour la réduction du taux basal d'insuline pour prévenir l'hypoglycémie durant l'exercice physique chez les adultes atteints du diabète de type 1 utilisant une pompe à insuline (Résultats préliminaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauret Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Supere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétiques de récupération de la fonction musculaire, des perceptions subjectives et de paramètres biochimiques à l'issue d'un exercice intermittent spécifique au football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RELATIONS BETWEEN PHYSICAL FITNESS AND HABITUAL PHYSICAL ACTIVITY LEVELS IN BOYS AND GIRLS AGED 8 TO 12 YEARS OLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Bo Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIth Pediatric Work Physiology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId589"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Berthoin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">serge-berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7577-0673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">072230010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-1635-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (136)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Effects of Daily Life Spontaneous and Structured Physical Activity on Glycemia in Children with Type 1 Diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (9), pp.1838-1851. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000003720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 2 Months Exercise Training on Glycaemic Metrics on Days with and Without Exercise in Adults with Type 1 Diabetes: A Pilot Single-Arm Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000003750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous moderate and intermittent high-intensity exercise in youth with type 1 diabetes: Which protection for dysglycemia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Stuckens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Research and Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Diabetes Research and Clinical Practice, 210, pp.111631. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diabres.2024.111631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiorespiratory fitness has declined among French children since 1999, although the decline appears to be getting smaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vanhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Matelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (5), pp.e14641. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.14641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaries on Viewpoint: Do oxidative and anaerobic energy production in exercising muscle change throughout growth and maturation? Manifestations of a common underlying cause.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Applied Physiology, 109, pp.1565. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/japplphysiol.00986.2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipated basal insulin reduction to prevent exercise-induced hypoglycemia in adults and adolescents living with type 1 diabetes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Suppere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Technology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Diabetes Technology and Therapeutics, 24 (5), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/dia.2021.0375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to Physical Activity in Children and Adults Living With Type 1 Diabetes: A Complex Link With Real-life Glycemic Excursions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Canadian Journal of Diabetes, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcjd.2022.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating biomarkers of nitric oxide bioactivity and impaired muscle vasoreactivity to exercise in adults with uncomplicated type 1 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette O Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zerimech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (2), pp.325-338. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00125-020-05329-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030408v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the risk of exercise-induced glucose fluctuations in people living with type 1 diabetes using continuous subcutaneous insulin infusion: an overview of strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rabasa-Lhoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Myette Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Canadian Journal of Diabetes, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcjd.2021.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du cannabidiol dans le sport : une bonne idée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Science & Sports, 36 (4), pp.251-258. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2021.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory responses and rating of perceived exertion of severely obese adolescents during continuous and intermittent graded walking protocols: Application to cardiorespiratory field tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (9), pp.1009-1017. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2020.1738701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabidiol in sport : ergogenic or else?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.104764. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phrs.2020.104764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Amateur Athletes With Type 1 Diabetes, a 9-Day Period of Cycling at Moderate-to-Vigorous Intensity Unexpectedly Increased the Time Spent in a State of Hyperglycemia, Which Was Associated With Impairment in Heart Rate Variability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bocock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Diabetes Care, 43 (10), pp.2564-2573. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/dc19-1928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917031v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Endothelial Dysfunction in Type 1 Diabetes Is Accompanied by an Impairment of Vascular Smooth Muscle Function: A Meta-Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pawlak-Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.203. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2020.00203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle Oxygen Supply and Use in Type 1 Diabetes, From Ambient Air to the Mitochondrial Respiratory Chain: Is There a Limiting Step?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Daussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caiazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.dc191125. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/dc19-1125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Versus Passive Recovery in High-Intensity Intermittent Exercises in Children: An Exploratory Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Exercise Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pediatric Exercise Science, 31 (2), pp.248-253. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/pes.2018-0218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beetroot Juice Does Not Enhance Supramaximal Intermittent Exercise Performance in Elite Endurance Athletes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Pawlak Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire Munyaneza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American College of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of the American College of Nutrition, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07315724.2019.1601601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity interval training in overweight and obese children and adolescents: systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. W. Timmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (2), pp.310-324. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/s0022-4707.18.08075-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workload monotony, strain and non-contact injury incidence in professional football players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Delecroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mccall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Medicine in Football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Science and Medicine in Football, 3 (2), pp.105-108. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24733938.2018.1508881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Follow-Up of Physical Activity During School Recess: Impact of Playground Markings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Frontiers in public health, 6, pp.283. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2018.00283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workload and non-contact injury incidence in elite football players competing in European leagues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Delecroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, European journal of sport science, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17461391.2018.1477994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma asymmetric dimethylarginine concentrations are not related to differences in maximal oxygen uptake in endurance trained and untrained men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pawlak-Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire Munyaneza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Experimental physiology, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/EP087398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiorespiratory Responses to Continuous and Intermittent Exercises in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, International journal of sports medicine, 38 (10), pp.755-762. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0043-111892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dietary nitrate supplementation on metabolic rate during rest and exercise in human: A systematic review and a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pawlak-Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nitric oxide, 53, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.niox.2016.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Modified Multistage Field Test on Performance and Physiological Responses in Wheelchair Basketball Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Weissland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (2015), pp.245378. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/245378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDNF, IGF-I, Glucose and Insulin during Continuous and Interval Exercise in Type 1 Diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Roelands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luk Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Francesca Piacentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, International Journal of Sports Medicine, 36 (12), pp.955-959. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1548886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and sensitivity of a simple isometric posterior lower limb muscle test in professional football players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mccall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Carling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journal of Sports Sciences, 33 (12), pp.1298-1304. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2015.1022579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injury risk factors, screening tests and preventative strategies: a systematic review of the evidence that underpins the perceptions and practices of 44 football (soccer) teams from various premier leagues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mccall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Carling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Davison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, British journal of sports medicine, 49, pp.583-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotrophins and cognitive functions in T1D compared with healthy controls: effects of a high-intensity exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luk Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Roelands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Francesca Piacentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Applied Physiology, Nutrition, and Metabolism, 40 (1), pp.20-27. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/apnm-2014-0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Modified Multistage Field Test on Performance and Physiological Responses in Wheelchair Basketball Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Weissland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp.11 - 7. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5604/20831862.1127285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectively assessed recess physical activity in girls and boys from high and low socioeconomic backgrounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola D Ridgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Soccer Playing Actions on the Recovery Kinetics After a Soccer Match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mccall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Carling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (6), pp.1517-1523. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1519/JSC.0000000000000293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type 1 diabetes-associated cognitive decline: A meta-analysis and update of the current literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Roelands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pattyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luk Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Journal of Diabetes, 6 (6), pp.499-513. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1753-0407.12193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectively assessed recess physical activity in girls and boys from high and low socioeconomic backgrounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola D Ridgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, BMC Public Health, 14, pp.192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery after an Intermittent Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Wisloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mccall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.554 - 558. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1316364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exercise therapy program can increase oxygenation and blood volume of the erector spinae muscle during exercise in chronic low back pain patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Archives of Physical Medicine and Rehabilitation, 94 (3), pp.536-542. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmr.2012.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise testing in children: comparison in ventilatory thresholds changes with interval-training.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Pulmonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pediatric Pulmonology, 48 (8), pp.809-16. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppul.22646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Left Ventricular Twist-Untwist Mechanics during Exercise in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maufrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (11), pp.1298-1305. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.echo.2013.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery in Soccer Part II—Recovery Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mccall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Carling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.9 - 22. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-012-0002-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Left Ventricular Twist-Untwist Mechanics during Exercise in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maufrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (11), pp.1298-1305. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.echo.2013.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Left Ventricular Twist-Untwist Mechanics during Exercise in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maufrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.echo.2013.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a playground marking intervention on school recess physical activity in French children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ridgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 57 (5), pp.580 - 584. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2013.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and reliability of the Dutch language version of the Modifiable Activity Questionnaire in healthy subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Roelands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baquet Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Sciences for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sport Sciences for Health, 9 (3), pp.139-144. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11332-013-0160-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing O-GlcNAcylation level on organ culture of soleus modulates the calcium activation parameters of muscle fibers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cieniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, PLoS One, 7, pp.e48218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375641v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of different types of acute and chronic (training) exercise on glycaemic control in type 1 diabetes mellitus: a meta-analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Roelands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luk Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen S Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports medicine (Auckland, N.Z.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sports medicine (Auckland, N.Z.), 42 (12), pp.1059-80. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03262312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing O-GlcNAcylation Level on Organ Culture of Soleus Modulates the Calcium Activation Parameters of Muscle Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cieniewski-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), pp.e48218. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0048218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductibilité de la performance lors d’un test de répétition de sprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nedelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.46 - 49. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2011.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical performance and subjective ratings after a soccer-specific exercise simulation: Comparison of natural grass versus artificial turf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mccall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Carling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2012.738923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery in Soccer Part I – Post-Match Fatigue and Time Course of Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mccall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Carling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2165/11635270-000000000-00000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to exhaustion and time spent at a high percentage of VO2max in severe intensity domain in children and adults.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journal of Strength and Conditioning Research, 25 (4), pp.1151-8. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181d32224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and perceived exertion responses at intermittent critical power and intermittent maximal lactate steady state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilo M Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz a B Perandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert G Simões</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleber Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journal of Strength and Conditioning Research, 25 (7), pp.2053-8. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181e83a36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there any relationship between physical activity level and patterns, and physical performance in children?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.122 - 122. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0b013e3181824d98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there any relationship between physical activity level and patterns, and physical performance in children?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, The international journal of behavioral nutrition and physical activity, 8, pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity patterns in French youth--from childhood to adolescence--monitored with high-frequency accelerometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American journal of human biology : the official journal of the Human Biology Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, American journal of human biology : the official journal of the Human Biology Council, 23 (3), pp.353-8. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajhb.21142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of child-specific aerobic fitness and anaerobic capacity by the use of the power-time relationships constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Exercise Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.454-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaries on Viewpoint: Do oxidative and anaerobic energy production in exercising muscle change throughout growth and maturation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Journal of applied physiology (Bethesda, Md. : 1985), 109, pp.1565-1566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yo-Yo intermittent recovery test versus the Université de Montréal Track Test: Relation with a high-intensity intermittent exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1), pp.146-150. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsams.2008.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondences between continous and intermittent exercise intensities in healthy prepubescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108, pp.977-985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility of Measurement of Muscle Deoxygenation in Children During Exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Reguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Exercise Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.183-194. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/pes.22.2.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of muscle deoxygenation kinetics during two bouts of repeated heavy exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 109 (6), pp.1047-1057. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-010-1446-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Child-Specific Aerobic Fitness and Anaerobic Capacity by the Use of the Power-Time Relationships Constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Exercise Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (3), pp.454-466. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/pes.22.3.454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of muscle deoxygenation kinetics during two bouts of repeated heavy exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 109 (6), pp.1047-1057. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-010-1446-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous vs. interval aerobic training in 8- to 11-year-old children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Journal of Strength and Conditioning Research, 24 (5), pp.1381-8. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181d1575a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster oxygen uptake kinetics during recovery is related to better repeated sprinting ability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mccall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire P Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, European Journal of Applied Physiology, 110 (3), pp.627-34. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-010-1494-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 2 Soccer Matches in a Week on Physical Performance and Injury Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mccall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Mccormack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (9), pp.1752-1758. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0363546510361236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous versus interval aerobic training in 8-11 year-old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Strength Cond. Res.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (24), pp.1381-1388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility of measurement of muscle deoxygenation in children during exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Banquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Exercise Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.183-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two months of endurance training does not alter diastolic function evaluated by TDI in 9-11-year-old boys and girls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Nottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, British Journal of Sports Medicine, 43 (2), pp.132-5. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bjsm.2007.039941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high intensity intermittent training on heart rate variability in prepubescent children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, European Journal of Applied Physiology, 105 (5), pp.731-8. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-008-0955-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’entraînement aérobie sur la variabilité de la fréquence cardiaque au repos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Science &amp; Sports, 24 (3-4), pp.128-136. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2008.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un entraînement en endurance à partir d’un pédalage unilatéral sur l’oxygénation et le volume sanguin musculaire après chirurgie du genou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Weissland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Science &amp; Sports, 24 (6), pp.323-326. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2009.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of one-leg cycling aerobic training in amateur soccer players after anterior cruciate ligament reconstruction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Weissland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American journal of physical medicine &amp; rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, American journal of physical medicine &amp; rehabilitation, 88 (5), pp.362-8. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/phm.0b013e31819c581f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two months of endurance training does not alter diastolic function evaluated by Tissue Doppler imaging in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43, pp.132-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondences between continuous and intermittent exercises intensities in healthy prepubescent children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108 (5), pp.977-985. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-009-1296-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high intensity training on heart rate variability in prepubescent children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105, pp.731-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du concept de puissance critique à différentes populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mcgawley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Science &amp; Sports, 23 (5), pp.206-215. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2007.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of recovery intensity on time spent at maximal oxygen uptake during an intermittent session in young, endurance-trained athletes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Tardieu-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Regueme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Journal of Sports Sciences, 26 (12), pp.1313-21. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640410802072697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-leg cycling versus arm cranking: which is most appropriate for physical conditioning after knee surgery?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Archives of Physical Medicine and Rehabilitation, 89, pp.508-12. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmr.2007.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêt de l’entraînement et déconditionnement à l’effort aérobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Weissland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Science &amp; Sports, 23 (3-4), pp.136-144. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2008.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of postexercise heart rate recovery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, International Journal of Sports Medicine, 29, pp.238-243. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2007-965162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical power in adolescent boys and girls--an exploratory study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig A Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dekerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Mcgawley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Applied Physiology, Nutrition, and Metabolism, 33, pp.1105-1111. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/H08-096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There is no anaerobic work capacity replenishment at critical power intensity: An indirect evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kokubun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Science &amp; Sports, 23 (5), pp.244-247. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2007.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissance critique de l’enfant prépubère et de l’adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Science &amp; Sports, 23 (5), pp.252-254. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2007.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[One-leg cycling aerobic training with the healthy leg in amateur soccer players after anterior cruciate ligament reconstruction].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Weissland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de readaptation et de medecine physique : revue scientifique de la Societe francaise de reeducation fonctionnelle de readaptation et de medecine physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Annales de readaptation et de medecine physique : revue scientifique de la Societe francaise de reeducation fonctionnelle de readaptation et de medecine physique, 51 (9), pp.707-13. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annrmp.2008.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of knee surgery on cardiac function in soccer players.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Weissland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American journal of physical medicine &amp; rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, American journal of physical medicine &amp; rehabilitation, 86, pp.45-49. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/phm.0b013e31802b833a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of recovery mode (passive vs. active) on time spent at maximal oxygen uptake during an intermittent session in young and endurance-trained athletes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Tardieu-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Prioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, European Journal of Applied Physiology, 99, pp.133-142. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-006-0327-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of training and detraining on heart rate variability in healthy young men.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Libersa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, International Journal of Sports Medicine, 28, pp.564-570. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2007-964861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heart rate variability before and after knee surgery in amateur soccer players.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Journal of Sport Rehabilitation, 16 (4), pp.336-42. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jsr.16.4.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of short recovery intensities on the performance during two Wingate tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Medicine and Science in Sports and Exercise, 39, pp.1170-1176. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/mss.0b013e31804c9976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving physical activity assessment in prepubertal children with high-frequency accelerometry monitoring: a methodological issue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Stratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Preventive medicine, 44 (2), pp.143-7. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2006.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of the polar S810 heart rate monitor to measure R-R intervals at rest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Medicine and science in sports and exercise, 38, pp.887-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical velocity during continuous and intermittent exercises in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, European Journal of Applied Physiology, 98 (2), pp.132-138. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-006-0253-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of ventilatory constraints in healthy exercising prepubescent children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Pulmonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (2), pp.133-40. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppul.20332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'une rééducation suite à une ligamentoplastie de genou sur les paramètres cardiaques chez le footballeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Science &amp; Sports, 21 (5), pp.294-296. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2006.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préliminaire de la désadaptation cardiorespiratoire après une ligamentoplastie de genou chez le sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Weissland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Annales de Réadaptation et de Médecine Physique, 49 (8), pp.589-594. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annrmp.2006.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du déconditionnement suite à une chirurgie du genou sur l'aptitude aérobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Weissland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Science &amp; Sports, 20 (5-6), pp.308-310. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2005.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal follow-up of fitness during childhood: interaction with physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos W.R. Twisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han C.G. Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, American Journal of Human Biology, 18 (1), pp.51-58. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajhb.20466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise flow-volume loops in prepubescent aerobically trained children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 99 (5), pp.1912-21. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/japplphysiol.00323.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory muscle deoxygenation and ventilatory threshold assessments using near infrared spectroscopy in children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ahmaidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, International Journal of Sports Medicine, 26 (7), pp.576-582. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2004-830332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between oxygen uptake kinetics and performance in repeated running sprints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire P Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comlavi Guinhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, European Journal of Applied Physiology, 95, pp.27-34. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-005-1382-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity intermittent running training improves pulmonary function and alters exercise breathing pattern in children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comlavi Guinhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, European Journal of Applied Physiology, 94, pp.415-23. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-005-1341-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive versus active recovery during high-intensity intermittent exercises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comlavi Guinhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahmaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Medicine and Science in Sports and Exercise, 36 (2), pp.302-8. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/01.MSS.0000113477.11431.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time spent at a high percentage of VO2max for short intermittent runs: active versus passive recovery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Canadian Journal of Applied Physiology, 29 (S1), pp.S3-S16. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/h2004-054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Exercise-Induced O 2 Arterial Desaturation in Non-Elite Sportsmen and Sportswomen Following High-Intensity Interval-Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (1), pp.6-13. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2003-45225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of exercise-induced arterial hypoxemia in prepubescent trained children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Pediatric research, 55, pp.674-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity intermittent activities at school: controversies and facts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C A Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, The Journal of Sports Medicine and Physical Fitness, 44, pp.272-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a 15% Increase in Preferred Pedal Rate on Time to Exhaustion During Heavy Exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dekerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Canadian journal of applied physiology = Revue canadienne de physiologie appliquee, 29, pp.146-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of in-season, high-intensity interval training in soccer players.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Journal of strength and conditioning research, 18, pp.584-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a short-term interval training program on physical fitness in prepubertal children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comlavi Guinhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Journal of Strength and Conditioning Research, 18, pp.708-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endurance training and aerobic fitness in young people.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports medicine (Auckland, N.Z.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sports medicine (Auckland, N.Z.), 33, pp.1127-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma lactate and plasma volume recovery in adults and children following high-intensity exercises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Allender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Paediatrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Acta paediatrica (Oslo, Norway : 1992), 92, pp.283-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Spent at V˙O 2 max: a Methodological Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (04), pp.291-297. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2003-39503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical velocity and anaerobic distance capacity in prepubertal children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Canadian journal of applied physiology = Revue canadienne de physiologie appliquee, 28, pp.561-75. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/h03-043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400484v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance for short intermittent runs: active recovery vs. passive recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 89 (6), pp.548-554. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-003-0834-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of High Intensity Intermittent Training on Peak VO2 in Prepubertal Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (6), pp.439-444. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2002-33742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Intensified Physical Education Sessions Able to Elicit Heart Rate at a Sufficient Level to Promote Aerobic Fitness in Adolescents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Van Praagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Research Quarterly for Exercise and Sport, 73 (3), pp.282-288. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02701367.2002.10609021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma lactate recovery from maximal exercise with correction for variations in plasma volume.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Allender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, The Journal of Sports Medicine and Physical Fitness, 42, pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Velocity and Time Spent at a High Level of for Short Intermittent Runs at Supramaximal Velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Lensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27 (2), pp.103-115. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/h02-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sprint kinematic parameters from anaerobic field tests in physical education students.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gerbeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Journal of Strength and Conditioning Research, 15, pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity aerobic training during a 10 week one-hour physical education cycle: effects on physical fitness of adolescents aged 11 to 16.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gerbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E van Praagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, International Journal of Sports Medicine, 22 (4), pp.295-300. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2001-14343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vitesse à VO2 max, signification et applications en course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerbeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques des Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sciences et Techniques des Activités Physiques et Sportives, 54, pp.45-51. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.054.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence cardiaque chez des adolescents âgés de 11 à 16 ans lors de séances d'éducation physique intensifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gerbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Van praagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Science &amp; Sports, 16 (1), pp.48-50. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0765-1597(00)00018-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vitesse à VO2 max, signification et applications en course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerbeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 54 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.054.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Run Times to Exhaustion at 90, 100, 120, and 140 % of vV˙O2max and Velocity Expressed Relatively to Critical Velocity and Maximal Velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Lensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22 (1), pp.27-33. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2001-11357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances lors d'un exercice intermittent anaérobie: comparaison entre enfants et sujets matures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerbeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Science &amp; Sports, 15 (3), pp.147-153. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0765-1597(00)80019-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des variations du volume plasmatique sur les concentrations de lactate et leur cinétique de récupération après des exercices maximaux et supramaximaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Science &amp; Sports, 15 (1), pp.31-39. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0765-1597(00)88000-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen kinetics and modelling of time to exhaustion whilst running at various velocities at maximal oxygen uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 82 (3), pp.178-187. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s004210050670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre le temps limite de course et l'intensité relative de l'exercice, exprimée en fonction de la vitesse critique et de la vitesse maximale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (5), pp.242-244. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0765-1597(00)80034-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the maximal aerobic speed with incremental running field tests in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Biology of Sport, 16 (1), pp.23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des aptitudes physiques d'étudiants(e)s en éducation physique de six universités françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Eberhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, STAPS : Revue internationale des sciences du sport et de l'éducation physique, 49 (7), pp.8-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the velocity associated with the longest time to exhaustion at maximal oxygen uptake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V L Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology and Occupational Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, European Journal of Applied Physiology and Occupational Physiology, 80, pp.159-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of maximal aerobic speed as assessed with laboratory and field measurements in moderately trained subjects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lensel-Corbeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gerbeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, International Journal of Sports Medicine, 17 (7), pp.525-529. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2007-972889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal Aerobic Speed and Running Time to Exhaustion for Children 6 to 17 Years Old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Mantéca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Lensel-Corbeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerbeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Exercise Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Pediatric Exercise Science, 8 (3), pp.234-244. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/pes.8.3.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a 12-week training programme on Maximal Aerobic Speed (MAS) and running time to exhaustion at 100% of MAS for students aged 14 to 17 years.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mantéca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gerbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lensel-Corbeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, The Journal of Sports Medicine and Physical Fitness, 35 (4), pp.251-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two field tests to estimate maximum aerobic speed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gerbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lensel-Corbeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Journal of Sports Sciences, 12 (4), pp.355-62. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640419408732181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la VMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Lensel-Corbeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vandendorpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Science &amp; Sports, 7, pp.85-91. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0765-1597(05)80179-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l’impact de deux exercices aérobies iso-mécaniques, intermittent intense versus continu modéré, réalisés en période post-absorptive vs. postprandiale, sur la glycémie chez des adultes vivant avec un diabète de type 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rabasa-Lhoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’activité physique aiguë sur la modulation parasympathique cardiaque chez l’adulte vivant avec un diabète de type 1 : étude observationnelle tenant compte des fluctuations glycémiques aiguës et du niveau habituel d’activité physique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 ème congrès international de l'association des chercheurs en activités physiques et sportives à Poitiers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des caractéristiques et des circonstances de l'activité physique sur le risque d'hypo-et d'hyper-glycémie chez des enfants vivant avec un diabète de type 1 : une étude observationnelle dans la vie quotidienne en tenant compte de l'influence de la prise alimentaire et de l'insuline administrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque hypoglycémique est réduit les jours d’entraînement chez des adultes avec un diabète de type 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dewast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFD 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la force musculaire des enfants en France entre 1999 et 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vanhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin J Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Matelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un entraînement en visioconférence chez l'adolescent en situation d’obésité sur l’aptitude aérobie et la composition corporelle : Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Guedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l’endurance cardiorespiratoire des enfants en France entre 1999 et 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Vanhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Matelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application topique de cannabidiol pour accélérer la récupération musculaire après un exercice inducteur de dommages musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Locquenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Pouchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès international ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Reims, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which characteristics and circumstances of exercise do expose to hypo/hyperglycaemic risk and glycaemic variability in children and adolescents with type 1 diabetes: a daily life observational study controlling for confounding impact of food intake and insulin administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deureumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Diabète de type 1 &amp; Exercice physique : de la gestion des risques aux bénéfices pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsa Heyman, Mar 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un entraînement en visioconférence chez l'adolescent en situation d’obésité sur la fonction cardiovasculaire : Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Guédet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès association québécoise des Sciences de l'activité physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Montréal (Québec), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative program of adapted physical activity coupled with nutrition offered both face-to-face and in distance learning: what are the health benefits for people over 50 with vulnerability criteria ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dewast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Rolland-Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AgeingFit Accelerating innovation for healthy ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of cognition in adults with type 1 diabetes – a key role for physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danula Dias Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Meeusen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Roelands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude méthodologique : durée et équivalence énergétique d’un exercice aérobie Continu Modéré vs Intermittent Intense.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Savina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium diabète de type 1 et exercice : de la gestion des risques aux bénéfices pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 4-month training on glycaemic excursions in daily life in adults living with type 1 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dewast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Diabète de type 1 &amp; Exercice physique : de la gestion des risques aux bénéfices pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsa Heyman - Université de Lille, Mar 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du diabète de type 1 sans complication sur le métabolisme du monoxyde d’azote, le stress oxydant et l’hémodynamique musculaire à l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zerimech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du diabète,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Congrès virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la fonction pulmonaire au repos et pendant l’exercice chez des patients DT1, indemnes de complications: répercussion sur l’aptitude aérobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pawlak Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peur de l’hypoglycémie et du déséquilibre du diabète : des freins à l’activité physique chez les enfants et adultes vivant avec un diabète de type 1. Quels liens réels avec les excursions glycémiques dans la vie quotidienne ? RESULTATS PRELIMINAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFD, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exercice aérobie continu apparaît protecteur contre les hyperglycémies de récupération précoce, en période post-absorptive, en comparaison de l’exercice intermittent intense, chez des enfants et adolescents atteints d’un diabète de type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Stuckens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du diabète de type 1 sans complication sur le métabolisme du monoxyde d’azote, le stress oxydant et l’hémodynamique musculaire à l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Feelisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Maboudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2020, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy expenditure during school and free days in children: a focus on recess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Symposium of the European Group of Pediatric Work Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oslo, Suède. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/pes.2020-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow-up of physical activity during pregnancy et after delivery in obese women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pigeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lelorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBNPA virtual congress(ISBNPA) virtual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual Congress, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">724-P: Timing of Basal Insulin Reduction to Prevent Hypoglycemia during Exercise in Adults and Adolescents with Type 1 Diabetes Using Insulin Pump Therapy: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Suppere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th Scientific Sessions of the American Diabetes Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orlando, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/db19-724-p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIFPARK, programme d’éducation thérapeutique à l’activité physique adaptée à un stade débutant de la maladie de Parkinson : résultats préliminaires chez 16 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dordain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Holvoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchard-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Neurologie, Apr 2019, Lille, France, France. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2019.01.277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Nitrate Supplementation Does Not Improve Tolerance to Supramaximal Intensity Intermittent Exercise in Elite Endurance Athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pawlak Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Munyaneza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Congrès annuel national de physiologie et biologie intégrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPBI, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary nitrate supplementation does not improve tolerance to supramaximal intensity intermittent exercise in elite endurance athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Pawlak Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire Munyaneza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Congress of physiology and integrative biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a foot-to-foot impedancemeter for measuring body composition during exercise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mehalebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a foot-to-foot impedancemeter for measuring body composition during exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Valérie Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mehalebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-y Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of the 5th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique habituelle et niveau de condition physique chez des enfants âgés de 6 à 11 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Lensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Physiologie de l’Exercice chez l’enfant, Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eight-week of high-intensity running interval-training induce an improvement in maximal expiratory flow-volume curves in healthy prepubertal children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIth Pediatric Work Physiology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi longitudinal de la condition physique de garçons et de filles entre 11 et 16 ans : relations avec le niveau d’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de Physiologie de l’exercice chez l’enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désaturation artérielle pendant l'exercice chez l'enfant sportif prépubère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de Physiologie de l’exercice chez l’enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de séances d'EPS intensifiées sur le niveau d'activité physique d'enfants prépubères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de Physiologie de l’exercice chez l’enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence cardiaque lors de séances d’éducation Physique intensifiées chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Macolin, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre distance limite et temps limite de course pour des exercices intermittents brefs (15s) à allures supramaximales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Macolin, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations du volume plasmatique et des concentrations de lactate lors de la récupération après des exercices maximal et supramaximal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de l’ACAPS – Macolin 1999 - Communications affichées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Macolin, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la pratique physique sur la condition sportive d’enfants et d’adolescents âgés de 11 à 19 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béarice Potterie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès de la Société Française de Médecine du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topical Application of Cannabidiol for Muscle Recovery : A randomized, double-blinded Pilot Study on Recovery of Muscle Function After Exercise-Induced Muscle Damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Locquenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European College of Sport Science - Rimini 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks of glycaemic excursions around exercise sessions and the days without exercise when implementing a 2-month combined</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e édition de la diabétologie en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un entraînement en visioconférence chez l'adolescent en situation d’obésité sur l’aptitude aérobie et la composition corporelle : Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Guedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les freins à l’activité physique chez les enfants et adultes avec un diabète de type 1 : Quels liens réels avec les excursions glycémiques lors de l’activité physique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les freins à l’activité physique chez les enfants et adultes avec un diabète de type 1 : Quels liens réels avec les excursions glycémiques lors de l’activité physique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un programme d’entrainement individualisé et adapté à des adolescents en situation d’obésité sur la condition physique aérobie : répercussions sur les barrières à l’activité physique et le niveau d’activité physique spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Congrès virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment optimal pour la réduction du taux basal d'insuline pour prévenir l'hypoglycémie durant l'exercice physique chez les adultes atteints du diabète de type 1 utilisant une pompe à insuline (Résultats préliminaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauret Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Supere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétiques de récupération de la fonction musculaire, des perceptions subjectives et de paramètres biochimiques à l'issue d'un exercice intermittent spécifique au football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RELATIONS BETWEEN PHYSICAL FITNESS AND HABITUAL PHYSICAL ACTIVITY LEVELS IN BOYS AND GIRLS AGED 8 TO 12 YEARS OLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Bo Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel van Praagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIth Pediatric Work Physiology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId588"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5039F96A"/>
+    <w:nsid w:val="27797257"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-berthoin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7577-0673" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072230010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-1635-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195732v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Duriez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lespagnol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Parent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dereumetz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003750" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05051889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Melin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;mah Tagougui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003720" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05076707v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04540060v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Stuckens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2024.111631" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568076v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matelot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14641" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00986.2010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03887933v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcjd.2022.10.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04105968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semah Tagougui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Heyman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Suppere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dia.2021.0375" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03030408v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette O Fernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zerimech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Matran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-020-05329-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03141199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Molveau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rabasa-Lhoret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Taleb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Myette Cot&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcjd.2021.01.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Gamelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuvelier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mendes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Anthierens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.03.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Toulouse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1738701" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gamelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cuvelier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aucouturier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2020.104764" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02917031v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bocock" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc19-1928" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569246v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pawlak-Chaouch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Balestra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.00203" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02378910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Daussin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Wieczorek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caiazzo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc19-1125" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03412452v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.2018-0218" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Pawlak Chaouch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desire Munyaneza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07315724.2019.1601601" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103881v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masurier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Timmons" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/s0022-4707.18.08075-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03445979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Delecroix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mccall" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Dawson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24733938.2018.1508881" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2018.00283" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02378973v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delaval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2018.1477994" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03141677v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP087398" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375510v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-111892" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432584v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2016.01.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-819K3H2P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weissland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/245378" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02394228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cajsa Tonoli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Roelands" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk Buyse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Piacentini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1548886" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390662v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nedelec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carling" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Gall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1022579" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375907v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Carling" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Davison" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03445815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2014-0098" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395983v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1127285" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790663v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola D Ridgers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blaes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Van Praagh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01590718v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legall" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000293" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390602v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pattyn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1753-0407.12193" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X4KGVQBL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02378923v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel van Praagh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790668v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ridgers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2013.07.019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THZB8V3K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460596v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baquet Georges" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-013-0160-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH8F3CMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01660924v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wisloff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mccall" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1316364" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03446038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2012.10.028" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03562620v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nourry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deruelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.22646" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVZ2KR0H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350629v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maufrais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schuster" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauzat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2013.07.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01660953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-012-0002-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363958v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333866v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462826v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen S Cheung" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03262312" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375641v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cieniewski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Montel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bastide" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406895v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cieniewski-Bernard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048218" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01660986v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.01.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01660898v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2012.738923" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01660950v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/11635270-000000000-00000" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03469946v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Leclair" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Carter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181d32224" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03434285v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo M Okuno" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz a B Perandini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bishop" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert G Sim&#245;es" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleber Pereira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181e83a36" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375922v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Fabre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395980v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181824d98" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03434294v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.21142" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSTN1LXZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651249v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mucci" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461295v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359560v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Defontaine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Moalla" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2008.10.007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB9VSF3B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159483v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thevenet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beghin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359319v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marles" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1446-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R483FXSN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247221v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reguem" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.22.2.183" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461318v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P Millet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1494-7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27X4RC1V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03463085v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Th&#233;venet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181d1575a" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359600v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247217v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.22.3.454" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159473v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Banquet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651243v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Gamelin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Praagh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518670v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Mccormack" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0363546510361236" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651253v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nourry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462965v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Obert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nottin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thevenet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsm.2007.039941" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/047416211C7EDC2CDE0F8819CA8F2C78BD5C175B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03434415v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bosquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.10.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ5MQRG2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03463018v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Nourry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0955-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31D431HK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03859732v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weissland" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legrand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2009.04.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03434347v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Legrand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rogez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/phm.0b013e31819c581f" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247225v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1296-y" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27JLVQQ4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651255v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Obert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nottin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462739v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Olivier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Weissland" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Legrand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Prieur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.09.002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT5CVJ3X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460571v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Tardieu-Berger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Regueme" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410802072697" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460515v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclair" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcgawley" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.06.010" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNTGPVSR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461267v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2007.11.013" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432648v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.02.006" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P6XPZSC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460824v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bosquet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-965162" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461169v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A Williams" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dekerle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Mcgawley" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/H08-096" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462055v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Y. Nakamura" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pereira" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Hill" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kokubun" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.06.011" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462714v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thevenet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.06.013" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J24JVGRT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462747v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Stratton" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2006.10.004" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVS4M61Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461108v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/phm.0b013e31802b833a" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462080v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0327-1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461213v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sayah" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Libersa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-964861" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462757v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.16.4.336" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460696v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0b013e31804c9976" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02394204v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02394032v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0253-2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QV6CRLBB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02530696v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bart" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.20332" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AE437AF30F087104BBA7D8A5183B0669BD35B9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461343v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Olivier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Louchart" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2006.08.005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74B21N09-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462125v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2006.04.026" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460625v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2005.07.003" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQSCFD2Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02394163v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos W.R. Twisk" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han C.G. Kemper" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.20466" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZWWCZ6S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02918914v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grosbois" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00323.2005" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03456409v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Moalla" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ahmaidi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-830332" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460783v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupont" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comlavi Guinhouya" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-005-1382-8" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H82MQMC9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462721v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-005-1341-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3VFFDQD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02395274v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Akakpo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432588v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05163783v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ahmaidi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.MSS.0000113477.11431.59" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432602v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h2004-054" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359598v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-45225" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375622v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03857631v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ratel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lazaar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dore" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Williams" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02400470v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelayo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02400484v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h03-043" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359521v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-003-0834-2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8G2HN245-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02400428v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Allender" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02394102v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359571v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-39503" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359626v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-33742" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03456420v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2002.10609021" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03456402v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Marais" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Allender" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359522v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lensel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h02-008" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03445762v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dupont" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mary" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerbeaux" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432139v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Praagh" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2001-14343" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02918750v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Billat" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerbeaux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.054.0045" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03445866v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Van&#160;praagh" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0765-1597(00)00018-6" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T46XNVV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359554v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359551v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2001-11357" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432364v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbeaux" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0765-1597(00)80019-2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TTVS156S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432388v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marais" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0765-1597(00)88000-4" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC0NJRSP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359529v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Billat" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morton" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bocquet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050670" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8A20DFCD9A8B4765B664CCBD6193CCB520A7DD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359584v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(00)80034-9" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZB5JS10-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03481056v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fauchard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L&#233;ger" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cazorla" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Eberhard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03445942v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03436524v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V L Billat" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432106v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lensel-Corbeil" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Robin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-972889" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432286v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mant&#233;ca" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lensel-Corbeil" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.8.3.234" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04062124v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mant&#233;ca" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432232v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Turpin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guerrin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640419408732181" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432436v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vandendorpe" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(05)80179-0" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLCWDZMF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337650v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Combes" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337484v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hermans" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontaine" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233983v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin J Lang" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;ghin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803215v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Melin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803198v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dewast" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082254v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301274v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Locquenies" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pouchain" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04050237v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Guedet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Jlali" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498395v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carr&#233;" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082277v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deureumetz" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04792348v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Gu&#233;det" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495615v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delrue" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rolland-Guillard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04050167v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danula Dias Soares" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meeusen" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498068v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Savina" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04058961v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Marais" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pawlak Chaouch" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492377v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Fernandez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040552v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coquart" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491478v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Chardon" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pigeyre" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lelorrain" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04050008v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04050082v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Feelisch" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maboudou" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04081941v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.2020-0002" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04065919v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db19-724-p" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04050503v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dordain" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Caron" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Holvoet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchard-Dauphin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2019.01.277" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509345v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cuvelier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04113168v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Munyaneza" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Cuvelier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118598v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Moreno" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mehalebi" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390505v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Val&#233;rie Moreno" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mehalebi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-y Jaffrin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02400498v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02400443v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinhouya" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390548v2" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390624v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390543v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390588v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marais" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390533v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390631v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390582v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;arice Potterie" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142149v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Locquenies" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gauchet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744524v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491523v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040523v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803477v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491585v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04050154v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauret Legault" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Supere" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040489v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02400395v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bo Andersen" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-berthoin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7577-0673" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072230010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-1635-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05051889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Melin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lespagnol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;mah Tagougui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dereumetz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003720" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195732v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Duriez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Parent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003750" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04540060v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Stuckens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2024.111631" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568076v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14641" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00986.2010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04105968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semah Tagougui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Heyman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Suppere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dia.2021.0375" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03887933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcjd.2022.10.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03030408v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette O Fernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zerimech" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Matran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-020-05329-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03141199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Molveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rabasa-Lhoret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Taleb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Myette Cot&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcjd.2021.01.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Gamelin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuvelier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mendes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Anthierens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.03.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Toulouse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peze" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1738701" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449859v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gamelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cuvelier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aucouturier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2020.104764" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02917031v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bocock" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc19-1928" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pawlak-Chaouch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Balestra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.00203" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02378910v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Daussin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Wieczorek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caiazzo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc19-1125" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03412452v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.2018-0218" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375504v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Pawlak Chaouch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desire Munyaneza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07315724.2019.1601601" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103881v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masurier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Timmons" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/s0022-4707.18.08075-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03445979v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Delecroix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mccall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Dawson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24733938.2018.1508881" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2018.00283" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02378973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delaval" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2018.1477994" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03141677v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP087398" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-111892" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432584v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2016.01.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-819K3H2P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818606v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weissland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/245378" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02394228v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cajsa Tonoli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Roelands" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk Buyse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Piacentini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1548886" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nedelec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Gall" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1022579" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375907v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Carling" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Davison" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03445815v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2014-0098" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395983v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1127285" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790663v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola D Ridgers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blaes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Van Praagh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01590718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legall" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000293" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pattyn" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1753-0407.12193" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X4KGVQBL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02378923v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel van Praagh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01660924v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wisloff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mccall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1316364" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03446038v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2012.10.028" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03562620v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nourry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deruelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.22646" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVZ2KR0H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350629v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maufrais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schuster" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauzat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2013.07.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01660953v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-012-0002-0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363958v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790668v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ridgers" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2013.07.019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THZB8V3K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460596v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baquet Georges" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-013-0160-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH8F3CMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375641v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cieniewski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Montel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bastide" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462826v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen S Cheung" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03262312" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406895v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cieniewski-Bernard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048218" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01660986v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.01.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01660898v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2012.738923" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01660950v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/11635270-000000000-00000" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03469946v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Leclair" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Carter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181d32224" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03434285v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo M Okuno" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz a B Perandini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bishop" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert G Sim&#245;es" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleber Pereira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181e83a36" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395980v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Fabre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181824d98" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375922v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03434294v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.21142" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSTN1LXZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651249v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mucci" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461295v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359560v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Defontaine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Moalla" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2008.10.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB9VSF3B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159483v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thevenet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beghin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turck" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247221v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reguem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.22.2.183" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359319v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1446-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R483FXSN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247217v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.22.3.454" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359600v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03463085v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Th&#233;venet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181d1575a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461318v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P Millet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1494-7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27X4RC1V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518670v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Mccormack" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0363546510361236" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651243v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Gamelin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Praagh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159473v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Banquet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462965v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Obert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nottin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thevenet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsm.2007.039941" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/047416211C7EDC2CDE0F8819CA8F2C78BD5C175B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03463018v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Nourry" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0955-8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31D431HK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03434415v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bosquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.10.004" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ5MQRG2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03859732v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weissland" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legrand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2009.04.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03434347v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Legrand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rogez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/phm.0b013e31819c581f" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651255v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Obert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nottin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247225v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1296-y" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27JLVQQ4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651253v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nourry" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460515v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclair" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcgawley" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.06.010" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNTGPVSR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460571v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Tardieu-Berger" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Regueme" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410802072697" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461267v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2007.11.013" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432648v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.02.006" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P6XPZSC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460824v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bosquet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-965162" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461169v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A Williams" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dekerle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Mcgawley" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/H08-096" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462055v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Y. Nakamura" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pereira" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Hill" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kokubun" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.06.011" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462714v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thevenet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.06.013" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J24JVGRT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462739v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Olivier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Weissland" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Legrand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Prieur" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.09.002" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT5CVJ3X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461108v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/phm.0b013e31802b833a" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462080v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0327-1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461213v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sayah" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Libersa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-964861" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462757v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.16.4.336" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460696v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0b013e31804c9976" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462747v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Stratton" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2006.10.004" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVS4M61Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02394204v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02394032v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0253-2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QV6CRLBB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02530696v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bart" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.20332" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AE437AF30F087104BBA7D8A5183B0669BD35B9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461343v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Olivier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Louchart" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2006.08.005" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74B21N09-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462125v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2006.04.026" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460625v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2005.07.003" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQSCFD2Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02394163v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos W.R. Twisk" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han C.G. Kemper" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.20466" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZWWCZ6S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02918914v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grosbois" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00323.2005" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03456409v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Moalla" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ahmaidi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-830332" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460783v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupont" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comlavi Guinhouya" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-005-1382-8" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H82MQMC9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462721v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-005-1341-4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3VFFDQD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05163783v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ahmaidi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.MSS.0000113477.11431.59" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432602v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h2004-054" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359598v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-45225" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375622v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03857631v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ratel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lazaar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dore" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Williams" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02400470v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelayo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02395274v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Akakpo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432588v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02394102v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02400428v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Allender" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359571v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-39503" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02400484v2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h03-043" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359521v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-003-0834-2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8G2HN245-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359626v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-33742" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03456420v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2002.10609021" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03456402v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Marais" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Allender" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359522v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lensel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h02-008" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03445762v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dupont" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mary" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerbeaux" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432139v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Praagh" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2001-14343" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02918750v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Billat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerbeaux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.054.0045" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03445866v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Van&#160;praagh" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0765-1597(00)00018-6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T46XNVV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359554v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359551v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2001-11357" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432364v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbeaux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0765-1597(00)80019-2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TTVS156S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432388v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marais" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0765-1597(00)88000-4" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC0NJRSP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359529v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Billat" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morton" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bocquet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050670" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8A20DFCD9A8B4765B664CCBD6193CCB520A7DD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359584v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(00)80034-9" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZB5JS10-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03445942v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03481056v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fauchard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L&#233;ger" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cazorla" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Eberhard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03436524v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V L Billat" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432106v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lensel-Corbeil" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Robin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-972889" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432286v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mant&#233;ca" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lensel-Corbeil" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.8.3.234" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04062124v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mant&#233;ca" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432232v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Turpin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guerrin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640419408732181" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432436v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vandendorpe" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(05)80179-0" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLCWDZMF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337650v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Combes" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337484v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hermans" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontaine" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803215v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Melin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803198v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dewast" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233983v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin J Lang" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;ghin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04050237v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Guedet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Jlali" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498395v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carr&#233;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301274v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Locquenies" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pouchain" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082277v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deureumetz" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04792348v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Gu&#233;det" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495615v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delrue" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rolland-Guillard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04050167v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danula Dias Soares" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meeusen" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498068v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Savina" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082254v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492377v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Fernandez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04058961v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Marais" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pawlak Chaouch" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040552v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coquart" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04050008v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04050082v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Feelisch" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maboudou" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04081941v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.2020-0002" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491478v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Chardon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pigeyre" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lelorrain" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04065919v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db19-724-p" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04050503v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dordain" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Caron" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Holvoet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchard-Dauphin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2019.01.277" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04113168v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Munyaneza" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Cuvelier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509345v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cuvelier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118598v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Moreno" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mehalebi" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390505v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Val&#233;rie Moreno" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mehalebi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-y Jaffrin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02400498v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02400443v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinhouya" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390624v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390543v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390548v2" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390533v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390631v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390588v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marais" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390582v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;arice Potterie" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142149v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Locquenies" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gauchet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744524v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491523v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040523v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803477v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491585v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04050154v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauret Legault" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Supere" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040489v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02400395v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bo Andersen" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>