--- v1 (2026-03-31)
+++ v2 (2026-04-30)
@@ -2061,178 +2061,279 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Progrès : parcours, analyses, plaidoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Boarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progrès : parcours, analyses, plaidoyer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À quoi sert la casuistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Toulmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Jonsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Boarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Benguigui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.19936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2242,775 +2343,775 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des risques sanitaires pour les travailleurs des plateformes numériques de livraison de repas en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Biletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Boarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daugareihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0045, Anses. 2025, 245 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05049790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif à « la prise en compte, dans le cadre normatif, des effets des LED contenues dans les jouets sur la santé des enfants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Viénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Enouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Torriglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0193, Anses. 2024, 33 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04721790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif aux lignes directrices visant à limiter l’exposition des personnes aux champs électromagnétiques (100 kHz – 300 GHz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pereira de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Boarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0192, Anses. 2023, 50 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04241299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions aux champs électromagnétiques liées au déploiement de la technologie de communication « 5G » et effets sanitaires éventuels associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Torriglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Degauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Draetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Guseva Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0006, Anses. 2022, 262 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03792878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques associés aux épilateurs à lumière intense pulsée (IPL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumet-Riffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Enouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0124, Anses. 2021, 159 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03792946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputabilité à la présence d’un champ d’éoliennes de troubles rapportés dans deux élevages bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Millemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0096, Anses. 2021, 219 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03792942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3157,51 +3258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015720v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.012.0142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015755v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.010.0150" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217321000123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Alexandra Alonzo Matamoros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Marcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5377/rcfh.v5i2.8911" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.711.0025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.133.0041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015923v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.059.0183" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016136v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.043.0523" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2010.12.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016138v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015935v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.257.0055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016095v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhpr.2003.1033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhpr.2001.5656" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Idier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Crenn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Le Mer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Allemand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.19966" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Toulmin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jonsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Revel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Benguigui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.19936" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05049790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Nicot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Angel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Biletta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daugareihl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04241299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira de Vasconcelos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degauque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Guseva Canu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792946v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Devaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Febvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pecquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792942v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giraudet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Labb&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015720v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.012.0142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015755v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.010.0150" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217321000123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Alexandra Alonzo Matamoros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Marcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5377/rcfh.v5i2.8911" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.711.0025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.133.0041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015923v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.059.0183" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016136v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.043.0523" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2010.12.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016138v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015935v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.257.0055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016095v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhpr.2003.1033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhpr.2001.5656" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Idier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Crenn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Le Mer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Allemand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.19966" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016118v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Toulmin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jonsen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Revel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Benguigui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.19936" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05049790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Nicot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Angel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Biletta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daugareihl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04241299v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira de Vasconcelos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degauque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Guseva Canu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792946v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Devaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Febvre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pecquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giraudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Labb&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>