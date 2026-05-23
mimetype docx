--- v0 (2026-04-11)
+++ v1 (2026-05-23)
@@ -617,345 +617,5746 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la didactique des langues et des cultures aux politiques linguistiques et éducatives : approches épistémologiques du concept de progression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du pôle Education et didactiques – Axe des politiques linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ELLIADD UR 4661. Université Marie et Louis Pasteur., Mar 2026, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue comme dispositif d'intelligibilité du monde : Politique linguistique, didactique et construction du réel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12° colloque international : Miroir linguistique de l'univers - Langage, savoir et représentations du réel.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'état Brusov., Apr 2026, Erevan, Arménie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ação de cooperação universitária internacional diante das mudanças geradas pelas alterações climáticas, no contexto da COP 30 ” (Le rôle de la coopération universitaire internationale dans la lutte contre le réchauffement climatique à l’approche de la COP30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Democracia, geopolítica e cooperação universitária internacional : construindo pontes para a paz e a sustentabilidade global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XV Seminário Internacional do Grupo de Cooperação Internacional das Universidades Brasileiras., Sep 2025, Recife, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopies glottopolitiques, et unicités plurielles langagières dans la conception et la mise en œuvre des politiques linguistiques et éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les utopies francophones en tout genre.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès mondial de la FIPF. Université Marie et Louis Pasteur, Jul 2025, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Littérature francophone et diplomatie culturelle. Un vecteur d’influence sans cesse renouvelé » (en ligne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V° séminaire international de littérature francophone, IX° SELINFRAN et V° SEILIFRAN,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UERJ Université de Rio de Janeiro (Brésil), Oct 2024, Rio de Janeiro, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence sur Les religions et les philosophies dans l’œuvre de Marguerite Yourcenar (en ligne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur « Les religions et les philosophies dans l’œuvre de Marguerite Yourcenar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UERJ : Université d'état de Rio de Janeiro (Brésil) et Université de Bogotà (Colombie), Oct 2024, Rio de Janeiro, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HERACLES, un forum mondial de coopération entre les centres de langues et les acteurs de coopération éducative et linguistique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII SEDIFRALE. Congrès panaméricain des professeurs de français de la FIPF. Le français, une langue solaire : langue qui accueille et transforme l’enseignement plurilingue dans les Amériques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF -FBPF - COPALC, Nov 2023, Brasilia, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de progression en didactique des langues-cultures, face aux innovations méthodologiques et curriculaires : Outils pour une réflexion sur la mise en œuvre des politiques linguistiques – éducatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIII° congrès de la FBPF : Fédération brésilienne des professeurs de français : Le français, une langue vivante en terres non-francophones.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FBPF - Ambassade de France au Brésil, Nov 2022, Cuiabá, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interculturalité et didactique des langues : Approches épistémologiques et dimensions sociétales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum de culture française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tel Aviv, Apr 2020, Tel Aviv, Israël</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atténuation et l’approximation en linguistique et dans l’apprentissage du FLE en contexte universitaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'atténuation et l'approximation en linguistique ; apprentissage du FLE en contexte universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bar Ilan, May 2019, Ramat Gan, Israël</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation initiale et continue des professeurs de langues en France : dimensions institutionnelles, professionnelles et didactiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel des professeurs de langues vivantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l’enseignement supérieur de la République Tchèque., Jun 2016, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques linguistiques et éducatives en contexte universitaire : Dynamiques institutionnelles, curriculaires et éditoriales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre annuelle du réseau Gallica - Départements de français de la République Tchèque.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français de la République tchèque, Mar 2016, Prague, République tchèque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Enseigner la Francophonie : Dimensions didactique, historique et professionnelle. » . Chine. 25 novembre 2016. Prononcée en anglais.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème rencontre des enseignants de français langue étrangère de l’Anhui.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université normale d’Anqinq, Nov 2016, Anqing, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grandes eixos do desenvolvimento da pesquisa em políticas linguísticas e educativas no ensino superior (Les grands axes du développement de la recherche dans les politiques linguistiques – éducatives de l’enseignement supérieur). Conférence prononcée en portugais.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international annuel du GCUB Groupe de coopération internationale des universités brésiliennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GCUB et Université de Parme, Oct 2016, Parme, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Forum mondial HERACLES : Acteur de l’innovation pour les politiques linguistiques – éducatives universitaires et vecteur ardent au service la Francophonie et du plurilinguisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV congrès mondial de la fédération internationale des professeurs de français - FIPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF et Université de Liège, Jul 2016, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les politiques linguistiques – éducatives en France et la diffusion du français dans le monde ». Conférence d’ouverture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">400 d’enseignement du perse en France et du français en Iran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Tabataba'i de Téhéran, Nov 2016, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler en réseau : Fondements, enjeux et finalités.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion du réseau FORDE – Formation et recherche doctorale en Egypte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France en Egypte, Nov 2016, Le Caire, Égypte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyses de discours et de contenu appliquées à l’étude du concept de progression en didactique des langues. Conférence prononcée en portugais.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un hommage à Jean Peytard, Précurseur de l’analyse de discours et de la didactique des langues / Uma homenagem a Jean Peytard, Precursor no campo da linguistica discursiva e didatica das linguas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université fédérale de Ouro Preto – Campus de Mariana., Mar 2012, Ouro Preto – MG, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Forum Mondial HERACLES, vecteur de la diffusion du français dans la dynamique des espaces linguistiques ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I° Forum Mondial de la langue française.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisation internationale de la Francophonie (OIF)., Jul 2012, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les certifications linguistiques en contexte universitaire. Conférence prononcée en espagnol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II° Rencontre régionale des centres universitaires de langues HERACLES. Mexique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNAM, May 2012, Merida, Mexique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La glocalisation des savoirs entre reconnaissance institutionnelle standardisée et contextualisation des espaces linguistiques .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80° congrès de l'ACFAS : De la production de la pensée à la diffusion de la recherche : genèse, mode de pensée, mise en œuvre de l’acte de recherche et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS : Association francophone pour le savoir., May 2012, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coopérations interuniversitaires et les partenariats interlinguistiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le portugais, l’espagnol, le français, langues d’avenir dans l’enseignement supérieur et la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence universitaire de la Francophonie, Mar 2011, São Paulo, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La place de la formation linguistique dans les mobilités et dans la politique internationale des universités ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès sur le FOU : Français sur objectifs universitaires ;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Perpignan Via Domitia, Jun 2010, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Por que um Forum mundial dos centros universitarios de linguas ? prononcée en portugais.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II° Rencontre nationale des centres universitaires de langues (ENCEUL) du Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université fédérale du Parà, Nov 2010, Curitiba, Parana, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique des centres universitaires de français langue étrangère en France ». CIEP de Sèvres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des directeurs des CEIL (Centres pour l’Enseignement Intensif des Langues) des universités algériennes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FEI : France Education Internationale (ex- CIEP de Sèvres), May 2007, Sèvres (Paris), France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours didactiques et cohérences curriculaires ou la notion de progression au service de l’ingénierie de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel des professeurs de français. Modalités et finalités de l’enseignement du français en Egypte.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Culturel Français du Caire. 25 mars – 3 avril 2006., Mar 2006, Le Caire, Égypte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être et avoir, ou les deux privilèges d’apprendre le français en milieu homoglotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre le français en milieu homoglotte : spécificité et exigences. 2° colloque international de l’ADCUEFE. EFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADCUEFE Univ. Ch. de Gaulle – Lille 3, Jun 2005, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conquérir le nouvel espace éducatif européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français dans une visée professionnelle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre de commerce et d’industrie de Paris - Ile de France. CCIP. 2004. Paris, Apr 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The place of cultural aspects in language teaching: a chance to the dialogue of culture. Conférence prononcée en anglais.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Islam and the dialogue of civilizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, King Abdul-Aziz Public Library., Oct 2004, Ryad, Saudi Arabia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le GERFLINT comme réponse scientifique internationale au défi de la diversité des langues-cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Cortès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français : le défi de la diversité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XI Congrès mondial de la FIPF, Jul 2004, Atlanta, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation générale du Professeur Edgar Morin et de son œuvre (à l’occasion du lancement de son ouvrage : dernier tome de l’Ethique).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique et déontologie dans l'enseignement des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLA de l’université de Franche-Comté. Novembre 2004. Besançon., Jun 2004, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture de la 34 °rencontre de l’ASDIFLE (Association pour la didactique du français langue étrangère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métiers du FLE.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLA de l’université de Franche-Comté, Feb 2004, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de progression dans la dynamique d’acquisition des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Français et Modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF : SEDIFRALE XIII Congrès latino américain des professeurs de français. Pontificia Universidad Católica, May 2003, Lima, Pérou</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations en didactique des langues : Nouvelles approches, nouveaux supports, nouvelles finalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque national de l’ANILS (Association nationale des enseignants de Langues Etrangères)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANILS, May 2003, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itinéraire de la centration sur l’instrument éducatif : des auxiliaires périphériques aux supports intégrés ou les principes de l’approche intégrative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pluralité des langues et des supports dans la construction et la transmission des connaissances.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure – Lettres et Sciences Humaines., Mar 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Enseignabilité et apprenabilité » : réalités antinomiques ou entités dynamogènes pour la constitution d’une progression en didactique des langues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La didactique des langues face aux politiques linguistiques et éducatives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Sorbonne Nouvelle. Paris III., Dec 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la linguistique appliquée aux théories de l’acquisition dans l’apprentissage des langues, ou l’odyssée de la progression centrée sur la matière à enseigner (prononcée en portugais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francês lingua estrangeira : Novas demandas, novas respostas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pontificia Universidade Catolica de São Paulo, Sep 2001, São Paulo, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse des contributions scientifiques. Travaux réalisés dans la cadre du Prix Goncourt – Brésil 2024. 12 – 13 novembre 2024. Université Fédérale Fluminense / BiblioMaison. Niteroi (Brésil). 2025.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque TraduLire : Livre, lecture, littérature, Traduction.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Recherche, formation et services linguistiques au cœur de la gouvernance des universités. IIº Forum Mondial HERACLES des centres universitaires de langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Serge Borg. L’objet du langage et le projet des langues. Le français entre utilitarisme et hédonisme, à l’épreuve des politiques linguistiques. Langue française et F/francophonie : vecteurs d’employabilité et de développement ? Regards sur l’Afrique et l’Asie. Éla. Études de linguistique appliquée, 215(3), 285-292. https://doi.org/10.3917/ela.215.0030.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Borg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 215, pp.285 à 292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasticité des concepts et pérennité épistémologique. Les théories de Louis Porcher à l’épreuve du temps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.71-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg, Brigitte Lepez. L'assurance qualité des centres universitaires de langues dans le monde : dispositifs institutionnels et périmètres d'évaluation&amp;quot; in Guide de l'expertise des formations de français. Ouvrage coordonné par Jean-Claude Beacco. pp 77 - 84.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions des Archives Contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la praxéologie à la théorétique par la nécessaire mise en réseau des ressources plurilingues et numériques » in L’université en contexte plurilingue dans la dynamique numérique. Colloque annuel 2015 de l’AUF. 12 et 13 novembre 2015. Université Cadi Ayyad de Marrakech. Maroc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Borg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Editions des Archives Contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la didactique du français langue étrangère et seconde aux politiques linguistiques – éducatives : Vers de nouveaux enjeux scientifiques, académiques et institutionnels ». In Faits et gestes de la didactique du FLE de 1995 à 2015.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EME Editions modulaires européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les politiques linguistiques – éducatives : (re)définition, contexte, évaluation » in English and French : teaching observations and perspective in multilingual and multicultural context. Journal of international Studies. Prince of Songkla University. Volume 5 n°1. June 2015. ISSN 2228 – 8864.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Borg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of international Studies. Prince of Songkla University. Thailand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de discours et pensée didacticienne : les lieux féconds d’une rencontre » in Actes du colloque Miroir : Un hommage à Jean Peytard, Précurseur de l’analyse de discours et de la didactique des langues / Uma homenagem a Jean Peytard, Precursor no campo da linguistica discursiva e didatica de linguas (21-23 mars 2012). Coordonné par Serge Borg, Ida Lucia Machado et Marilu Soria. pp.263-270</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Synergie Monde n° 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05583619v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences du langage et la didactique des langues à la croisée des politiques linguistiques, éducatives et culturelles. Dimensions méthodologique, curriculaire et réticulaire à visée comparatistes » in L’enseignement des langues étrangères face aux évolutions des systèmes éducatifs. pp 53-74. Paris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Harmattan Collection </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les douze travaux d’HERACLES » in Actes du II° Forum Mondial HERACLES : Recherche, formation et services linguistiques au cœur de la gouvernance des universités – Nouveaux enjeux pour les centres de langues de l’enseignement supérieur (25-26 mai 2011). Coord. S. Borg et P. Chardenet. pp 12-15.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité curriculaire du français sur objectifs universitaires : Approches linguistiques, didactiques et éducatives ». In Actes du colloque FOU : Français sur Objectifs Universitaires. (10 –12 juin 2010). Coord. Jacky Caillier et Serge Borg. Tome 1. Approche épistémologique et définition du périmètre. pp 43-57.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Synergie Monde n° 8 Tome 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de la formation linguistique dans les mobilités et dans la politique internationale des universités » In Actes du colloque FOU : Français sur Objectifs Universitaires. (10 –12 juin 2010). Coord. par Jacky Caillier et Serge Borg. Tome 1. Approche épistémologique et définition du périmètre pp. 19-22.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux souches de la latinité, le méditerranéen reconnaissant »in Hommage à Edgar Morin pour son 87° anniversaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.31 - 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche en sciences du langage au CLA : une logique de spécificité, de complémentarité et d’ouverture in Formation et langues étrangères : diversité, enjeux et identité. Coordonné par S. Borg, E. Bérard.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terres de FLE : Revue de didactique des langues et de l'ingénierie de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 1, pp.137-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la linguistique appliquée aux théories de l’acquisition dans l’apprentissage des langues, ou l’odyssée de la progression centrée sur la matière à enseigner » in Francês lingua estrangeira : novas demandas, novas respostas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouvrage collectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.17-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être et avoir, ou les deux privilèges d’apprendre le français en milieu homoglotte in Apprendre le français en milieu homoglotte : spécificité et exigences. Actes du 2° colloque international de l’ADCUEFE. Coord. par D. Abry et M. Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PUG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.47-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation générale in Approches pédagogiques et instruments didactiques pour le plurilinguisme. Article d’introduction. Coordonné par S. Borg et M. Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours didactiques et cohérences curriculaires ou la notion de progression au service de l’ingénierie de l’éducation in Nouvelle donne pour les centres universitaires de français langue étrangère : des profils d’étudiants aux réponses pédagogiques et institutionnelles. Actes du 1er Colloque international de l’ADCUEFE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PUG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.117-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’une (r)évolution annoncée dans le concept de progression : la perspective actionnelle du Conseil de l’Europe ». in Formation en langues et enseignement du FLE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6, pp.47-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De ce premier numéro in Parcours didactiques et perspectives éducatives. Article d’introduction. Coord. Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1, pp.14-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The place of cultural aspects in language teaching : a chance to the dialogue of cultures in Actes du colloque sur: Islam and the dialogue of civilizations. 1425 – 2004. III° volume. King Abdul-Aziz Public Library. Riyad.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouvrage collectif Islam et dialogue des civilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3 (n° 57), pp.19-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation générale in Apprendre, enseigner, diffuser dans une logique de réseau : environnements numériques et cohérences didactiques. Article d’introduction. Coordonné par S. Borg.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5, pp.10-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation générale in Du français langue étrangère au français langue internationale. Article d’introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3, pp.13-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la marginalisation à la réintégration de la pratique phonétique systématique : A propos du manuel : Phonétique progressive du français » in A la croisée des réformes méthodologique et curriculaire. Coordonné par S. Borg.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1, pp.61-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour de la notion de progression en didactologie des langues-cultures : vers une nouvelle approche de type intégratif in A la croisée des réformes méthodologique et curriculaire. Coordonné par Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1, pp.65-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la croisée des réformes méthodologique et curriculaire : Synopsis d’une modernisation par l’ingénierie pédagogique et éducative in A la croisée des réformes méthodologique et curriculaire. Coordonné par S. Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1, pp.15-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une lecture polycentrique de la notion de progression in La Notion de progression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notions en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3, pp.45-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Progression d’enseignement - progrès d’apprentissage : le projet d’un portfolio pour l’évaluation en didactique des langues in De la diversité. Préparatoire au Xème Congrès de la FIPF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 44, pp.29-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les forces cachées du concept de progression au service des stratégies d’apprentissage de l’apprenant »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.53-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation générale. Jean Peytard : l’œuvre Monde ? Article de présentation. Coordonné par Serge Borg, Ida Lucia Machado et Marilu Soria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Miroir : Un hommage à Jean Peytard, Précurseur de l’analyse de discours et de la didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Besançon, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, GERFLINT, pp.7-15, 2012, 1951-6908</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Naissance du Forum Mondial HERACLES » in L’ouverture des filières universitaires francophones aux étudiants étrangers : Enjeux politiques, implications didactiques, culturelles et institutionnelles. Article de postface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III° colloque international de l’association des directeurs des centres universitaires d’études françaises pour étudiants étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Besançon, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terres de FLE : Revue de didactique des langues et de l'ingénierie de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Présentation générale » (S. Borg, E. Bérard) in L’ouverture des filières universitaires francophones aux étudiants étrangers : Enjeux politiques, implications didactiques, culturelles et institutionnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III° colloque international de l’association des directeurs des centres universitaires d’études françaises pour étudiants étrangers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Besançon, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terres de FLE : Revue de didactique des langues et de l'ingénierie de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.13-15, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture des 34° rencontres de l’ASDIFLE. in Actes des 34° rencontres : Les métiers du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34° rencontres de l'ASDIFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Besançon, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'ASDIFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, pp.67-69, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Présentation générale » in Le métier de professeur de français en l’an 2000 : mutations et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le métier de professeur de français en l’an 2000 : mutations et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2000, São Paulo, Brésil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, GERFLINT, pp.11-12, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Cortes : Linguiste, didacticien et humaniste. Textes et documents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pochat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GERFLINT. 2011, 978-2-9539284-0-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICI. Méthode de Français langue étrangère pour grands adolescents et adultes. Manuel et Guide pédagogique. Niveau 1. S. Borg et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions CLE INTERNATIONAL, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de progression. Editions Didier. 175 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, Studio didactique, 2-278-05131-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les méthodologies à la croisée de la notion de progression. Ouvrage coordonné par Paul Rivenc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck universités. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprentissage d’une langue étrangère / seconde.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 3. Les méthodologies., De Boeck, pp.51-61, 2003, De Boeck universités, 2-8041-4277-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’universalité à la mondialisation : itinéraire de l’humanisme ». in Mondialisation et humanisme, les enjeux du français. Coordonné par S. Borg et Dario Pagel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, numéro spécial SEDIFRALE XII de Rio de Janeiro, pp.11-13, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de progression en didactologie des langues et des cultures : Observations centrées sur la didactique du français langue étrangère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Rouen Normandie, 1997. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05603006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1023,51 +6424,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48CF48A3"/>
+    <w:nsid w:val="684A77BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1171,51 +6572,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E8A53115"/>
+    <w:nsid w:val="67D4372B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1319,51 +6720,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="436A4486"/>
+    <w:nsid w:val="0AE40901"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1556,51 +6957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-borg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.auf.org/europe-ouest/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.institutfrancais.com/fr/francais-reseau-culturel/dialogue-dexpertise-au-sein-des-universites" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.forumheracles.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gerflint.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igensia-education.fr/groupe-igensia-" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ambafrance-br.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ambafrance-mt.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adcuefe.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cla.univ-fcomte.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-fcomte.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aliancafrancesa.com.br" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paysaix.gretanet.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ambafrance-pt.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ambafrance-it.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Borg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-borg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.auf.org/europe-ouest/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.institutfrancais.com/fr/francais-reseau-culturel/dialogue-dexpertise-au-sein-des-universites" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.forumheracles.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gerflint.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igensia-education.fr/groupe-igensia-" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ambafrance-br.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ambafrance-mt.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adcuefe.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cla.univ-fcomte.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-fcomte.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aliancafrancesa.com.br" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paysaix.gretanet.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ambafrance-pt.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ambafrance-it.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602538v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Borg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602530v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596391v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596506v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596543v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601498v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601693v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601515v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cort&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583523v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583590v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583606v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595676v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595690v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595727v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595739v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596188v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596230v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595769v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595761v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596190v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596109v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596342v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596299v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596308v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596320v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pochat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596319v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596332v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05603006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>