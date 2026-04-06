--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Bories </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur R&D antenne au CEA Leti</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">serge-bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0588-7291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur, Ingénieur, HDR Antenne au CEA Leti</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of EMF exposure induced by French cellular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zain Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qunfei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-026-01156-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between individual and geospatial characteristics and power of 4G signals received by mobile phones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Moissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 286 (3), pp.123030. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2025.123030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Factor-Based Electrically Small Antenna Radiation Efficiency Measurement Using the Wheeler Cap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Jadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bellion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.218 - 222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04602594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency reconfigurable low-profile UWB magneto-electric dipole in VHF band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul-Sattar Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bellion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaveaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.61269-61282. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3073094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04906978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-user interference characterization in antenna arrays: an algebraic angle approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Reda Bekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Siclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (5), pp.257-260. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2019.2454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estimation du DAS voie montante : le projet DEVIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Radiofréquences et santé, 9, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01785203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LEXNET project: wireless networks and EMF: paving the way for low-EMF networks of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Tesanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Aguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Freudenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.20-28. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MVT.2014.2312272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ultra Wide Band et les réseaux corporels (BAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Schwoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele d'Errico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (Dossier L'Ultra Large Bande impulsionnelle - Xavier Begaud), pp.76-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Transparent Radio-over-Fiber System for In-Building Distribution of UWB Signals IEEE/OSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (14), pp.2649-2657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Transparent Radio-Over-Fiber System for In-Building Distribution of UWB Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (14), pp.2649-2657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A channel-based statistical approach to antenna performance in UWB communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (11), pp.3207-3215. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tap.2006.883993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et caractérisation d'antennes ULB pour communications multimédia haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N° 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Miniature Circularly Polarized Antenna with Omni-Directional Pattern for Sat-IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pintos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Jadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrisotphe Delaveaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04769586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sampling frequency on the performance of DEVIN: A personal EM UL exposimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taghrid Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2023 - 2023 XXXVth General Assembly and Scientific Symposium of the International Union of Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Sapporo, Japan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS57860.2023.10265631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-linear polarization VHF probe for spherical near-field measurement based on a wideband superdirective antenna array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fragnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laquerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Contreres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2023 - 17th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04180143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 6G embedding sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Gati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie- Hélène Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Calochira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC 2023 Second International Workshop on Green and Sustainable Networking (GreenNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCWorkshops57953.2023.10283655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-fed electrically small antenna with circular polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Jadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bellion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USNC URSI 2023 - IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Portland, United States. pp.1351-1352, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/USNC-URSI52151.2023.10237705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Superdirective Electric Dipole Array for Far-field Measurement in a Semi-Anechoic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pintos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2023 - 17th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04180141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-circuit excitation electrically small antenna design with reactive loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Jadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bellion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAP 2022 - International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Sydney, Australia. pp.439-440, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAP53582.2022.9998624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04792911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single substrate electrically small Huygens dipole antenna design with reactive loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Jadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bellion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAP 2022 - International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Sydney, Australia. pp.51-52, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAP53582.2022.9998587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04792927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Dynamic Edge Computing with Electromagnetic Field Exposure constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Merluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCNC &amp; 6G Summit 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France. pp.10.1109/EuCNC/6GSummit54941.2022.9815625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04454620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances d une chambre anéchoïque en dessous de sa fréquence nominale d utilisation à l aide de solutions antennaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pintos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2022 - XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04176996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the number of cells for finite size artificial magnetic conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pintos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Daquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2021 - the 11th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04525457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of losses on tunable high impedance surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pintos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Daquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMA 2021 - 2021 IEEE Conference on Antenna Measurements &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-Les-Pins, France. pp.133-138, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04525471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Array Decomposition Domain Method applied to large low profile metasurface-based antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pintos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Daquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2021 - 15th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04525427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission line model of a loaded inverted F antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Berro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaveaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1835-1836, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9330144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XMobiSensePlus: An updated application for the assessment of human exposure to RF-EMFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amn. Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2020 - XXXIIIrd General Assembly and Scientific Symposium of the International Union of Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS49373.2020.9232310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'utilisation de la relaxation semidéfinie en lien montant pour la formation de voies hybride avec bloqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Reda Bekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Siclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of semidefinite relaxation for uplink phase-only hybrid beamforming with blockers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Reda Bekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Siclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2019 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNCW.2019.8902737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Line Model For Lossy Inverted F Antenna Miniaturization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Berro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaveaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Granada, Spain. pp.0797-0802, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04782367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant modulus hybrid beamforming for multi-user systems in the presence of blockers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Reda Bekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Siclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Coupling Modeling and Calibration in Antenna Arrays for AOA Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Tu Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AT-RASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Reconfigurable Dual Narrow Band Antenna matched on the Low Band LTE FDD Physical Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Antennas and Propagation (EuCAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2018.0891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of a compact Artificial Magnetic Conductor in the UHF band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kristou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Pintos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mahdjoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Workshop on Antenna Technology, iWAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWAT.2017.7915319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-biased photodiode performances evaluation for embedded antenna monitoring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Antenna Measurement Technique Association (AMTA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of power budget model of optically modulated scatterer technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Antenna Measurement Technique Association (AMTA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'un système de mesure in-situ appliqué à un réseau d'antennes de goniométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Micro-ondes (JNM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Optically Modulated Scatterer Probe for Near Field Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervi Hirvonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMTA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Columbus, United States. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of a monitoring system in situ for direction finding antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMTA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Columbus, United States. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Invasive Radiation Pattern Measurement of Electrically Small antenna using Fiber Optic Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaveaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMTA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, United States. http://www.amta.org/index.cfm/ID/87/DocuWorkslevel/28/sort/vchAuthor</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Antennas on the Anchor-less Indoor Localization of a Static IR-UWB Pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo La Tosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Uguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal Indoor and Mobile Radio Communications (PIMRC), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Istambul, Turkey. pp.858-864, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2010.5672035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'antenne miniature par réflectométrie en champ lointain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Haj Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation d'antenne miniature par réflectométrie en champ lointain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisations du monopole filaire replié ULB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Babour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisations du monopole filaire replié ULB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'antenne miniature par réflectométrie en champ lointain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Haj Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of magneto-dielectric thin films as substrate for patch antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Bènevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Transparent Radio-over-Fibre System for UWB Based Home Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Louriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Payoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra wide band home networks by means of a low cost radio over multimode fibre transparent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Louriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sillans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network and Optical communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, -, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Transparent Radio-over-Fibre System for UWB Based Home Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Louriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sillans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fiber infrastructures for UWB access and FTTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lourdiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIS Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of UWB antennas according to systems performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedman Tchoffo Talom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Rivaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Uguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2007, 2nd European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Excitation Techniques for Electrically Small Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Jadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bellion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AP-S/URSI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Florence, Italy. pp.10.1109/AP-S/INC-USNC-URSI52054.2024.10687252, 2024, 2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI). </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10687252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04772394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically modulated scatterer probe for in-situ antenna monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervi Hirvonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalonnage d'un réseau d'antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 14/525423. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.2: Performance Evaluation of Low Exposure Index Solutions for Components and Transmission Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Kocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] n°318273, Orange. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.1: Promising Low Exposure Index Solutions for Components and Transmission Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ksairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] n°318273, Orange. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et analyse des performances d'antennes pour les communications ultra large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. ENSTA ParisTech, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00002430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Bories </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur R&D antenne au CEA Leti</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">serge-bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0588-7291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur, Ingénieur, HDR Antenne au CEA Leti</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of EMF exposure induced by French cellular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zain Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qunfei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-026-01156-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between individual and geospatial characteristics and power of 4G signals received by mobile phones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Moissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 286 (3), pp.123030. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2025.123030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Factor-Based Electrically Small Antenna Radiation Efficiency Measurement Using the Wheeler Cap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Jadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bellion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.218 - 222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04602594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency reconfigurable low-profile UWB magneto-electric dipole in VHF band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul-Sattar Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bellion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaveaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.61269-61282. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3073094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04906978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-user interference characterization in antenna arrays: an algebraic angle approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Reda Bekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Siclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (5), pp.257-260. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2019.2454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estimation du DAS voie montante : le projet DEVIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Radiofréquences et santé, 9, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01785203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LEXNET project: wireless networks and EMF: paving the way for low-EMF networks of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Tesanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Aguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Freudenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.20-28. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MVT.2014.2312272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ultra Wide Band et les réseaux corporels (BAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Schwoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele d'Errico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (Dossier L'Ultra Large Bande impulsionnelle - Xavier Begaud), pp.76-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Transparent Radio-Over-Fiber System for In-Building Distribution of UWB Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (14), pp.2649-2657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Transparent Radio-over-Fiber System for In-Building Distribution of UWB Signals IEEE/OSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (14), pp.2649-2657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A channel-based statistical approach to antenna performance in UWB communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (11), pp.3207-3215. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tap.2006.883993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et caractérisation d'antennes ULB pour communications multimédia haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N° 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Miniature Circularly Polarized Antenna with Omni-Directional Pattern for Sat-IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pintos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Jadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrisotphe Delaveaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04769586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-linear polarization VHF probe for spherical near-field measurement based on a wideband superdirective antenna array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fragnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laquerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Contreres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2023 - 17th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04180143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sampling frequency on the performance of DEVIN: A personal EM UL exposimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taghrid Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2023 - 2023 XXXVth General Assembly and Scientific Symposium of the International Union of Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Sapporo, Japan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS57860.2023.10265631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 6G embedding sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Gati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie- Hélène Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Calochira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC 2023 Second International Workshop on Green and Sustainable Networking (GreenNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCWorkshops57953.2023.10283655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-fed electrically small antenna with circular polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Jadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bellion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USNC URSI 2023 - IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Portland, United States. pp.1351-1352, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/USNC-URSI52151.2023.10237705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Superdirective Electric Dipole Array for Far-field Measurement in a Semi-Anechoic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pintos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2023 - 17th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04180141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-circuit excitation electrically small antenna design with reactive loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Jadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bellion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAP 2022 - International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Sydney, Australia. pp.439-440, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAP53582.2022.9998624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04792911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single substrate electrically small Huygens dipole antenna design with reactive loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Jadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bellion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAP 2022 - International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Sydney, Australia. pp.51-52, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAP53582.2022.9998587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04792927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Dynamic Edge Computing with Electromagnetic Field Exposure constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Merluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCNC &amp; 6G Summit 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France. pp.10.1109/EuCNC/6GSummit54941.2022.9815625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04454620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances d une chambre anéchoïque en dessous de sa fréquence nominale d utilisation à l aide de solutions antennaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pintos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2022 - XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04176996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the number of cells for finite size artificial magnetic conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pintos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Daquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2021 - the 11th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04525457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of losses on tunable high impedance surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pintos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Daquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMA 2021 - 2021 IEEE Conference on Antenna Measurements &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-Les-Pins, France. pp.133-138, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04525471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Array Decomposition Domain Method applied to large low profile metasurface-based antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pintos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Daquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2021 - 15th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04525427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission line model of a loaded inverted F antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Berro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaveaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1835-1836, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9330144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XMobiSensePlus: An updated application for the assessment of human exposure to RF-EMFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amn. Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2020 - XXXIIIrd General Assembly and Scientific Symposium of the International Union of Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS49373.2020.9232310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'utilisation de la relaxation semidéfinie en lien montant pour la formation de voies hybride avec bloqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Reda Bekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Siclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of semidefinite relaxation for uplink phase-only hybrid beamforming with blockers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Reda Bekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Siclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2019 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNCW.2019.8902737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Line Model For Lossy Inverted F Antenna Miniaturization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Berro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaveaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Granada, Spain. pp.0797-0802, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04782367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant modulus hybrid beamforming for multi-user systems in the presence of blockers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Reda Bekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Siclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Coupling Modeling and Calibration in Antenna Arrays for AOA Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Tu Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AT-RASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Reconfigurable Dual Narrow Band Antenna matched on the Low Band LTE FDD Physical Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Antennas and Propagation (EuCAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2018.0891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of a compact Artificial Magnetic Conductor in the UHF band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kristou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Pintos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mahdjoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Workshop on Antenna Technology, iWAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWAT.2017.7915319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-biased photodiode performances evaluation for embedded antenna monitoring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Antenna Measurement Technique Association (AMTA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of power budget model of optically modulated scatterer technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Antenna Measurement Technique Association (AMTA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'un système de mesure in-situ appliqué à un réseau d'antennes de goniométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Micro-ondes (JNM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Optically Modulated Scatterer Probe for Near Field Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervi Hirvonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMTA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Columbus, United States. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of a monitoring system in situ for direction finding antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMTA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Columbus, United States. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Invasive Radiation Pattern Measurement of Electrically Small antenna using Fiber Optic Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaveaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMTA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, United States. http://www.amta.org/index.cfm/ID/87/DocuWorkslevel/28/sort/vchAuthor</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Antennas on the Anchor-less Indoor Localization of a Static IR-UWB Pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo La Tosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Uguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal Indoor and Mobile Radio Communications (PIMRC), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Istambul, Turkey. pp.858-864, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2010.5672035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'antenne miniature par réflectométrie en champ lointain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Haj Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation d'antenne miniature par réflectométrie en champ lointain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisations du monopole filaire replié ULB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Babour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisations du monopole filaire replié ULB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'antenne miniature par réflectométrie en champ lointain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Haj Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of magneto-dielectric thin films as substrate for patch antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Bènevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Transparent Radio-over-Fibre System for UWB Based Home Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Louriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Payoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra wide band home networks by means of a low cost radio over multimode fibre transparent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Louriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sillans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network and Optical communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, -, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Transparent Radio-over-Fibre System for UWB Based Home Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Louriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sillans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fiber infrastructures for UWB access and FTTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lourdiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIS Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of UWB antennas according to systems performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedman Tchoffo Talom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Rivaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Uguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2007, 2nd European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Excitation Techniques for Electrically Small Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Jadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bellion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AP-S/URSI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Florence, Italy. pp.10.1109/AP-S/INC-USNC-URSI52054.2024.10687252, 2024, 2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI). </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10687252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04772394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically modulated scatterer probe for in-situ antenna monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervi Hirvonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalonnage d'un réseau d'antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 14/525423. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.2: Performance Evaluation of Low Exposure Index Solutions for Components and Transmission Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Kocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] n°318273, Orange. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.1: Promising Low Exposure Index Solutions for Components and Transmission Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ksairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] n°318273, Orange. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et analyse des performances d'antennes pour les communications ultra large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. ENSTA ParisTech, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00002430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54F5C9AB"/>
+    <w:nsid w:val="A3239F5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-bories" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0588-7291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520592v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Haider" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunfei Sun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarui Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-026-01156-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Laplanche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moissonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beranger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04602594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Jadid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bories" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bellion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04906978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Sattar Kaddour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3073094" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447099v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Reda Bekkar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Siclet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miscopein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2019.2454" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01785203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Tesanovic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Conil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Domenico" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aguero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Freudenstein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVT.2014.2312272" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schwoerer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Errico" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599018v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzinat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charbonnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pizzinat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00847915v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sibille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bories" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Lepage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2006.883993" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04769586v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pintos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisotphe Delaveaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757646v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Mazloum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dassonville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS57860.2023.10265631" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04180143v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fragnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Fur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laquerbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contreres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Munoz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133357" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Selva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Gati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- H&#233;l&#232;ne Hamon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Calochira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Avino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops57953.2023.10283655" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237705" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04180141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133657" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04792911v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAP53582.2022.9998624" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04792927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAP53582.2022.9998587" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04454620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Merluzzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Calvanese Strinati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04176996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04525457v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Daquin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04525471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703548" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04525427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411458" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820949v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Berro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330144" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820778v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazloum" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amn. Danjou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huss" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232310" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304558v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW.2019.8902737" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04782367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879094" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tu Vo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouvry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979434v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0891" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kristou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pintos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mahdjoubi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2017.7915319" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107894v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Ghattas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107886v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913860v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913927v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervi Hirvonen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956377v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cannavo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684277v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo La Tosa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2010.5672035" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603019v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haj Khlifa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaveaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603054v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Babour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tamas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fond" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399458v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fournier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525225v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grange" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line B&#232;nevent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907451v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Louriki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Payoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907477v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sillans" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397701v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907488v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cabon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leguennec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438615v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedman Tchoffo Talom" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rivaz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04772394v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10687252" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107495v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107908v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287237v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Kocan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Pinto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Chambers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287238v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ksairi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002430v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-bories" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0588-7291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520592v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Haider" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunfei Sun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarui Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-026-01156-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Laplanche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moissonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beranger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04602594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Jadid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bories" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bellion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04906978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Sattar Kaddour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3073094" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447099v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Reda Bekkar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Siclet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miscopein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2019.2454" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01785203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Tesanovic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Conil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Domenico" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aguero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Freudenstein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVT.2014.2312272" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schwoerer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Errico" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pizzinat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599018v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzinat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charbonnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00847915v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sibille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bories" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Lepage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2006.883993" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04242914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04769586v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pintos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisotphe Delaveaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04180143v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fragnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Fur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laquerbe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contreres" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Munoz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133357" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Mazloum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dassonville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS57860.2023.10265631" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Selva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Gati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- H&#233;l&#232;ne Hamon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Calochira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Avino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops57953.2023.10283655" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237705" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04180141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133657" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04792911v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAP53582.2022.9998624" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04792927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAP53582.2022.9998587" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04454620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Merluzzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Calvanese Strinati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04176996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04525457v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Daquin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04525471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703548" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04525427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411458" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820949v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Berro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330144" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820778v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazloum" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amn. Danjou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huss" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232310" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304558v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW.2019.8902737" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04782367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879094" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tu Vo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouvry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979434v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0891" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kristou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pintos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mahdjoubi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2017.7915319" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107894v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Ghattas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107886v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913860v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913927v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervi Hirvonen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956377v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cannavo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684277v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo La Tosa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2010.5672035" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603019v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haj Khlifa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaveaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603054v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Babour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tamas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fond" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399458v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fournier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525225v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grange" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line B&#232;nevent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907451v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Louriki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Payoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907477v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sillans" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397701v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907488v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cabon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leguennec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438615v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedman Tchoffo Talom" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rivaz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04772394v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10687252" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107495v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107908v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287237v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Kocan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Pinto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Chambers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287238v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ksairi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002430v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>