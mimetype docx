--- v1 (2026-04-06)
+++ v2 (2026-05-08)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3239F5A"/>
+    <w:nsid w:val="A243F78C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>