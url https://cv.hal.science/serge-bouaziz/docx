--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -767,516 +767,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Polymeric Micelles for Rapamycin Skin Delivery</w:t>
+                <w:t xml:space="preserve">Genuine selective caspase-2 inhibition with new irreversible small peptidomimetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Guyader</w:t>
+                <w:t xml:space="preserve">Elodie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Do</w:t>
+                <w:t xml:space="preserve">Julie Anastasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivo Rietveld</w:t>
+                <w:t xml:space="preserve">Feryel Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ju Youn Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14030569⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (11), pp.959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-022-05396-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843621v1</w:t>
+                <w:t xml:space="preserve">hal-04275435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genuine selective caspase-2 inhibition with new irreversible small peptidomimetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed Polymeric Micelles for Rapamycin Skin Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Anastasie</w:t>
+                <w:t xml:space="preserve">Guillaume Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feryel Soualmia</w:t>
+                <w:t xml:space="preserve">Bernard Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ju Youn Kim</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (11), pp.959. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-022-05396-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14030569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275435v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H, 13C and 15N backbone resonance assignment of HIV-1 Gag (276–432) encompassing the C-terminal domain of the capsid protein, the spacer peptide 1 and the nucleocapsid protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acetonitrile allows indirect replacement of non‐deuterated lipid detergents by deuterated lipid detergents for the NMR study of detergent‐soluble proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaowei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nonin-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (2), pp.267-271. </w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12104-021-10016-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pro.4174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843648v1</w:t>
+                <w:t xml:space="preserve">hal-03331437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetonitrile allows indirect replacement of non‐deuterated lipid detergents by deuterated lipid detergents for the NMR study of detergent‐soluble proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1H, 13C and 15N backbone resonance assignment of HIV-1 Gag (276–432) encompassing the C-terminal domain of the capsid protein, the spacer peptide 1 and the nucleocapsid protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaowei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bouaziz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Nonin-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (2), pp.267-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pro.4174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12104-021-10016-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331437v1</w:t>
+                <w:t xml:space="preserve">hal-03843648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capsicumicine, a New Bioinspired Peptide from Red Peppers Prevents Staphylococcal Biofilm In Vitro and In Vivo via a Matrix Anti-Assembly Mechanism of Action</w:t>
               </w:r>
@@ -1390,1591 +1390,1591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HIV-1 maturation inhibitor, EP39, interferes with the dynamic helix-coil equilibrium of the CA-SP1 junction of Gag</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiao Wang</w:t>
+                <w:t xml:space="preserve">The three lives of Pierre Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Rocquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Barre-Sinoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112634⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12977-020-00518-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914317v1</w:t>
+                <w:t xml:space="preserve">hal-03021687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The three lives of Pierre Boulanger</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francoise Barre-Sinoussi</w:t>
+                <w:t xml:space="preserve">Reconciling NMR Structures of the HIV-1 Nucleocapsid Protein NCp7 Using Extensive Polarizable Force Field Free-Energy Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa El-Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Célerse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Henri Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12977-020-00518-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (4), pp.2013 - 2020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021687v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling NMR Structures of the HIV-1 Nucleocapsid Protein NCp7 Using Extensive Polarizable Force Field Free-Energy Simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Derat</w:t>
+                <w:t xml:space="preserve">The HIV-1 maturation inhibitor, EP39, interferes with the dynamic helix-coil equilibrium of the CA-SP1 junction of Gag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Turcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (4), pp.2013 - 2020. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 204, pp.112634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046841v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of novel proteins by polyomaviruses and recent advances in the structural and functional features of agnoprotein of JC virus, BK virus, and simian virus 40</w:t>
+                <w:t xml:space="preserve">Human H4 tail stimulates HIV-1 integration through binding to the carboxy-terminal domain of integrase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sami Saribas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+                <w:t xml:space="preserve">Eric Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmut Safak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Lesbats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lapaillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaignepain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.27715⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (7), pp.3607-3618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122318v1</w:t>
+                <w:t xml:space="preserve">hal-02122315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural studies of the binding of an antagonistic cyclic peptide to the VEGFR1 domain 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lei Wang</w:t>
+                <w:t xml:space="preserve">Expression of novel proteins by polyomaviruses and recent advances in the structural and functional features of agnoprotein of JC virus, BK virus, and simian virus 40</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sami Saribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmut Safak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.02.069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 234 (6), pp.8295-8315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.27715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122310v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3-O-(3',3'-dimethylsuccinyl) derivative of betulinic acid (DSB) inhibits the assembly of virus-like particles in HIV-1 Gag precursor-expressing cells.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural studies of the binding of an antagonistic cyclic peptide to the VEGFR1 domain 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Blommaert</w:t>
+                <w:t xml:space="preserve">Lei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saw See Hong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+                <w:t xml:space="preserve">Sylvain Broussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Di Stasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyu Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 169, pp.65-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.02.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122515v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative functional domains of human cytomegalovirus pUL56 involved in dimerization and benzimidazole D-ribonucleoside activity.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 3-O-(3',3'-dimethylsuccinyl) derivative of betulinic acid (DSB) inhibits the assembly of virus-like particles in HIV-1 Gag precursor-expressing cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Rametti</w:t>
+                <w:t xml:space="preserve">Sandrina Dafonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Mazeron</w:t>
+                <w:t xml:space="preserve">Armand Blommaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saw See Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiviral Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 13 (5), pp.643-54. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 12 (8), pp.1185-203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122512v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Uracil-DNA Glycosylase UNG2 a New Cellular Weapon Against HIV-1?</w:t>
+                <w:t xml:space="preserve">Putative functional domains of human cytomegalovirus pUL56 involved in dimerization and benzimidazole D-ribonucleoside activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hesna Kara</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaël Champier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Rametti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Mazeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current HIV Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1570162X17666190821154331⟩</w:t>
+              <w:t xml:space="preserve">Antiviral Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (5), pp.643-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/135965350801300504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990671v1</w:t>
+                <w:t xml:space="preserve">hal-02122512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved domains and structure prediction of human cytomegalovirus UL27 protein.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is Uracil-DNA Glycosylase UNG2 a New Cellular Weapon Against HIV-1?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesna Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current HIV Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (3), pp.148-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1570162X17666190821154331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122495v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the mechanism of action of EP-39, a bevirimat derivative that inhibits HIV-1 maturation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Coric</w:t>
+                <w:t xml:space="preserve">Conserved domains and structure prediction of human cytomegalovirus UL27 protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Champier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Trapes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antiviral Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.663-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147099v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New functional domains of human cytomegalovirus pUL89 predicted by sequence analysis and three-dimensional modelling of the catalytic site DEXDc.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Mazeron</w:t>
+                <w:t xml:space="preserve">Insight into the mechanism of action of EP-39, a bevirimat derivative that inhibits HIV-1 maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Neyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cransac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.162-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2019.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122527v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human H4 tail stimulates HIV-1 integration through binding to the carboxy-terminal domain of integrase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Maillot</w:t>
+                <w:t xml:space="preserve">New functional domains of human cytomegalovirus pUL89 predicted by sequence analysis and three-dimensional modelling of the catalytic site DEXDc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Champier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Stuppfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Mazeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antiviral Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.217-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122315v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backbone resonance assignment of the human uracil DNA glycosylase-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesna Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ponchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3034,51 +3034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of water-soluble macrocyclic peptides stabilizing protein α-turn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3315,51 +3315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Magnetic Resonance Structure of the Human Polyoma JC Virus Agnoprotein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sami Saribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magid Abou-Gharbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3475,51 +3475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Reille-Seroussi Reille-Seroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gagey-Eilstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Broussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3570,51 +3570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging From the Unknown: Structural and Functional Features of Agnoprotein of Polyomaviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sami Saribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3832,1547 +3832,1547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Magnetic Resonance Structure Revealed that the Human Polyomavirus JC Virus Agnoprotein Contains an -Helix Encompassing the Leu/Ile/Phe-Rich Domain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the antiprion activity of 6-aminophenanthridines and related heterocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a Sami Saribas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wayne Childers</w:t>
+                <w:t xml:space="preserve">Phuhai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martyn White</w:t>
+                <w:t xml:space="preserve">Nassima Oumata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Soubigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00146-14⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 82, pp.363-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.05.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122373v1</w:t>
+                <w:t xml:space="preserve">hal-02122370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A peptide derived from the rotavirus outer capsid protein VP7 permeabilizes artificial membranes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nelly Morellet</w:t>
+                <w:t xml:space="preserve">Nuclear Magnetic Resonance Structure Revealed that the Human Polyomavirus JC Virus Agnoprotein Contains an -Helix Encompassing the Leu/Ile/Phe-Rich Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Desbat</w:t>
+                <w:t xml:space="preserve">a Sami Saribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magid Abou-Gharbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Childers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyn White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2014.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (12), pp.6556-6575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00146-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122372v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the antiprion activity of 6-aminophenanthridines and related heterocycles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A peptide derived from the rotavirus outer capsid protein VP7 permeabilizes artificial membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Oumata</w:t>
+                <w:t xml:space="preserve">Sarah Elaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Soubigou</w:t>
+                <w:t xml:space="preserve">Sonia Libersou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Evrard</w:t>
+                <w:t xml:space="preserve">Malika Ouldali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Desban</w:t>
+                <w:t xml:space="preserve">Nelly Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.05.083⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1838 (8), pp.2026-2035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2014.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02122370v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Toll-Like Receptor Agonist Imiquimod Is Active against Prions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HIV-1 Vpr Induces the Degradation of ZIP and sZIP, Adaptors of the NuRD Chromatin Remodeling Complex, by Hijacking DCAF1/VprBP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phu Hai Nguyen</w:t>
+                <w:t xml:space="preserve">Claire Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Béringue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavie Soubigou</w:t>
+                <w:t xml:space="preserve">Adèle Sourisce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanhong Pang</w:t>
+                <w:t xml:space="preserve">Loic Dragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Lahouassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (8), pp.e72112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072112⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e77320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122382v1</w:t>
+                <w:t xml:space="preserve">hal-02122381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of a new derivative of bevirimat that targets the Gag CA-SP1 cleavage site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gay</w:t>
+                <w:t xml:space="preserve">A protein ballet around the viral genome orchestrated by HIV-1 reverse transcriptase leads to an architectural switch: From nucleocapsid-condensed RNA to Vpr-bridged DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lyonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gorelick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Heniche-Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Parissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171 (2), pp.287-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2012.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2013.01.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02147153v1</w:t>
+                <w:t xml:space="preserve">hal-02122408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protein ballet around the viral genome orchestrated by HIV-1 reverse transcriptase leads to an architectural switch: From nucleocapsid-condensed RNA to Vpr-bridged DNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Parissi</w:t>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of a new derivative of bevirimat that targets the Gag CA-SP1 cleavage site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Turcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.453-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2013.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2012.09.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02122408v1</w:t>
+                <w:t xml:space="preserve">hal-02147153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protein ballet around the viral genome orchestrated by HIV-1 reverse transcriptase leads to an architectural switch: from nucleocapsid-condensed RNA to Vpr-bridged DNA.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Parissi</w:t>
+                <w:t xml:space="preserve">The Toll-Like Receptor Agonist Imiquimod Is Active against Prions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Oumata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Soubigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhong Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e72112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101112v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Vpr Induces the Degradation of ZIP and sZIP, Adaptors of the NuRD Chromatin Remodeling Complex, by Hijacking DCAF1/VprBP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Rain</w:t>
+                <w:t xml:space="preserve">A protein ballet around the viral genome orchestrated by HIV-1 reverse transcriptase leads to an architectural switch: from nucleocapsid-condensed RNA to Vpr-bridged DNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lyonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J Gorelick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Heniche-Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Parissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171, pp.287-303</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122381v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the Proangiogenic VEGF-VEGFR Protein-Protein Interface with Drug-like Compounds by In Silico and In Vitro Screening</w:t>
+                <w:t xml:space="preserve">Characterization of a Novel Type of HIV-1 Particle Assembly Inhibitor Using a Quantitative Luciferase-Vpr Packaging-Based Assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Gautier</w:t>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrina Dafonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Miteva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Huguenot</w:t>
+                <w:t xml:space="preserve">Elisabeth Errazuriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2011.10.016⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (11), pp.e27234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061760v1</w:t>
+                <w:t xml:space="preserve">hal-02122413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APOBEC3A Is a Specific Inhibitor of the Early Phases of HIV-1 Infection in Myeloid Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Berger</w:t>
+                <w:t xml:space="preserve">Guillaume Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cordeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (9), pp.e1002221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Novel Type of HIV-1 Particle Assembly Inhibitor Using a Quantitative Luciferase-Vpr Packaging-Based Assay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting the Proangiogenic VEGF-VEGFR Protein-Protein Interface with Drug-like Compounds by In Silico and In Vitro Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Miteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrina Dafonseca</w:t>
+                <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Errazuriz</w:t>
+                <w:t xml:space="preserve">Florent Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coric</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (11), pp.e27234. </w:t>
+              <w:t xml:space="preserve">Chemistry and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (12), pp.1631-1639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2011.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122413v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Structure of a Viral Peptide Inserted in Artificial Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Libersou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5449,90 +5449,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the structure of the pUL89 C-terminal domain of the human cytomegalovirus terminase complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Couvreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Champier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5589,563 +5589,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00533195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iminothiol/thiourea tautomeric equilibrium in thiourea lipids impacts DNA compaction by inducing a cationic nucleation for complex assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Membranes in the Organization of HIV-1 Gag p6 and Vpr: p6 Shows High Affinity for Membrane Bilayers Which Substantially Increases the Interaction between p6 and Vpr.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Breton</w:t>
+                <w:t xml:space="preserve">Alexander Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bessodes</w:t>
+                <w:t xml:space="preserve">Scott Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bouaziz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.08.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (22), pp.7157-7162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm901106t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579023v1</w:t>
+                <w:t xml:space="preserve">hal-02122420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural studies of HIV-1 Gag p6ct and its interaction with Vpr determined by solution nuclear magnetic resonance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar F Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel D Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott E Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 ((11)), pp.2355-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bi801794v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iminothiol/thiourea tautomeric equilibrium in thiourea lipids impacts DNA compaction by inducing a cationic nucleation for complex assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Herscovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 145 (1), pp.7-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Membranes in the Organization of HIV-1 Gag p6 and Vpr: p6 Shows High Affinity for Membrane Bilayers Which Substantially Increases the Interaction between p6 and Vpr.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Scott Feller</w:t>
+                <w:t xml:space="preserve">Iminothiol/thiourea tautomeric equilibrium in thiourea lipids impacts DNA compaction by inducing a cationic nucleation for complex assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Herscovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 145 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm901106t⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02122420v1</w:t>
+                <w:t xml:space="preserve">hal-00579023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Studies of HIV-1 Gag p6ct and Its Interaction with Vpr Determined by Solution Nuclear Magnetic Resonance † , ‡</w:t>
               </w:r>
@@ -6157,104 +6157,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (11), pp.2355-2367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bi801794v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122503v1</w:t>
@@ -6265,130 +6265,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of membranes in the organization of HIV-1 Gag p6 and Vpr: p6 shows high affinity for membrane bilayers which substantially increases the interaction between p6 and Vpr.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar F Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott E Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 52 ((22)), pp.7157-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm901106t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639530v1</w:t>
@@ -6663,51 +6663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-function relationship of Vpr: biological implications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard P. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6752,420 +6752,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inhibition of assembly of HIV-1 virus-like particles by 3-O-(3',3'-dimethylsuccinyl) betulinic acid (DSB) is counteracted by Vif and requires its Zinc-binding domain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+                <w:t xml:space="preserve">Putative functional domains of human cytomegalovirus pUL56 involved in dimerization and benzimidazole D-ribonucleoside activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Champier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Rametti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Mazeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antiviral Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (5), pp.643-654</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122505v1</w:t>
+                <w:t xml:space="preserve">hal-00406828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative functional domains of human cytomegalovirus pUL56 involved in dimerization and benzimidazole D-ribonucleoside activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Mazeron</w:t>
+                <w:t xml:space="preserve">Direct Vpr-Vpr Interaction in Cells monitored by two Photon Fluorescence Correlation Spectroscopy and Fluorescence Lifetime Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Muriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-5-87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406828v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Vpr-Vpr Interaction in Cells monitored by two Photon Fluorescence Correlation Spectroscopy and Fluorescence Lifetime Imaging</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The inhibition of assembly of HIV-1 virus-like particles by 3-O-(3',3'-dimethylsuccinyl) betulinic acid (DSB) is counteracted by Vif and requires its Zinc-binding domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Cabanne</w:t>
+                <w:t xml:space="preserve">Sandrine Dafonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saw See Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (1), pp.87. </w:t>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-5-87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1743-422X-5-162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122506v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the HIV-1 Nucleocapsid Protein Binds and Destabilises the (−)Primer Binding Site During Reverse Transcription</w:t>
               </w:r>
@@ -7291,742 +7291,742 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-resin cyclization of peptide ligands of the Vascular Endothelial Growth Factor Receptor 1 by copper(I)-catalyzed 1,3-dipolar azide–alkyne cycloaddition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Gautier</w:t>
+                <w:t xml:space="preserve">Infectious Bursal Disease Virus, a Non-enveloped Virus, Possesses a Capsid-associated Peptide That Deforms and Perforates Biological Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Libersou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Regazzetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (20), pp.5590-5594. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 282 (28), pp.20774-20784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.07.087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M701048200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122521v1</w:t>
+                <w:t xml:space="preserve">hal-02122529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Design, Structure, and Biological Evaluation of Cyclic Peptides Mimicking the Vascular Endothelial Growth Factor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+                <w:t xml:space="preserve">Localization of HIV-1 Vpr to the nuclear envelope: Impact on Vpr functions and virus replication in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lenoir</w:t>
+                <w:t xml:space="preserve">Erwann Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mazzolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm0706970⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (1), pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-4-84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02122518v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of HIV-1 Vpr to the nuclear envelope: Impact on Vpr functions and virus replication in macrophages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwann Le Rouzic</w:t>
+                <w:t xml:space="preserve">Rational Design, Structure, and Biological Evaluation of Cyclic Peptides Mimicking the Vascular Endothelial Growth Factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie David</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bouchet</w:t>
+                <w:t xml:space="preserve">Christine Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-4-84⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (21), pp.5135-5146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm0706970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122516v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New functional domains of human cytomegalovirus pUL89 predicted by sequence analysis and three-dimensional modelling of the catalytic site DEXDc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Mazeron</w:t>
+                <w:t xml:space="preserve">On-resin cyclization of peptide ligands of the Vascular Endothelial Growth Factor Receptor 1 by copper(I)-catalyzed 1,3-dipolar azide–alkyne cycloaddition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Regazzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (20), pp.5590-5594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.07.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406797v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectious Bursal Disease Virus, a Non-enveloped Virus, Possesses a Capsid-associated Peptide That Deforms and Perforates Biological Membranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno da Costa</w:t>
+                <w:t xml:space="preserve">New functional domains of human cytomegalovirus pUL89 predicted by sequence analysis and three-dimensional modelling of the catalytic site DEXDc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Champier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Stuppfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Mazeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiviral Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (2), pp.217-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M701048200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02122529v1</w:t>
+                <w:t xml:space="preserve">hal-00406797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the zinc finger domain encompassing residues 13–51 of the nucleocapsid protein from simian immunodeficiency virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8093,291 +8093,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical structure determined by NMR of the HIV-1 (345-392)Gag sequence, surrounding p2: Implications for particle assembly and RNA packaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">The C-terminal domain of the HIV-1 regulatory protein Vpr adopts an antiparallel dimeric structure in solution via its leucine-zipper-like domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Beltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard P. Roques</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1110/ps.041087605⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 387 (2), pp.333-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20041759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122536v1</w:t>
+                <w:t xml:space="preserve">hal-02122537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C-terminal domain of the HIV-1 regulatory protein Vpr adopts an antiparallel dimeric structure in solution via its leucine-zipper-like domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Beltz</w:t>
+                <w:t xml:space="preserve">Helical structure determined by NMR of the HIV-1 (345-392)Gag sequence, surrounding p2: Implications for particle assembly and RNA packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Denis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nelly Morellet</w:t>
+                <w:t xml:space="preserve">Sabine Druillennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard P. Roques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 387 (2), pp.333-341. </w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (2), pp.375-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20041759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1110/ps.041087605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122537v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of and Coupling Constants in 13C-Labeled Nucleic Acids Using Constant-Time HMQC</w:t>
               </w:r>
@@ -8499,302 +8499,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution structure of a Na cation stabilized DNA quadruplex containing G·G·G·G and G·C·G·C tetrads formed by G-G-G-C repeats observed in adeno-associated viral DNA 1 1Edited by I. Tinoco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A K cation-induced conformational switch within a loop spanning segment of a DNA quadruplex containing G-G-G-C repeats 1 1Edited by I. Tinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinshaw Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 282 (3), pp.619-636. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 282 (3), pp.637-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmbi.1998.2031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jmbi.1998.2030⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122556v1</w:t>
+                <w:t xml:space="preserve">hal-02122553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A K cation-induced conformational switch within a loop spanning segment of a DNA quadruplex containing G-G-G-C repeats 1 1Edited by I. Tinoco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution structure of a Na cation stabilized DNA quadruplex containing G·G·G·G and G·C·G·C tetrads formed by G-G-G-C repeats observed in adeno-associated viral DNA 1 1Edited by I. Tinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Gorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouaziz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelali Kettani</w:t>
+                <w:t xml:space="preserve">Hong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinshaw Patel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roger Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 282 (3), pp.637-652. </w:t>
+              <w:t xml:space="preserve">, 1998, 282 (3), pp.619-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jmbi.1998.2031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jmbi.1998.2030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122553v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional solution structure of β cryptogein, a β elicitin secreted by a phytopathogenic fungus phytophthora cryptogea</w:t>
               </w:r>
@@ -9347,51 +9347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05340711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gincel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Larue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04760286v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Larue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Turcaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nonin-Lecomte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433618v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M. Bruch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;vy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Eiler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duclaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.11.2762" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308714v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R. Laplante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanos C.C. Fran&#231;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2024.105297" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387224v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore de Rache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marquevielle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Vialet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Andreola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168359" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guyader" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Do" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14030569" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275435v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bosc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anastasie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryel Soualmia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Youn Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-05396-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-021-10016-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.4174" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gomes von Borowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Schneider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00471-21" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112634" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Rocquigny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Barre-Sinoussi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-020-00518-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El-Khoury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic C&#233;lerse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henri Jolly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122318v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sami Saribas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Safak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.27715" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122310v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Broussy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Di Stasi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyu Zhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.02.069" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122515v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Dafonseca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Blommaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw See Hong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Champier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couvreux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hantz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Rametti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mazeron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/135965350801300504" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesna Kara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570162X17666190821154331" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122495v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Trapes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cotin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Neyret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cransac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Briant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.02.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Stuppfler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122315v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mauro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesbats" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lapaillerie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaignepain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz091" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122324v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ponchon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-017-9776-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang-Qing Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob02852k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divakaran Murugesapillai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. James Maher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Israeloff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Cameron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr04231k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122339v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magid Abou-Gharbia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Childers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Condra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.25977" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01439207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gaucher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reille-Seroussi Reille-Seroussi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagey-Eilstein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167755" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460685v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahit Hamazaspyan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Davis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Axman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25329" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122343v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cottet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b01182" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122373v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Sami Saribas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn White" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00146-14" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122372v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elaid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Libersou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Morellet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.04.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122370v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuhai Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Oumata" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Soubigou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Evrard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desban" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.05.083" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQD4P7K5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122382v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Hai Nguyen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Pang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072112" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147153v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.01.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lyonnais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gorelick" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Heniche-Boukhalfa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Parissi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.09.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Gorelick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122381v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maudet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Sourisce" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dragin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Lahouassa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077320" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061760v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gautier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miteva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Goncalves" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Huguenot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2011.10.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122414v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Berger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fargier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cordeil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002221" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Errazuriz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027234" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122416v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Alves" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Marquant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Salgado" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.076083" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00533195v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22669" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BGB0FH4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579023v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Herscovici" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.08.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639520v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar F Salgado" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vogel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D Alves" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott E Feller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801794v" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122492v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122420v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Feller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm901106t" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122503v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639530v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122499v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kah Wai Lim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amrane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Xu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuguang Mu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja807503g" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122491v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanying Hu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Phan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tu&#226;n Phan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja905611c" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122497v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Roques" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122505v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dafonseca" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-5-162" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00406828v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122506v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Didier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clamme" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muriaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cabanne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-5-87" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122509v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourbigot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ramalanjaona" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.08.046" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7PND907-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122521v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.07.087" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DZ3MN3C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122518v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lenoir" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0706970" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JTSW2Q5M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122516v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Rouzic" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie David" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazzolini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-84" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00406797v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122529v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M701048200" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122534v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pierre Roques" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051203" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122536v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Druillennec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.041087605" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122537v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Beltz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20041759" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122551v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Skripkin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Kettani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Hu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.1999.1785" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4S3C80S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122556v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gorin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Jones" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1998.2030" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18564EBBEDB7178D53920F117BD62FC3B8F86082/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122553v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouaziz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinshaw Patel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1998.2031" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A402ADCDC7D0F4CFD9638ACAA4CA79F421D2F71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122558v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fefeu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5560061101" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275486v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore De Rache" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Andr&#233;ola" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383344v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05340711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gincel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Larue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04760286v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Larue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Turcaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nonin-Lecomte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433618v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M. Bruch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;vy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Eiler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duclaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.11.2762" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308714v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R. Laplante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanos C.C. Fran&#231;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2024.105297" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387224v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore de Rache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marquevielle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Vialet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Andreola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168359" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bosc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anastasie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryel Soualmia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Youn Kim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-05396-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guyader" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Do" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14030569" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.4174" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-021-10016-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gomes von Borowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Schneider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00471-21" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Rocquigny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Barre-Sinoussi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-020-00518-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046841v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El-Khoury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic C&#233;lerse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henri Jolly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01204" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914317v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112634" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mauro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesbats" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lapaillerie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaignepain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz091" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sami Saribas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Safak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.27715" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Broussy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Di Stasi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyu Zhou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.02.069" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122515v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Dafonseca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Blommaert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw See Hong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122512v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Champier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couvreux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hantz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Rametti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mazeron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/135965350801300504" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesna Kara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570162X17666190821154331" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122495v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Trapes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cotin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147099v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Neyret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cransac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Briant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.02.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122527v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Stuppfler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122324v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ponchon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-017-9776-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang-Qing Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob02852k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divakaran Murugesapillai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. James Maher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Israeloff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Cameron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr04231k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122339v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magid Abou-Gharbia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Childers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Condra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.25977" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01439207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gaucher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reille-Seroussi Reille-Seroussi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagey-Eilstein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167755" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460685v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahit Hamazaspyan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Davis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Axman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25329" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122343v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cottet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b01182" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122370v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuhai Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Oumata" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Soubigou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Evrard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desban" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.05.083" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQD4P7K5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122373v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Sami Saribas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn White" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00146-14" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122372v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elaid" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Libersou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Morellet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.04.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122381v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maudet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Sourisce" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dragin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Lahouassa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077320" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122408v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lyonnais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gorelick" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Heniche-Boukhalfa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Parissi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.09.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147153v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.01.013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122382v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Hai Nguyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Pang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072112" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101112v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Gorelick" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122413v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Errazuriz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027234" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122414v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Berger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fargier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cordeil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002221" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061760v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gautier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miteva" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Goncalves" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Huguenot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2011.10.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122416v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Alves" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Marquant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Salgado" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.076083" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00533195v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22669" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BGB0FH4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122420v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vogel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Feller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm901106t" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639520v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar F Salgado" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D Alves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott E Feller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801794v" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122492v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Herscovici" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.08.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579023v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122503v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639530v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122499v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kah Wai Lim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amrane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Xu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuguang Mu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja807503g" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122491v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanying Hu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Phan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tu&#226;n Phan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja905611c" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122497v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Roques" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00406828v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122506v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Didier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clamme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muriaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cabanne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-5-87" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122505v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dafonseca" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-5-162" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122509v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourbigot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ramalanjaona" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.08.046" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7PND907-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122529v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M701048200" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122516v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Rouzic" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie David" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazzolini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-84" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122518v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lenoir" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0706970" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JTSW2Q5M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122521v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.07.087" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DZ3MN3C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00406797v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122534v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pierre Roques" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051203" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122537v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Beltz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20041759" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122536v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Druillennec" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.041087605" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122551v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Skripkin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Kettani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Hu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.1999.1785" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4S3C80S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122553v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouaziz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinshaw Patel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1998.2031" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A402ADCDC7D0F4CFD9638ACAA4CA79F421D2F71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122556v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gorin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhao" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Jones" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1998.2030" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18564EBBEDB7178D53920F117BD62FC3B8F86082/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122558v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fefeu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5560061101" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275486v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore De Rache" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Andr&#233;ola" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383344v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>