--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1390,1591 +1390,1591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The three lives of Pierre Boulanger</w:t>
+                <w:t xml:space="preserve">Reconciling NMR Structures of the HIV-1 Nucleocapsid Protein NCp7 Using Extensive Polarizable Force Field Free-Energy Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chazal</w:t>
+                <w:t xml:space="preserve">Léa El-Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues de Rocquigny</w:t>
+                <w:t xml:space="preserve">Frederic Célerse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roussel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+                <w:t xml:space="preserve">Louis Lagardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Barre-Sinoussi</w:t>
+                <w:t xml:space="preserve">Luc-Henri Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12977-020-00518-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (4), pp.2013 - 2020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021687v1</w:t>
+                <w:t xml:space="preserve">hal-03046841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling NMR Structures of the HIV-1 Nucleocapsid Protein NCp7 Using Extensive Polarizable Force Field Free-Energy Simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Derat</w:t>
+                <w:t xml:space="preserve">The HIV-1 maturation inhibitor, EP39, interferes with the dynamic helix-coil equilibrium of the CA-SP1 junction of Gag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Turcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01204⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 204, pp.112634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046841v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HIV-1 maturation inhibitor, EP39, interferes with the dynamic helix-coil equilibrium of the CA-SP1 junction of Gag</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiao Wang</w:t>
+                <w:t xml:space="preserve">The three lives of Pierre Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Rocquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Barre-Sinoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 204, pp.112634. </w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12977-020-00518-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914317v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human H4 tail stimulates HIV-1 integration through binding to the carboxy-terminal domain of integrase</w:t>
+                <w:t xml:space="preserve">Structural studies of the binding of an antagonistic cyclic peptide to the VEGFR1 domain 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mauro</w:t>
+                <w:t xml:space="preserve">Lei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lesbats</w:t>
+                <w:t xml:space="preserve">Sylvain Broussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lapaillerie</w:t>
+                <w:t xml:space="preserve">Rossella Di Stasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chaignepain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Maillot</w:t>
+                <w:t xml:space="preserve">Lingyu Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz091⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 169, pp.65-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.02.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122315v1</w:t>
+                <w:t xml:space="preserve">hal-02122310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of novel proteins by polyomaviruses and recent advances in the structural and functional features of agnoprotein of JC virus, BK virus, and simian virus 40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sami Saribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmut Safak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 234 (6), pp.8295-8315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jcp.27715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural studies of the binding of an antagonistic cyclic peptide to the VEGFR1 domain 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 3-O-(3',3'-dimethylsuccinyl) derivative of betulinic acid (DSB) inhibits the assembly of virus-like particles in HIV-1 Gag precursor-expressing cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrina Dafonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Wang</w:t>
+                <w:t xml:space="preserve">Armand Blommaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Broussy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lingyu Zhou</w:t>
+                <w:t xml:space="preserve">Saw See Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antiviral Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (8), pp.1185-203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122310v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3-O-(3',3'-dimethylsuccinyl) derivative of betulinic acid (DSB) inhibits the assembly of virus-like particles in HIV-1 Gag precursor-expressing cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Putative functional domains of human cytomegalovirus pUL56 involved in dimerization and benzimidazole D-ribonucleoside activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Champier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrina Dafonseca</w:t>
+                <w:t xml:space="preserve">Armelle Rametti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Blommaert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+                <w:t xml:space="preserve">Marie-Christine Mazeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiviral Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12 (8), pp.1185-203</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 13 (5), pp.643-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/135965350801300504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122515v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative functional domains of human cytomegalovirus pUL56 involved in dimerization and benzimidazole D-ribonucleoside activity.</w:t>
+                <w:t xml:space="preserve">Is Uracil-DNA Glycosylase UNG2 a New Cellular Weapon Against HIV-1?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Champier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hesna Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/135965350801300504⟩</w:t>
+              <w:t xml:space="preserve">Current HIV Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (3), pp.148-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1570162X17666190821154331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122512v1</w:t>
+                <w:t xml:space="preserve">hal-02990671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Uracil-DNA Glycosylase UNG2 a New Cellular Weapon Against HIV-1?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conserved domains and structure prediction of human cytomegalovirus UL27 protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Champier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Trapes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current HIV Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antiviral Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.663-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990671v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved domains and structure prediction of human cytomegalovirus UL27 protein.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cotin</w:t>
+                <w:t xml:space="preserve">Insight into the mechanism of action of EP-39, a bevirimat derivative that inhibits HIV-1 maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Neyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cransac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.162-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2019.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122495v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the mechanism of action of EP-39, a bevirimat derivative that inhibits HIV-1 maturation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Coric</w:t>
+                <w:t xml:space="preserve">New functional domains of human cytomegalovirus pUL89 predicted by sequence analysis and three-dimensional modelling of the catalytic site DEXDc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Champier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Stuppfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Mazeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antiviral Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.217-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147099v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New functional domains of human cytomegalovirus pUL89 predicted by sequence analysis and three-dimensional modelling of the catalytic site DEXDc.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Mazeron</w:t>
+                <w:t xml:space="preserve">Human H4 tail stimulates HIV-1 integration through binding to the carboxy-terminal domain of integrase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lesbats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lapaillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaignepain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (7), pp.3607-3618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122527v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backbone resonance assignment of the human uracil DNA glycosylase-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesna Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ponchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3034,51 +3034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of water-soluble macrocyclic peptides stabilizing protein α-turn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3162,295 +3162,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate nanoscale flexibility measurement of DNA and DNA–protein complexes by atomic force microscopy in liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear Magnetic Resonance Structure of the Human Polyoma JC Virus Agnoprotein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sami Saribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divakaran Murugesapillai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+                <w:t xml:space="preserve">Magid Abou-Gharbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. James Maher</w:t>
+                <w:t xml:space="preserve">Wayne Childers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Israeloff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Craig Cameron</w:t>
+                <w:t xml:space="preserve">Jon Condra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7nr04231k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (10), pp.3268-3280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcb.25977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122333v1</w:t>
+                <w:t xml:space="preserve">hal-02122339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Magnetic Resonance Structure of the Human Polyoma JC Virus Agnoprotein</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Sami Saribas</w:t>
+                <w:t xml:space="preserve">Accurate nanoscale flexibility measurement of DNA and DNA–protein complexes by atomic force microscopy in liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divakaran Murugesapillai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magid Abou-Gharbia</w:t>
+                <w:t xml:space="preserve">L. James Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayne Childers</w:t>
+                <w:t xml:space="preserve">Nathan Israeloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Condra</w:t>
+                <w:t xml:space="preserve">Craig Cameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118 (10), pp.3268-3280. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (31), pp.11327-11337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcb.25977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7nr04231k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122339v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical Studies of the Induced Dimerization of Human VEGF Receptor 1 Binding Domain by Divalent Metals Competing with VEGF-A</w:t>
               </w:r>
@@ -3475,51 +3475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Reille-Seroussi Reille-Seroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gagey-Eilstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Broussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3570,51 +3570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging From the Unknown: Structural and Functional Features of Agnoprotein of Polyomaviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sami Saribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3978,1401 +3978,1401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Magnetic Resonance Structure Revealed that the Human Polyomavirus JC Virus Agnoprotein Contains an -Helix Encompassing the Leu/Ile/Phe-Rich Domain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A peptide derived from the rotavirus outer capsid protein VP7 permeabilizes artificial membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a Sami Saribas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wayne Childers</w:t>
+                <w:t xml:space="preserve">Sarah Elaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martyn White</w:t>
+                <w:t xml:space="preserve">Sonia Libersou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ouldali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00146-14⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1838 (8), pp.2026-2035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2014.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122373v1</w:t>
+                <w:t xml:space="preserve">hal-02122372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A peptide derived from the rotavirus outer capsid protein VP7 permeabilizes artificial membranes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malika Ouldali</w:t>
+                <w:t xml:space="preserve">Nuclear Magnetic Resonance Structure Revealed that the Human Polyomavirus JC Virus Agnoprotein Contains an -Helix Encompassing the Leu/Ile/Phe-Rich Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Morellet</w:t>
+                <w:t xml:space="preserve">a Sami Saribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magid Abou-Gharbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Childers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Desbat</w:t>
+                <w:t xml:space="preserve">Martyn White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1838 (8), pp.2026-2035. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (12), pp.6556-6575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2014.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00146-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122372v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Vpr Induces the Degradation of ZIP and sZIP, Adaptors of the NuRD Chromatin Remodeling Complex, by Hijacking DCAF1/VprBP</w:t>
+                <w:t xml:space="preserve">A protein ballet around the viral genome orchestrated by HIV-1 reverse transcriptase leads to an architectural switch: From nucleocapsid-condensed RNA to Vpr-bridged DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Maudet</w:t>
+                <w:t xml:space="preserve">Sébastien Lyonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Sourisce</w:t>
+                <w:t xml:space="preserve">Robert Gorelick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Dragin</w:t>
+                <w:t xml:space="preserve">Fatima Heniche-Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Lahouassa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Rain</w:t>
+                <w:t xml:space="preserve">Vincent Parissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077320⟩</w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171 (2), pp.287-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2012.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122381v1</w:t>
+                <w:t xml:space="preserve">hal-02122408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protein ballet around the viral genome orchestrated by HIV-1 reverse transcriptase leads to an architectural switch: From nucleocapsid-condensed RNA to Vpr-bridged DNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Parissi</w:t>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of a new derivative of bevirimat that targets the Gag CA-SP1 cleavage site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Turcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2012.09.008⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.453-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2013.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122408v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of a new derivative of bevirimat that targets the Gag CA-SP1 cleavage site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gay</w:t>
+                <w:t xml:space="preserve">The Toll-Like Receptor Agonist Imiquimod Is Active against Prions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Oumata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Soubigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhong Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2013.01.013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e72112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147153v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Toll-Like Receptor Agonist Imiquimod Is Active against Prions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yanhong Pang</w:t>
+                <w:t xml:space="preserve">A protein ballet around the viral genome orchestrated by HIV-1 reverse transcriptase leads to an architectural switch: from nucleocapsid-condensed RNA to Vpr-bridged DNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lyonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J Gorelick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Heniche-Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Parissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171, pp.287-303</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122382v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protein ballet around the viral genome orchestrated by HIV-1 reverse transcriptase leads to an architectural switch: from nucleocapsid-condensed RNA to Vpr-bridged DNA.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Parissi</w:t>
+                <w:t xml:space="preserve">HIV-1 Vpr Induces the Degradation of ZIP and sZIP, Adaptors of the NuRD Chromatin Remodeling Complex, by Hijacking DCAF1/VprBP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Sourisce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Lahouassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e77320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101112v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Novel Type of HIV-1 Particle Assembly Inhibitor Using a Quantitative Luciferase-Vpr Packaging-Based Assay</w:t>
+                <w:t xml:space="preserve">Targeting the Proangiogenic VEGF-VEGFR Protein-Protein Interface with Drug-like Compounds by In Silico and In Vitro Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrina Dafonseca</w:t>
+                <w:t xml:space="preserve">Benoît Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Errazuriz</w:t>
+                <w:t xml:space="preserve">Maria Miteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coric</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027234⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (12), pp.1631-1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2011.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122413v1</w:t>
+                <w:t xml:space="preserve">hal-01061760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APOBEC3A Is a Specific Inhibitor of the Early Phases of HIV-1 Infection in Myeloid Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cordeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (9), pp.e1002221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the Proangiogenic VEGF-VEGFR Protein-Protein Interface with Drug-like Compounds by In Silico and In Vitro Screening</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of a Novel Type of HIV-1 Particle Assembly Inhibitor Using a Quantitative Luciferase-Vpr Packaging-Based Assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Goncalves</w:t>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrina Dafonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Huguenot</w:t>
+                <w:t xml:space="preserve">Elisabeth Errazuriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 18 (12), pp.1631-1639. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (11), pp.e27234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2011.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061760v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Structure of a Viral Peptide Inserted in Artificial Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Libersou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5449,90 +5449,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the structure of the pUL89 C-terminal domain of the human cytomegalovirus terminase complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Couvreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Champier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5589,806 +5589,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00533195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Membranes in the Organization of HIV-1 Gag p6 and Vpr: p6 Shows High Affinity for Membrane Bilayers Which Substantially Increases the Interaction between p6 and Vpr.</w:t>
+                <w:t xml:space="preserve">Structural Studies of HIV-1 Gag p6ct and Its Interaction with Vpr Determined by Solution Nuclear Magnetic Resonance † , ‡</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Marquant</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Feller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 52 (22), pp.7157-7162. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (11), pp.2355-2367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm901106t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bi801794v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122420v1</w:t>
+                <w:t xml:space="preserve">hal-02122503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural studies of HIV-1 Gag p6ct and its interaction with Vpr determined by solution nuclear magnetic resonance.</w:t>
+                <w:t xml:space="preserve">Iminothiol/thiourea tautomeric equilibrium in thiourea lipids impacts DNA compaction by inducing a cationic nucleation for complex assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilmar F Salgado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexander Vogel</w:t>
+                <w:t xml:space="preserve">Marie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel D Alves</w:t>
+                <w:t xml:space="preserve">Michel Bessodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott E Feller</w:t>
+                <w:t xml:space="preserve">Jean Herscovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi801794v⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 145 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639520v1</w:t>
+                <w:t xml:space="preserve">hal-00579023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iminothiol/thiourea tautomeric equilibrium in thiourea lipids impacts DNA compaction by inducing a cationic nucleation for complex assembly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Bessodes</w:t>
+                <w:t xml:space="preserve">The Role of Membranes in the Organization of HIV-1 Gag p6 and Vpr: p6 Shows High Affinity for Membrane Bilayers Which Substantially Increases the Interaction between p6 and Vpr.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bouaziz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.08.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (22), pp.7157-7162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm901106t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122492v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iminothiol/thiourea tautomeric equilibrium in thiourea lipids impacts DNA compaction by inducing a cationic nucleation for complex assembly</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural studies of HIV-1 Gag p6ct and its interaction with Vpr determined by solution nuclear magnetic resonance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Scherman</w:t>
+                <w:t xml:space="preserve">Gilmar F Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel D Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott E Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.08.003⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 ((11)), pp.2355-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi801794v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579023v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Studies of HIV-1 Gag p6ct and Its Interaction with Vpr Determined by Solution Nuclear Magnetic Resonance † , ‡</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Scott Feller</w:t>
+                <w:t xml:space="preserve">Iminothiol/thiourea tautomeric equilibrium in thiourea lipids impacts DNA compaction by inducing a cationic nucleation for complex assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bessodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Herscovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi801794v⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 145 (1), pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122503v1</w:t>
+                <w:t xml:space="preserve">hal-02122492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of membranes in the organization of HIV-1 Gag p6 and Vpr: p6 shows high affinity for membrane bilayers which substantially increases the interaction between p6 and Vpr.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar F Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott E Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 52 ((22)), pp.7157-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm901106t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639530v1</w:t>
@@ -6527,645 +6527,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giardia Telomeric Sequence d(TAGGG) 4 Forms Two Intramolecular G-Quadruplexes in K + Solution: Effect of Loop Length and Sequence on the Folding Topology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure-function relationship of Vpr: biological implications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanying Hu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kah Wai Lim</w:t>
+                <w:t xml:space="preserve">Bernard P. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bouaziz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anh Tuân Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current HIV Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (2), pp.184-210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122491v1</w:t>
+                <w:t xml:space="preserve">hal-02122497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-function relationship of Vpr: biological implications.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard P. Roques</w:t>
+                <w:t xml:space="preserve">Giardia Telomeric Sequence d(TAGGG) 4 Forms Two Intramolecular G-Quadruplexes in K + Solution: Effect of Loop Length and Sequence on the Folding Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kah Wai Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuân Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current HIV Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (46), pp.16824-16831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja905611c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122497v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative functional domains of human cytomegalovirus pUL56 involved in dimerization and benzimidazole D-ribonucleoside activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Mazeron</w:t>
+                <w:t xml:space="preserve">Direct Vpr-Vpr Interaction in Cells monitored by two Photon Fluorescence Correlation Spectroscopy and Fluorescence Lifetime Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Muriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-5-87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406828v1</w:t>
+                <w:t xml:space="preserve">hal-02122506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Vpr-Vpr Interaction in Cells monitored by two Photon Fluorescence Correlation Spectroscopy and Fluorescence Lifetime Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Cabanne</w:t>
+                <w:t xml:space="preserve">The inhibition of assembly of HIV-1 virus-like particles by 3-O-(3',3'-dimethylsuccinyl) betulinic acid (DSB) is counteracted by Vif and requires its Zinc-binding domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dafonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saw See Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-422X-5-162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-5-87⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02122506v1</w:t>
+                <w:t xml:space="preserve">hal-02122505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inhibition of assembly of HIV-1 virus-like particles by 3-O-(3',3'-dimethylsuccinyl) betulinic acid (DSB) is counteracted by Vif and requires its Zinc-binding domain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+                <w:t xml:space="preserve">Putative functional domains of human cytomegalovirus pUL56 involved in dimerization and benzimidazole D-ribonucleoside activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Champier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Rametti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Mazeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiviral Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (5), pp.643-654</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1743-422X-5-162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02122505v1</w:t>
+                <w:t xml:space="preserve">hal-00406828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the HIV-1 Nucleocapsid Protein Binds and Destabilises the (−)Primer Binding Site During Reverse Transcription</w:t>
               </w:r>
@@ -7203,51 +7203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard P. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 383 (5), pp.1112-1128. </w:t>
@@ -7291,742 +7291,742 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectious Bursal Disease Virus, a Non-enveloped Virus, Possesses a Capsid-associated Peptide That Deforms and Perforates Biological Membranes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localization of HIV-1 Vpr to the nuclear envelope: Impact on Vpr functions and virus replication in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno da Costa</w:t>
+                <w:t xml:space="preserve">Guillaume Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mazzolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M701048200⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (1), pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-4-84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122529v1</w:t>
+                <w:t xml:space="preserve">hal-02122516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of HIV-1 Vpr to the nuclear envelope: Impact on Vpr functions and virus replication in macrophages</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Mazzolini</w:t>
+                <w:t xml:space="preserve">Rational Design, Structure, and Biological Evaluation of Cyclic Peptides Mimicking the Vascular Endothelial Growth Factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bouchet</w:t>
+                <w:t xml:space="preserve">Christine Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4 (1), pp.84. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (21), pp.5135-5146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-4-84⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jm0706970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122516v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Design, Structure, and Biological Evaluation of Cyclic Peptides Mimicking the Vascular Endothelial Growth Factor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">On-resin cyclization of peptide ligands of the Vascular Endothelial Growth Factor Receptor 1 by copper(I)-catalyzed 1,3-dipolar azide–alkyne cycloaddition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Regazzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bouaziz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm0706970⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (20), pp.5590-5594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.07.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122518v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-resin cyclization of peptide ligands of the Vascular Endothelial Growth Factor Receptor 1 by copper(I)-catalyzed 1,3-dipolar azide–alkyne cycloaddition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+                <w:t xml:space="preserve">New functional domains of human cytomegalovirus pUL89 predicted by sequence analysis and three-dimensional modelling of the catalytic site DEXDc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Champier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Stuppfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Mazeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antiviral Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (2), pp.217-232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02122521v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New functional domains of human cytomegalovirus pUL89 predicted by sequence analysis and three-dimensional modelling of the catalytic site DEXDc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Mazeron</w:t>
+                <w:t xml:space="preserve">Infectious Bursal Disease Virus, a Non-enveloped Virus, Possesses a Capsid-associated Peptide That Deforms and Perforates Biological Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Libersou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 282 (28), pp.20774-20784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M701048200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406797v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the zinc finger domain encompassing residues 13–51 of the nucleocapsid protein from simian immunodeficiency virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8093,291 +8093,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C-terminal domain of the HIV-1 regulatory protein Vpr adopts an antiparallel dimeric structure in solution via its leucine-zipper-like domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bourbigot</w:t>
+                <w:t xml:space="preserve">Helical structure determined by NMR of the HIV-1 (345-392)Gag sequence, surrounding p2: Implications for particle assembly and RNA packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Beltz</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Sabine Druillennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard P. Roques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20041759⟩</w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (2), pp.375-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1110/ps.041087605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122537v1</w:t>
+                <w:t xml:space="preserve">hal-02122536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical structure determined by NMR of the HIV-1 (345-392)Gag sequence, surrounding p2: Implications for particle assembly and RNA packaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">The C-terminal domain of the HIV-1 regulatory protein Vpr adopts an antiparallel dimeric structure in solution via its leucine-zipper-like domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Beltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard P. Roques</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 14 (2), pp.375-386. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 387 (2), pp.333-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1110/ps.041087605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20041759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122536v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of and Coupling Constants in 13C-Labeled Nucleic Acids Using Constant-Time HMQC</w:t>
               </w:r>
@@ -8499,302 +8499,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A K cation-induced conformational switch within a loop spanning segment of a DNA quadruplex containing G-G-G-C repeats 1 1Edited by I. Tinoco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution structure of a Na cation stabilized DNA quadruplex containing G·G·G·G and G·C·G·C tetrads formed by G-G-G-C repeats observed in adeno-associated viral DNA 1 1Edited by I. Tinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouaziz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelali Kettani</w:t>
+                <w:t xml:space="preserve">Andrey Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinshaw Patel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 282 (3), pp.637-652. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jmbi.1998.2031⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 282 (3), pp.619-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmbi.1998.2030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122553v1</w:t>
+                <w:t xml:space="preserve">hal-02122556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution structure of a Na cation stabilized DNA quadruplex containing G·G·G·G and G·C·G·C tetrads formed by G-G-G-C repeats observed in adeno-associated viral DNA 1 1Edited by I. Tinoco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A K cation-induced conformational switch within a loop spanning segment of a DNA quadruplex containing G-G-G-C repeats 1 1Edited by I. Tinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinshaw Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 282 (3), pp.619-636. </w:t>
+              <w:t xml:space="preserve">, 1998, 282 (3), pp.637-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jmbi.1998.2030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jmbi.1998.2031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122556v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional solution structure of β cryptogein, a β elicitin secreted by a phytopathogenic fungus phytophthora cryptogea</w:t>
               </w:r>
@@ -9347,51 +9347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05340711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gincel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Larue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04760286v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Larue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Turcaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nonin-Lecomte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433618v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M. Bruch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;vy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Eiler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duclaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.11.2762" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308714v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R. Laplante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanos C.C. Fran&#231;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2024.105297" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387224v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore de Rache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marquevielle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Vialet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Andreola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168359" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bosc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anastasie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryel Soualmia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Youn Kim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-05396-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guyader" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Do" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14030569" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.4174" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-021-10016-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gomes von Borowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Schneider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00471-21" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Rocquigny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Barre-Sinoussi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-020-00518-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046841v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El-Khoury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic C&#233;lerse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henri Jolly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01204" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914317v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112634" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mauro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesbats" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lapaillerie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaignepain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz091" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sami Saribas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Safak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.27715" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Broussy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Di Stasi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyu Zhou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.02.069" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122515v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Dafonseca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Blommaert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw See Hong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122512v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Champier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couvreux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hantz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Rametti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mazeron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/135965350801300504" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesna Kara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570162X17666190821154331" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122495v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Trapes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cotin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147099v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Neyret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cransac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Briant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.02.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122527v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Stuppfler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122324v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ponchon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-017-9776-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang-Qing Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob02852k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divakaran Murugesapillai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. James Maher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Israeloff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Cameron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr04231k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122339v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magid Abou-Gharbia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Childers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Condra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.25977" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01439207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gaucher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reille-Seroussi Reille-Seroussi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagey-Eilstein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167755" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460685v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahit Hamazaspyan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Davis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Axman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25329" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122343v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cottet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b01182" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122370v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuhai Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Oumata" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Soubigou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Evrard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desban" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.05.083" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQD4P7K5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122373v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Sami Saribas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn White" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00146-14" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122372v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elaid" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Libersou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Morellet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.04.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122381v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maudet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Sourisce" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dragin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Lahouassa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077320" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122408v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lyonnais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gorelick" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Heniche-Boukhalfa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Parissi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.09.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147153v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.01.013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122382v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Hai Nguyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Pang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072112" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101112v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Gorelick" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122413v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Errazuriz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027234" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122414v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Berger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fargier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cordeil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002221" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061760v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gautier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miteva" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Goncalves" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Huguenot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2011.10.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122416v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Alves" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Marquant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Salgado" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.076083" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00533195v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22669" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BGB0FH4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122420v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vogel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Feller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm901106t" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639520v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar F Salgado" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D Alves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott E Feller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801794v" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122492v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Herscovici" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.08.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579023v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122503v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639530v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122499v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kah Wai Lim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amrane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Xu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuguang Mu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja807503g" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122491v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanying Hu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Phan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tu&#226;n Phan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja905611c" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122497v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Roques" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00406828v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122506v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Didier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clamme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muriaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cabanne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-5-87" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122505v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dafonseca" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-5-162" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122509v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourbigot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ramalanjaona" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.08.046" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7PND907-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122529v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M701048200" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122516v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Rouzic" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie David" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazzolini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-84" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122518v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lenoir" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0706970" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JTSW2Q5M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122521v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.07.087" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DZ3MN3C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00406797v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122534v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pierre Roques" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051203" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122537v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Beltz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20041759" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122536v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Druillennec" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.041087605" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122551v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Skripkin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Kettani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Hu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.1999.1785" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4S3C80S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122553v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouaziz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinshaw Patel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1998.2031" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A402ADCDC7D0F4CFD9638ACAA4CA79F421D2F71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122556v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gorin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhao" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Jones" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1998.2030" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18564EBBEDB7178D53920F117BD62FC3B8F86082/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122558v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fefeu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5560061101" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275486v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore De Rache" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Andr&#233;ola" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383344v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05340711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gincel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Larue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04760286v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Larue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Turcaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nonin-Lecomte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433618v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M. Bruch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;vy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Eiler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duclaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.11.2762" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308714v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R. Laplante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanos C.C. Fran&#231;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2024.105297" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387224v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore de Rache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marquevielle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Vialet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Andreola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168359" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bosc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anastasie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryel Soualmia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Youn Kim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-05396-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guyader" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Do" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14030569" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.4174" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-021-10016-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gomes von Borowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Schneider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00471-21" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El-Khoury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic C&#233;lerse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henri Jolly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01204" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112634" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Rocquigny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Barre-Sinoussi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-020-00518-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Broussy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Di Stasi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyu Zhou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.02.069" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sami Saribas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Safak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.27715" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122515v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Dafonseca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Blommaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw See Hong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Champier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couvreux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hantz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Rametti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mazeron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/135965350801300504" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesna Kara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570162X17666190821154331" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122495v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Trapes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cotin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Neyret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cransac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Briant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.02.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Stuppfler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122315v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mauro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesbats" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lapaillerie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaignepain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz091" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122324v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ponchon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-017-9776-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang-Qing Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob02852k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122339v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magid Abou-Gharbia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Childers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Condra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.25977" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122333v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divakaran Murugesapillai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. James Maher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Israeloff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Cameron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr04231k" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01439207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gaucher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reille-Seroussi Reille-Seroussi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagey-Eilstein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167755" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460685v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahit Hamazaspyan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Davis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Axman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25329" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122343v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cottet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b01182" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122370v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuhai Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Oumata" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Soubigou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Evrard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desban" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.05.083" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQD4P7K5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122372v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elaid" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Libersou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Morellet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.04.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122373v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Sami Saribas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn White" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00146-14" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122408v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lyonnais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gorelick" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Heniche-Boukhalfa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Parissi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.09.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147153v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.01.013" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122382v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Hai Nguyen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Pang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072112" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Gorelick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122381v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maudet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Sourisce" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dragin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Lahouassa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077320" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061760v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gautier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miteva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Goncalves" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Huguenot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2011.10.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122414v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Berger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fargier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cordeil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002221" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Errazuriz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027234" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122416v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Alves" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Marquant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Salgado" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.076083" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00533195v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22669" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BGB0FH4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122503v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vogel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Feller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801794v" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579023v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Herscovici" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.08.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122420v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm901106t" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639520v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar F Salgado" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D Alves" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott E Feller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122492v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639530v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122499v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kah Wai Lim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amrane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Xu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuguang Mu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja807503g" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122497v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Roques" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122491v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanying Hu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Phan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tu&#226;n Phan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja905611c" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122506v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Didier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clamme" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muriaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cabanne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-5-87" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122505v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dafonseca" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-5-162" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00406828v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122509v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourbigot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ramalanjaona" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.08.046" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7PND907-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122516v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Rouzic" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie David" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazzolini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-84" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122518v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lenoir" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0706970" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JTSW2Q5M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122521v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.07.087" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DZ3MN3C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00406797v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122529v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M701048200" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122534v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pierre Roques" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051203" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122536v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Druillennec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.041087605" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122537v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Beltz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20041759" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122551v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Skripkin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Kettani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Hu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.1999.1785" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4S3C80S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122556v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gorin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Jones" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1998.2030" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18564EBBEDB7178D53920F117BD62FC3B8F86082/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122553v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouaziz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinshaw Patel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1998.2031" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A402ADCDC7D0F4CFD9638ACAA4CA79F421D2F71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122558v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fefeu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5560061101" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275486v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore De Rache" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Andr&#233;ola" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383344v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>