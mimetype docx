--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -510,1601 +510,1601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, NMR, FT-IR, FT-Raman spectra and thermal studies of Choline bis(trifluoromethylsulfonyl)imide ionic liquid combined with DFT calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, vibrational, thermal, topological, electronic, electrochemical stability and DFT studies of new DABCO based ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Paolone</w:t>
+                <w:t xml:space="preserve">Khatereh Ghauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Rizehbandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bekhaled Fetouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1308, pp.138017. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2024.138017⟩</w:t>
+              <w:t xml:space="preserve">, In press, pp.140193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2024.140193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732705v1</w:t>
+                <w:t xml:space="preserve">hal-04732347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, vibrational and thermal studies of new 3,3′-dibutyl-1,1′-(1,4-phenylenedimethylene)-bis (1H-imidazolium) ionic liquids: An experimental and quantum computational investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostefa Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khatereh Ghauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1300, pp.137325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molstruc.2023.137325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, vibrational, thermal, topological, electronic, electrochemical stability and DFT studies of new DABCO based ionic liquids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, NMR, FT-IR, FT-Raman spectra and thermal studies of Choline bis(trifluoromethylsulfonyl)imide ionic liquid combined with DFT calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Rizehbandi</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Antonia Brandán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bekhaled Fetouhi</w:t>
+                <w:t xml:space="preserve">María Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Khadidja Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.140193. </w:t>
+              <w:t xml:space="preserve">, 2024, 1308, pp.138017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2024.140193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2024.138017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732347v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dicationic ionic Liquid: Trimethylene bis-methylimidazolium bromide ([M(CH2)3IM2+][2Br-]) on the structural, optical and morphological properties of ZnO nanoparticles</w:t>
+                <w:t xml:space="preserve">Effect of Alginate Proportion in Glycerol-Reinforced Alginate–Starch Biofilms on Hydrogen Bonds by Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taqiyeddine Moumene</w:t>
+                <w:t xml:space="preserve">Rana Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Kadari</w:t>
+                <w:t xml:space="preserve">Serge Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Habib Belarbi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.122007⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (15), pp.8846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13158846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104052v1</w:t>
+                <w:t xml:space="preserve">hal-04174863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of isopropyl side chain branching and different anions on electronic structure, vibrational spectra, and hydrogen bonding of isopropyl-imidazolium-based ionic liquids: Experimental and theoretical investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boumediene Haddad</w:t>
+                <w:t xml:space="preserve">Effect of dicationic ionic Liquid: Trimethylene bis-methylimidazolium bromide ([M(CH2)3IM2+][2Br-]) on the structural, optical and morphological properties of ZnO nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taqiyeddine Moumene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kadari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepak Pandey</w:t>
+                <w:t xml:space="preserve">El-Habib Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dheeraj Singh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Paolone</w:t>
+                <w:t xml:space="preserve">Noureddine Boudali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokhtar Drai</w:t>
+                <w:t xml:space="preserve">Mohamed Said Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 291, pp.122325. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 382, pp.122007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2023.122325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.122007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947313v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, NMR, IR, Raman spectra and DFT calculations of 1‐octyl‐1,4‐diazabicyclo [2.2.2] octan‐1‐ium bis(trifluoromethylsulfonyl)imide</w:t>
+                <w:t xml:space="preserve">Effect of isopropyl side chain branching and different anions on electronic structure, vibrational spectra, and hydrogen bonding of isopropyl-imidazolium-based ionic liquids: Experimental and theoretical investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dheeraj Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mostefa Boumediene</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2023.135792⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 291, pp.122325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2023.122325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265847v1</w:t>
+                <w:t xml:space="preserve">hal-03947313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Alginate Proportion in Glycerol-Reinforced Alginate–Starch Biofilms on Hydrogen Bonds by Raman Spectroscopy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis, NMR, IR, Raman spectra and DFT calculations of 1‐octyl‐1,4‐diazabicyclo [2.2.2] octan‐1‐ium bis(trifluoromethylsulfonyl)imide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Antonia Brandán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bekhaled Fetouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paolone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostefa Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (15), pp.8846. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1288, pp.135792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app13158846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2023.135792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174863v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Vibrational Investigations of Mixtures of Cocoa Butter (CB), Cocoa Butter Equivalent (CBE) and Anhydrous Milk Fat (AMF) to Understand Fat Bloom Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, NMR, vibrational spectroscopy, thermal and DFT studies of new DABCO hexafluorophosphate based ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha El Hadri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Baeten</w:t>
+                <w:t xml:space="preserve">Silvia Brandán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bekhaled Fetouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostefa Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12136594⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1258, pp.132682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2022.132682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322772v1</w:t>
+                <w:t xml:space="preserve">hal-03620215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, NMR, vibrational spectroscopy, thermal and DFT studies of new DABCO hexafluorophosphate based ionic liquid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boumediene Haddad</w:t>
+                <w:t xml:space="preserve">Structural and Vibrational Investigations of Mixtures of Cocoa Butter (CB), Cocoa Butter Equivalent (CBE) and Anhydrous Milk Fat (AMF) to Understand Fat Bloom Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Lecuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Bougrioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Brandán</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Paolone</w:t>
+                <w:t xml:space="preserve">Vincent Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1258, pp.132682. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (13), pp.6594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2022.132682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app12136594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620215v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vibrational Behavior of the Mixture Quercetin/Gelucire 50/13 at Room and Body Temperature</w:t>
+                <w:t xml:space="preserve">Experimental and DFT studies on structure, spectroscopic and thermal properties of N-Methyl-N,N,N-trioctylammonium chloride ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Hadri</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammed Amin Assenine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paolone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Antonia Brandán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17265/2161-6221/2021.7-9.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1230, pp.12925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.129625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429044v1</w:t>
+                <w:t xml:space="preserve">hal-03047916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and DFT studies on structure, spectroscopic and thermal properties of N-Methyl-N,N,N-trioctylammonium chloride ionic liquid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Villemin</w:t>
+                <w:t xml:space="preserve">Comparative structural and vibrational investigations between cocoa butter (CB) and cocoa butter equivalent (CBE) by ESI/MALDI-HRMS, XRD, DSC, MIR and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bougrioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.129625⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 363, pp.130319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047916v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative structural and vibrational investigations between cocoa butter (CB) and cocoa butter equivalent (CBE) by ESI/MALDI-HRMS, XRD, DSC, MIR and Raman spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">The vibrational Behavior of the Mixture Quercetin/Gelucire 50/13 at Room and Body Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bresson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 363, pp.130319. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.97-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17265/2161-6221/2021.7-9.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270225v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, vibrational and thermal properties of new functionalized 1- (2-hydroxyethyl) -3-methylimidazolium dihydrogenophosphate ionic liquid</w:t>
               </w:r>
@@ -2224,90 +2224,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, molecular structure, and properties of DABCO bromide based ionic liquid combining spectroscopic studies with DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bekhaled Fetouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Antonia Brandán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2358,77 +2358,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, thermal properties, vibrational spectra and computational studies of Trioctylmethylammonium bis(trifluoromethylsulfonyl)imide ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amin Assenine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Antonia Brandán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2486,459 +2486,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, conformational studies, vibrational spectra and thermal properties, of new substituted dicationic based on biphenylenedimethylene linked bis-1-methylimidazolium ionic liquids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Bidentate cation-anion coordination in the ionic liquid 1-ethyl-3-methylimidazolium hexafluorophosphate supported by vibrational spectra and NBO, AIM and SQMFF calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haddad Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Antonia Brandán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assenine Mohammed Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paolone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Amin Assenine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1220, pp.128731. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.128731⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 1212, pp.128104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.128104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900552v1</w:t>
+                <w:t xml:space="preserve">hal-02524220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidentate cation-anion coordination in the ionic liquid 1-ethyl-3-methylimidazolium hexafluorophosphate supported by vibrational spectra and NBO, AIM and SQMFF calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haddad Boumediene</w:t>
+                <w:t xml:space="preserve">Synthesis, NMR, Raman, thermal and nonlinear optical properties of dicationic ionic liquids from experimental and theoretical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djebar Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Antonia Brandán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Kumar Panja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paolone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1212, pp.128104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.128104⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 1220, pp.128713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.128713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524220v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, NMR, Raman, thermal and nonlinear optical properties of dicationic ionic liquids from experimental and theoretical studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djebar Hadji</w:t>
+                <w:t xml:space="preserve">Synthesis, conformational studies, vibrational spectra and thermal properties, of new substituted dicationic based on biphenylenedimethylene linked bis-1-methylimidazolium ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostefa Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paolone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amin Assenine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1220, pp.128713. </w:t>
+              <w:t xml:space="preserve">, 2020, 1220, pp.128731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.128713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.128731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880248v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster Formation through Hydrogen Bond Bridges across Chloride Anions in a Hydroxyl‐Functionalized Ionic Liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumit Kumar Panja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3028,90 +3028,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, thermal stability, vibrational spectra and conformational studies of novel dicationic meta-xylyl linked bis-1-methylimidazolium ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostefa Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3175,77 +3175,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Para-xylyl linked bis-imidazolium ionic liquids: A study of the conformers of the cation and of the anion-cation hydrogen bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostefa Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3430,51 +3430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XRD and ATR/FTIR investigations of various montmorillonite clays modified by monocationic and dicationic imidazolium ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3482,51 +3482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. B. Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nguyen van Nhien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1173, pp.653-664. </w:t>
@@ -3615,51 +3615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houari Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Habib Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3723,90 +3723,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">para ‑Xylyl bis‑1‑methylimidazolium bis(trifluoromethanesulfonyl)imide: Synthesis, crystal structure, thermal stability, vibrational studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 260, pp.391 - 402. </w:t>
@@ -3857,64 +3857,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependent Raman and X-ray diffraction studies of anhydrous milk fat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bougrioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4003,90 +4003,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, conductivity, and vibrational spectroscopy of tetraphenylphosphonium bis(trifluoromethanesulfonyl)imide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moumene Taqiyeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Habib Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1146, pp.203 - 212. </w:t>
@@ -4163,51 +4163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drai Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimanne Goussem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Habib Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4258,90 +4258,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study between 1-Propyl-3-methylimidazolium bromide and trimethylene bis-methylimidazolium bromide ionic liquids by FTIR/ATR and FT-RAMAN spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kadari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Habib Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taqiyeddine Moumene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4520,584 +4520,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyotropic behavior of Gelucire 50/13 by XRD, Raman and IR spectroscopies according to hydration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation and thermal properties of organically modified bentonite with ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Achahbar</w:t>
+                <w:t xml:space="preserve">B. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. El Khamkhami</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Faivre</w:t>
+                <w:t xml:space="preserve">D. Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dahamni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-H. Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moumene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ChemXPress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.295-302</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695691v1</w:t>
+                <w:t xml:space="preserve">hal-01847975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational Spectroscopic Study of Imidazolium Dicationic Ionic Liquids: Effect of Cation Alkyl Chain Length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moumene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 83 (2), pp.165 - 171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10812-016-0264-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of 1-(hydroxyethyl)-3-methylimidazolium sulfate and chloride ionic liquids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">El Habib Belarbi</w:t>
+                <w:t xml:space="preserve">Lyotropic behavior of Gelucire 50/13 by XRD, Raman and IR spectroscopies according to hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Achahbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. El Khamkhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2016.02.017⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 200, pp.11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2016.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613851v1</w:t>
+                <w:t xml:space="preserve">hal-03695691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and thermal properties of organically modified bentonite with ionic liquids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Moumene</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of 1-(hydroxyethyl)-3-methylimidazolium sulfate and chloride ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Ilikti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Debdab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taqiyeddine Moumene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Habib Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemXPress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1113, pp.182-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2016.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847975v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of imidazolium dicationic ionic liquids by Raman and FTIR spectroscopies: The effect of the nature of the anion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taqiyeddine Moumene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Habib Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5200,51 +5200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational spectroscopic study of ionic liquids: Comparison between monocationic and dicationic imidazolium ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taqiyeddine Moumene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Habib Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5347,51 +5347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5519,51 +5519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 503 (2), pp.445-448. </w:t>
@@ -5796,278 +5796,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Inorganic Chemical Composition of PM2.5 Aerosols in Tiaret-city, Algeria</w:t>
+                <w:t xml:space="preserve">Assessment of Inorganic Chemical Composition of PM2.5 Aerosols in Tiaret-City, Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Khadidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maatoug Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belarbi Hbib</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Belarbi El Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Henfling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Ressources Conservation and Advances for Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Challenges and Advances in Chemical Science Vol. 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BP International, pp.75-88, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524970v1</w:t>
+                <w:t xml:space="preserve">hal-05205982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Inorganic Chemical Composition of PM2.5 Aerosols in Tiaret-City, Algeria</w:t>
+                <w:t xml:space="preserve">Assessment of Inorganic Chemical Composition of PM2.5 Aerosols in Tiaret-city, Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Khadidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maatoug Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belarbi Hbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Henfling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenges and Advances in Chemical Science Vol. 7</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Ressources Conservation and Advances for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-822976-7.00005-⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05205982v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6085,51 +6085,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de marqueurs physico-chimiques et biochimiques de molécules biologiques intervenant dans l’athérosclérose à partir d’études en spectroscopie Raman et en protéomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Picardie Jules Verne, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6237,51 +6237,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1CCF136"/>
+    <w:nsid w:val="455A5B59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6468,51 +6468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-bresson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0932-0468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183412389" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-5052-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185357v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A.A. Ahmed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moumene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Belarbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baeten" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2025.112844" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421832v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khadidja Touil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Haddad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Antonia Brand&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Iramain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2025.101786" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732705v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Castillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paolone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.138017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Boumediene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Khalili" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatereh Ghauri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2023.137325" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04732347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rizehbandi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekhaled Fetouhi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.140193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04104052v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taqiyeddine Moumene" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kadari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Habib Belarbi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boudali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Benyahia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03947313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Pandey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Singh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Drai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.122325" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04265847v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2023.135792" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174863v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bresson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13158846" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04322772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Hadri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Lecuelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bougrioua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baeten" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12136594" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Brand&#225;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.132682" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hadri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khelifa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faivre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abbas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6221/2021.7-9.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03047916v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amin Assenine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.129625" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecuelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bougrioua" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130319" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195012v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Zaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Debdab" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Habib Belarbi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chaker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130264" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03205196v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03141770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimanne Goussem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130085" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02900552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128731" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02524220v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad Boumediene" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assenine Mohammed Amin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128104" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02880248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djebar Hadji" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Kumar Panja" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128713" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04933367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kiefer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201801206" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.03.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371861v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.07.096" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03834027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ilikti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.08.032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611608v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Abassi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen van Nhien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.07.039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S31519MG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829556v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Brahim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8071043" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829548v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.03.113" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03612249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W81NMPH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829534v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumene Taqiyeddine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.05.138" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829518v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drai Mokhtar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.01.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695649v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.04.076" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829528v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostefai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paolone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Haddad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Belarbi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12039-017-1282-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695691v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achahbar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Khamkhami" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2016.05.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829921v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belarbi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haddad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10812-016-0264-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03613851v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2016.02.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villemin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dahamni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-H. Belarbi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829467v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissam Abbas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.11.061" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829456v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.02.034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04630631v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzidi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benramdane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2011.07.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01K9QN0X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04630677v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khadraoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.05.030" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M03QBLF5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600071v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrokh Ebrahimi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Rubio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524970v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Khadidja" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maatoug Mohamed" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belarbi Hbib" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Henfling" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822976-7.00005-" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205982v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belarbi El Habib" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04329545v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-bresson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0932-0468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183412389" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-5052-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185357v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A.A. Ahmed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moumene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Belarbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baeten" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2025.112844" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421832v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khadidja Touil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Haddad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Antonia Brand&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Iramain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2025.101786" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04732347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Khalili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatereh Ghauri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rizehbandi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekhaled Fetouhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.140193" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Boumediene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paolone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2023.137325" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732705v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Castillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.138017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bresson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13158846" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04104052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taqiyeddine Moumene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kadari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Habib Belarbi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boudali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Benyahia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03947313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Pandey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Drai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.122325" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04265847v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2023.135792" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620215v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Brand&#225;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.132682" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04322772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Hadri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Lecuelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bougrioua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baeten" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12136594" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03047916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amin Assenine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.129625" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270225v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecuelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bougrioua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hadri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130319" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khelifa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faivre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abbas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6221/2021.7-9.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195012v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Zaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Debdab" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Habib Belarbi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chaker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130264" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03205196v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03141770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimanne Goussem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130085" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02524220v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad Boumediene" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assenine Mohammed Amin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02880248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djebar Hadji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Kumar Panja" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128713" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02900552v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128731" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04933367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kiefer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201801206" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.03.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371861v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.07.096" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03834027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ilikti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.08.032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611608v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Abassi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen van Nhien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.07.039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S31519MG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829556v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Brahim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8071043" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829548v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.03.113" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03612249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W81NMPH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829534v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumene Taqiyeddine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.05.138" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829518v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drai Mokhtar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.01.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695649v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.04.076" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829528v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostefai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paolone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Haddad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Belarbi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12039-017-1282-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haddad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villemin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dahamni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-H. Belarbi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belarbi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10812-016-0264-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695691v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achahbar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Khamkhami" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2016.05.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03613851v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2016.02.017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829467v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissam Abbas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.11.061" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829456v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.02.034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04630631v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzidi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benramdane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2011.07.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01K9QN0X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04630677v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khadraoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.05.030" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M03QBLF5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600071v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrokh Ebrahimi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Rubio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205982v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Khadidja" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maatoug Mohamed" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belarbi El Habib" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Henfling" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524970v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belarbi Hbib" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822976-7.00005-" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04329545v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>