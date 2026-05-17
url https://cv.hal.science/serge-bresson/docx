--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -242,1769 +242,1769 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HTS/FTIR investigations in the spectral range 4000–600 cm−1 and BET method of specific surface area of various montmorillonite clays modified by monocationic and dicationic imidazolium ionic liquids</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of trifluoromethylsulfonate choline ionic liquid using NMR, FT-IR, and FT-Raman spectra with DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ahmed</w:t>
+                <w:t xml:space="preserve">Aya Khadidja Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.A.A. Ahmed</w:t>
+                <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Moumene</w:t>
+                <w:t xml:space="preserve">Silvia Antonia Brandán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Belarbi</w:t>
+                <w:t xml:space="preserve">Maximiliano Iramain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Baeten</w:t>
+                <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 598, pp.112844. </w:t>
+              <w:t xml:space="preserve">Journal of the Indian Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102 (7), pp.101786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2025.112844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jics.2025.101786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185357v1</w:t>
+                <w:t xml:space="preserve">hal-05421832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of trifluoromethylsulfonate choline ionic liquid using NMR, FT-IR, and FT-Raman spectra with DFT calculations</w:t>
+                <w:t xml:space="preserve">HTS/FTIR investigations in the spectral range 4000–600 cm−1 and BET method of specific surface area of various montmorillonite clays modified by monocationic and dicationic imidazolium ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya Khadidja Touil</w:t>
+                <w:t xml:space="preserve">A. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boumediene Haddad</w:t>
+                <w:t xml:space="preserve">W.A.A. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Antonia Brandán</w:t>
+                <w:t xml:space="preserve">T. Moumene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximiliano Iramain</w:t>
+                <w:t xml:space="preserve">El Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Villemin</w:t>
+                <w:t xml:space="preserve">V. Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Indian Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 102 (7), pp.101786. </w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 598, pp.112844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jics.2025.101786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2025.112844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421832v1</w:t>
+                <w:t xml:space="preserve">hal-05185357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, vibrational, thermal, topological, electronic, electrochemical stability and DFT studies of new DABCO based ionic liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, vibrational and thermal studies of new 3,3′-dibutyl-1,1′-(1,4-phenylenedimethylene)-bis (1H-imidazolium) ionic liquids: An experimental and quantum computational investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mostefa Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Behzad Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khatereh Ghauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bekhaled Fetouhi</w:t>
+                <w:t xml:space="preserve">Annalisa Paolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.140193. </w:t>
+              <w:t xml:space="preserve">, 2024, 1300, pp.137325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2024.140193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2023.137325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732347v1</w:t>
+                <w:t xml:space="preserve">hal-04416083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, vibrational and thermal studies of new 3,3′-dibutyl-1,1′-(1,4-phenylenedimethylene)-bis (1H-imidazolium) ionic liquids: An experimental and quantum computational investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Synthesis, NMR, FT-IR, FT-Raman spectra and thermal studies of Choline bis(trifluoromethylsulfonyl)imide ionic liquid combined with DFT calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Antonia Brandán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostefa Boumediene</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">María Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Khadidja Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1300, pp.137325. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2023.137325⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 1308, pp.138017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2024.138017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416083v1</w:t>
+                <w:t xml:space="preserve">hal-04732705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, NMR, FT-IR, FT-Raman spectra and thermal studies of Choline bis(trifluoromethylsulfonyl)imide ionic liquid combined with DFT calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Synthesis, vibrational, thermal, topological, electronic, electrochemical stability and DFT studies of new DABCO based ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Antonia Brandán</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khatereh Ghauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Rizehbandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Castillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Paolone</w:t>
+                <w:t xml:space="preserve">Bekhaled Fetouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1308, pp.138017. </w:t>
+              <w:t xml:space="preserve">, In press, pp.140193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2024.138017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2024.140193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732705v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Alginate Proportion in Glycerol-Reinforced Alginate–Starch Biofilms on Hydrogen Bonds by Raman Spectroscopy</w:t>
+                <w:t xml:space="preserve">Effect of dicationic ionic Liquid: Trimethylene bis-methylimidazolium bromide ([M(CH2)3IM2+][2Br-]) on the structural, optical and morphological properties of ZnO nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Kadri</w:t>
+                <w:t xml:space="preserve">Taqiyeddine Moumene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Bresson</w:t>
+                <w:t xml:space="preserve">Mohamed Kadari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Aussenac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">El-Habib Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Boudali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Said Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13158846⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 382, pp.122007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.122007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174863v1</w:t>
+                <w:t xml:space="preserve">hal-04104052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dicationic ionic Liquid: Trimethylene bis-methylimidazolium bromide ([M(CH2)3IM2+][2Br-]) on the structural, optical and morphological properties of ZnO nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kadari</w:t>
+                <w:t xml:space="preserve">Effect of isopropyl side chain branching and different anions on electronic structure, vibrational spectra, and hydrogen bonding of isopropyl-imidazolium-based ionic liquids: Experimental and theoretical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Habib Belarbi</w:t>
+                <w:t xml:space="preserve">Deepak Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Boudali</w:t>
+                <w:t xml:space="preserve">Dheeraj Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Said Benyahia</w:t>
+                <w:t xml:space="preserve">Mokhtar Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 382, pp.122007. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 291, pp.122325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.122007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2023.122325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104052v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of isopropyl side chain branching and different anions on electronic structure, vibrational spectra, and hydrogen bonding of isopropyl-imidazolium-based ionic liquids: Experimental and theoretical investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Synthesis, NMR, IR, Raman spectra and DFT calculations of 1‐octyl‐1,4‐diazabicyclo [2.2.2] octan‐1‐ium bis(trifluoromethylsulfonyl)imide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Antonia Brandán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bekhaled Fetouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mokhtar Drai</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostefa Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2023.122325⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1288, pp.135792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2023.135792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947313v1</w:t>
+                <w:t xml:space="preserve">hal-04265847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, NMR, IR, Raman spectra and DFT calculations of 1‐octyl‐1,4‐diazabicyclo [2.2.2] octan‐1‐ium bis(trifluoromethylsulfonyl)imide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Alginate Proportion in Glycerol-Reinforced Alginate–Starch Biofilms on Hydrogen Bonds by Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1288, pp.135792. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (15), pp.8846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2023.135792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app13158846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265847v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, NMR, vibrational spectroscopy, thermal and DFT studies of new DABCO hexafluorophosphate based ionic liquid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and Vibrational Investigations of Mixtures of Cocoa Butter (CB), Cocoa Butter Equivalent (CBE) and Anhydrous Milk Fat (AMF) to Understand Fat Bloom Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Brandán</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Paolone</w:t>
+                <w:t xml:space="preserve">Mustapha El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Lecuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Bougrioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2022.132682⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (13), pp.6594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12136594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620215v1</w:t>
+                <w:t xml:space="preserve">hal-04322772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Vibrational Investigations of Mixtures of Cocoa Butter (CB), Cocoa Butter Equivalent (CBE) and Anhydrous Milk Fat (AMF) to Understand Fat Bloom Process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Bougrioua</w:t>
+                <w:t xml:space="preserve">Synthesis, NMR, vibrational spectroscopy, thermal and DFT studies of new DABCO hexafluorophosphate based ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Baeten</w:t>
+                <w:t xml:space="preserve">Silvia Brandán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bekhaled Fetouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostefa Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (13), pp.6594. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1258, pp.132682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app12136594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2022.132682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322772v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and DFT studies on structure, spectroscopic and thermal properties of N-Methyl-N,N,N-trioctylammonium chloride ionic liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative structural and vibrational investigations between cocoa butter (CB) and cocoa butter equivalent (CBE) by ESI/MALDI-HRMS, XRD, DSC, MIR and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Amin Assenine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Silvia Antonia Brandán</w:t>
+                <w:t xml:space="preserve">A. Lecuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bougrioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Villemin</w:t>
+                <w:t xml:space="preserve">V. Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.129625⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 363, pp.130319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047916v1</w:t>
+                <w:t xml:space="preserve">hal-03270225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative structural and vibrational investigations between cocoa butter (CB) and cocoa butter equivalent (CBE) by ESI/MALDI-HRMS, XRD, DSC, MIR and Raman spectroscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and DFT studies on structure, spectroscopic and thermal properties of N-Methyl-N,N,N-trioctylammonium chloride ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Hadri</w:t>
+                <w:t xml:space="preserve">Mohammed Amin Assenine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paolone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Antonia Brandán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Baeten</w:t>
+                <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 363, pp.130319. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1230, pp.12925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.129625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270225v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vibrational Behavior of the Mixture Quercetin/Gelucire 50/13 at Room and Body Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2012,51 +2012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.97-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2116,51 +2116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Debdab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Habib Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2224,103 +2224,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, molecular structure, and properties of DABCO bromide based ionic liquid combining spectroscopic studies with DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bekhaled Fetouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Antonia Brandán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bekhaled Fetouhi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1233, pp.130102. </w:t>
@@ -2358,90 +2358,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, thermal properties, vibrational spectra and computational studies of Trioctylmethylammonium bis(trifluoromethylsulfonyl)imide ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amin Assenine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Antonia Brandán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimanne Goussem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2486,377 +2486,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidentate cation-anion coordination in the ionic liquid 1-ethyl-3-methylimidazolium hexafluorophosphate supported by vibrational spectra and NBO, AIM and SQMFF calculations</w:t>
+                <w:t xml:space="preserve">Synthesis, NMR, Raman, thermal and nonlinear optical properties of dicationic ionic liquids from experimental and theoretical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haddad Boumediene</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Djebar Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Antonia Brandán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assenine Mohammed Amin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sumit Kumar Panja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paolone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1212, pp.128104. </w:t>
+              <w:t xml:space="preserve">, 2020, 1220, pp.128713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.128104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.128713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524220v1</w:t>
+                <w:t xml:space="preserve">hal-02880248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, NMR, Raman, thermal and nonlinear optical properties of dicationic ionic liquids from experimental and theoretical studies</w:t>
+                <w:t xml:space="preserve">Bidentate cation-anion coordination in the ionic liquid 1-ethyl-3-methylimidazolium hexafluorophosphate supported by vibrational spectra and NBO, AIM and SQMFF calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djebar Hadji</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Haddad Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Antonia Brandán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumit Kumar Panja</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Assenine Mohammed Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paolone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1220, pp.128713. </w:t>
+              <w:t xml:space="preserve">, 2020, 1212, pp.128104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.128713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.128104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880248v1</w:t>
+                <w:t xml:space="preserve">hal-02524220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, conformational studies, vibrational spectra and thermal properties, of new substituted dicationic based on biphenylenedimethylene linked bis-1-methylimidazolium ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostefa Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amin Assenine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1220, pp.128731. </w:t>
@@ -2894,64 +2894,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster Formation through Hydrogen Bond Bridges across Chloride Anions in a Hydroxyl‐Functionalized Ionic Liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumit Kumar Panja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Debdab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3028,103 +3028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, thermal stability, vibrational spectra and conformational studies of novel dicationic meta-xylyl linked bis-1-methylimidazolium ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostefa Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1186, pp.68-79. </w:t>
@@ -3162,103 +3162,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Para-xylyl linked bis-imidazolium ionic liquids: A study of the conformers of the cation and of the anion-cation hydrogen bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostefa Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1175, pp.175-184. </w:t>
@@ -3348,51 +3348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Habib Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Ilikti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 108, pp.138-149. </w:t>
@@ -3482,51 +3482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. B. Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nguyen van Nhien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1173, pp.653-664. </w:t>
@@ -3570,338 +3570,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of C(2) Methylation on Thermal Behavior and Interionic Interactions in Imidazolium-Based Ionic Liquids with Highly Symmetric Anions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">para ‑Xylyl bis‑1‑methylimidazolium bis(trifluoromethanesulfonyl)imide: Synthesis, crystal structure, thermal stability, vibrational studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes Kiefer</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paolone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houari Brahim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Villemin</w:t>
+                <w:t xml:space="preserve">Jean-François Lohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (7), pp.1043. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 260, pp.391 - 402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app8071043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.03.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829556v1</w:t>
+                <w:t xml:space="preserve">hal-01829548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">para ‑Xylyl bis‑1‑methylimidazolium bis(trifluoromethanesulfonyl)imide: Synthesis, crystal structure, thermal stability, vibrational studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effects of C(2) Methylation on Thermal Behavior and Interionic Interactions in Imidazolium-Based Ionic Liquids with Highly Symmetric Anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houari Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Habib Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mokhtar Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 260, pp.391 - 402. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (7), pp.1043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.03.113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app8071043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829548v1</w:t>
+                <w:t xml:space="preserve">hal-01829556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependent Raman and X-ray diffraction studies of anhydrous milk fat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bougrioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3990,103 +3990,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, conductivity, and vibrational spectroscopy of tetraphenylphosphonium bis(trifluoromethanesulfonyl)imide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moumene Taqiyeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Habib Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1146, pp.203 - 212. </w:t>
@@ -4124,103 +4124,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of methyl and propyl groups on the vibrational spectra of two imidazolium ionic liquids and their non-ionic precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drai Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimanne Goussem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Habib Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1134, pp.582 - 590. </w:t>
@@ -4258,103 +4258,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study between 1-Propyl-3-methylimidazolium bromide and trimethylene bis-methylimidazolium bromide ionic liquids by FTIR/ATR and FT-RAMAN spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kadari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Habib Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taqiyeddine Moumene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1143, pp.91-99. </w:t>
@@ -4520,221 +4520,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and thermal properties of organically modified bentonite with ionic liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lyotropic behavior of Gelucire 50/13 by XRD, Raman and IR spectroscopies according to hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Haddad</w:t>
+                <w:t xml:space="preserve">A. Achahbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Villemin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Moumene</w:t>
+                <w:t xml:space="preserve">J. El Khamkhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemXPress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 200, pp.11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2016.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847975v1</w:t>
+                <w:t xml:space="preserve">hal-03695691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational Spectroscopic Study of Imidazolium Dicationic Ionic Liquids: Effect of Cation Alkyl Chain Length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moumene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Belarbi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4749,394 +4758,385 @@
               <w:t xml:space="preserve">Journal of Applied Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 83 (2), pp.165 - 171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10812-016-0264-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyotropic behavior of Gelucire 50/13 by XRD, Raman and IR spectroscopies according to hydration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Faivre</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of 1-(hydroxyethyl)-3-methylimidazolium sulfate and chloride ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Ilikti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Debdab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taqiyeddine Moumene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Habib Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2016.05.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1113, pp.182-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2016.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695691v1</w:t>
+                <w:t xml:space="preserve">hal-03613851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of 1-(hydroxyethyl)-3-methylimidazolium sulfate and chloride ionic liquids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">El Habib Belarbi</w:t>
+                <w:t xml:space="preserve">Preparation and thermal properties of organically modified bentonite with ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dahamni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-H. Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moumene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ChemXPress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.295-302</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613851v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of imidazolium dicationic ionic liquids by Raman and FTIR spectroscopies: The effect of the nature of the anion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taqiyeddine Moumene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Habib Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouissam Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5187,90 +5187,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational spectroscopic study of ionic liquids: Comparison between monocationic and dicationic imidazolium ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taqiyeddine Moumene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Habib Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouissam Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5347,51 +5347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5519,51 +5519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 503 (2), pp.445-448. </w:t>
@@ -5841,51 +5841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maatoug Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belarbi El Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Henfling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5962,51 +5962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maatoug Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belarbi Hbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Henfling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6085,51 +6085,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de marqueurs physico-chimiques et biochimiques de molécules biologiques intervenant dans l’athérosclérose à partir d’études en spectroscopie Raman et en protéomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Picardie Jules Verne, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6237,51 +6237,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="455A5B59"/>
+    <w:nsid w:val="E7C34059"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6468,51 +6468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-bresson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0932-0468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183412389" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-5052-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185357v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A.A. Ahmed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moumene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Belarbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baeten" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2025.112844" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421832v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khadidja Touil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Haddad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Antonia Brand&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Iramain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2025.101786" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04732347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Khalili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatereh Ghauri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rizehbandi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekhaled Fetouhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.140193" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Boumediene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paolone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2023.137325" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732705v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Castillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.138017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bresson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13158846" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04104052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taqiyeddine Moumene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kadari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Habib Belarbi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boudali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Benyahia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03947313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Pandey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Drai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.122325" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04265847v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2023.135792" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620215v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Brand&#225;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.132682" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04322772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Hadri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Lecuelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bougrioua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baeten" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12136594" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03047916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amin Assenine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.129625" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270225v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecuelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bougrioua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hadri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130319" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khelifa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faivre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abbas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6221/2021.7-9.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195012v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Zaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Debdab" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Habib Belarbi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chaker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130264" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03205196v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03141770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimanne Goussem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130085" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02524220v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad Boumediene" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assenine Mohammed Amin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02880248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djebar Hadji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Kumar Panja" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128713" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02900552v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128731" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04933367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kiefer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201801206" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.03.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371861v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.07.096" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03834027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ilikti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.08.032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611608v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Abassi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen van Nhien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.07.039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S31519MG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829556v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Brahim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8071043" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829548v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.03.113" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03612249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W81NMPH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829534v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumene Taqiyeddine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.05.138" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829518v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drai Mokhtar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.01.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695649v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.04.076" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829528v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostefai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paolone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Haddad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Belarbi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12039-017-1282-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haddad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villemin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dahamni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-H. Belarbi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belarbi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10812-016-0264-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695691v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achahbar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Khamkhami" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2016.05.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03613851v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2016.02.017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829467v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissam Abbas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.11.061" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829456v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.02.034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04630631v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzidi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benramdane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2011.07.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01K9QN0X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04630677v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khadraoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.05.030" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M03QBLF5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600071v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrokh Ebrahimi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Rubio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205982v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Khadidja" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maatoug Mohamed" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belarbi El Habib" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Henfling" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524970v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belarbi Hbib" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822976-7.00005-" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04329545v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-bresson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0932-0468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183412389" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-5052-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khadidja Touil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Haddad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Antonia Brand&#225;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Iramain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2025.101786" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A.A. Ahmed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moumene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Belarbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baeten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2025.112844" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416083v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Boumediene" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Khalili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatereh Ghauri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paolone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2023.137325" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732705v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Castillo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.138017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04732347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rizehbandi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekhaled Fetouhi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.140193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04104052v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taqiyeddine Moumene" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kadari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Habib Belarbi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boudali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Benyahia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03947313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Pandey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Singh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Drai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.122325" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04265847v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2023.135792" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174863v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bresson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13158846" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04322772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Hadri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Lecuelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bougrioua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baeten" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12136594" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Brand&#225;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.132682" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecuelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bougrioua" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hadri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130319" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03047916v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amin Assenine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.129625" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khelifa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faivre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abbas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6221/2021.7-9.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195012v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Zaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Debdab" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Habib Belarbi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chaker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130264" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03205196v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03141770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimanne Goussem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130085" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02880248v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djebar Hadji" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Kumar Panja" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128713" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02524220v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad Boumediene" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assenine Mohammed Amin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128104" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02900552v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128731" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04933367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kiefer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201801206" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.03.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371861v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.07.096" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03834027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ilikti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.08.032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611608v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Abassi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen van Nhien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.07.039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S31519MG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829548v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.03.113" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829556v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Brahim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8071043" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03612249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W81NMPH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829534v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumene Taqiyeddine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.05.138" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829518v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drai Mokhtar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.01.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695649v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.04.076" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829528v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostefai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paolone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Haddad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Belarbi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12039-017-1282-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695691v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achahbar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Khamkhami" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2016.05.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829921v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belarbi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haddad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10812-016-0264-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03613851v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2016.02.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villemin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dahamni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-H. Belarbi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829467v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissam Abbas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.11.061" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829456v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.02.034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04630631v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzidi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benramdane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2011.07.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01K9QN0X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04630677v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khadraoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.05.030" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M03QBLF5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600071v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrokh Ebrahimi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Rubio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205982v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Khadidja" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maatoug Mohamed" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belarbi El Habib" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Henfling" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524970v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belarbi Hbib" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822976-7.00005-" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04329545v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>