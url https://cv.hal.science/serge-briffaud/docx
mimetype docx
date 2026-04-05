--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1147,3274 +1147,3274 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruciare per difendere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luigi Latini; Simonetta Zanon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalla parte del fuoco. Riti, visioni, pratiche di coltivazione nel paesaggio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche con Antiga, pp.51-64, 2024, Memorie, 21, 978-88-8435-471-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05171373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invention des Pyrénées. Construction et mutation du regard sur les paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Soulet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Pyrénées. Un état scientifique des lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cairn, 2021, 978-2-35068-859-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04461654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savane au pluriel. Problématique et enjeux d’une recherche-projet interdisciplinaire et expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Briffaud, Christian Germanaz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savanes de La Réunion. Paysage hérité, paysage en projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Indianocéaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-490596-27-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02462878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments pour une histoire environnementale et paysagère des savanes réunionnaises sous le vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germanaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Briffaud, Christian Germanaz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les savanes de La Réunion. Paysage hérité, paysage en projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, pp.31-120, 2020, 978-2-490596-27-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02462803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un espace entrouvert. Pratiques, perceptions et représentations sociales contemporaines de la savane du Cap La Houssaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Moppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les savanes de la Réunion. Paysages hérité, paysage en projet, sous la direction de Serge Briffaud et Christian Germanaz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02361148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le paysage vint à l'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Germanaz, Vilanee Tampoe-Hautin, Florence Pellegry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image et savoir. Interrogation transversale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, pp.73-90, 2019, 978-2-490596-12-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02480109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la disparition de l'automne. Un voyage pédagogique dans le temps des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Sgard, Sylvie Paradis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les bancs du paysage. Enjeux didactiques, démarches et outils.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MétisPresses, pp.43-54, 2019, vuesDensembleEssais, 978-2-940563-42-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02183021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face au spectacle de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Corbin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.57-78, 2016, Histoire des émotions 2. Des Lumières à la fin du XIX° siècle, 978-2-02-117736-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01521477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger Gavarnie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Heaulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Déboule, Jean-Christophe Sanchez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pays Pyrénéens et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération historique de Midi-Pyrénées et Société Ramond, pp.359-374, 2016, 978-2-952-38-24-5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01521502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montagne touristique, montagne énergétique : la mise en paysage de l’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Debofle et Jean-Christophe Sanchez (Editeurs); Société Ramond en collaboration avec la Fédération historique de Midi-Pyrénées. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pays pyrénéens &amp; environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.257-273, 2016, 978-2-9523824-5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01523418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Nature of Ressources. Conflicts of Landscape in the Pyrenees During the Rise of Hydroelectric Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Heaulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marina Frolova, María-José Prados, Alain Nadaï. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renewable Energies and European Landscapes. Lessons from Southern European Cases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.135-153, 2015, 978-94-017-9843-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9843-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01521524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making good use of landscapes' pasts : landscape narratives and sustainability in three European wine world heritage sites (Tokaj, Saint-Emilion, Cinque Terre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luginbühl Yves ; Howard Peter ; Terrasson Daniel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landscape and sustainable development : the french perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate publishing, pp.145-158, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315591360-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01196762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une pratique paysagiste de la médiation environnementale. Une expérimentation dans la haute vallée de la Sèvre niortaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Luginbühl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversité, paysage et cadre de vie. La démocratie en pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoires Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-158, 2015, 978-2-35113-238-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricollegare energia e territorio : il paesaggio come intermediario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Ferrario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benedetta Castiglioni; Fabio Parascandolo; Marcello Tanca. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landscape as a mediator, landscape as a common. Prospettive internazionali di ricerca sul paesaggio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CLEUP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-100, 2015, 9788867872848</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la représentation à la gestion de la valeur universelle exceptionnelle dans les paysages culturels du patrimoine mondial. L'exemple de la Région viticole historique de Tokaj en Hongrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Bouillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysages, Patrimoine et Identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. du Comité des travaux historiques et scientifiques, pp.147-160, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00943790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature de la ressource, conflits de paysage dans la montagne pyrénéenne au temps de l'essor de l'hydroélectricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Heaulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frolova M., Nadaï A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renewable Energies and European Landscapes : Lessons from Southern European Cases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The nature of resources. Conflicts of landscape in the Pyrenees during the rise of hydroelectric power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Heaulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renewable energies and european landscapes: lessons from southern european cases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.16, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9843-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00994955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bon usage du passé des paysages. Récits paysagers et durabilité dans trois sites viticoles européens du patrimoine mondial (Tokaj, Saint-Émilion, Cinque Terre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luginbühl Y., Terrasson D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysage et développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Quæ, pp.171-183, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du paysage humboldtien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand et Alain Guyot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des " passeurs " entre science, histoire et littérature. Contribution à l'étude de la construction des savoirs (1750-1840)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELLUG, pp.151-165, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Towne, Les Sources de l'Aveyron; William Gilpin, Vue de la Wye depuis le cimetière de Ross; John Constable, Le Saut du cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mchael JAKOB et Claire-Lise SCHWOK. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cent paysages. Exposition d'un genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In Folio, pp.88, 93,99, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00943776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace et le temps du patrimoine. Mutations contemporaines des sensibilités et des pratiques patrimoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Amougou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences sociales et patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.95-118, 2011, Logiques sociales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00927195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps du paysage. Alexandre de Humboldt et la géohistoire du sentiment de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Blais et Isabelle Laboulais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographies plurielles. Les sciences géographiques au moment de l'émergence des sciences humaines (1750-1850)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.275-301, 2006, Histoire des Sciences Humaines</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'esplorazione delle montagne e la teoria del viaggio tra Sette e Ottocento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maurizio Bossi, Claudio Greppi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viaggi e scienza. Le istruzioni scientifiche per i viaggiatori nei secoli XVII- XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leo S. Olschki, pp.27-36, 2005, Gabinetto scientifico letterario G.P. Vieusseux, Studi 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00931804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche-action au défi d’un ordre socio-écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agencements : Recherches et pratiques sociales en expérimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 10 (1), pp.33-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/agen.010.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05138302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savanes littorales de La Réunion. Pour une utopie paysagère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Carnets du paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Îles en projet, 35, pp.66-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02182991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I paesaggi del paesaggista. Una traiettoria francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architettura del paesaggio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Professione paesaggista / The Landscape Architect, 36, pp.18-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02185742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment mettre l'énergie en paysage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les nouveaux paysages de la transition énergétique, Hors-série n°64, pp.52-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01989667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invention du bassin d’Arcachon. Essai sur le désir d’un rivage singulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45, pp.25-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.3891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01943472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natures à protéger. Trois laboratoires pyrénéens : Péguère, Gavarnie, Néouvielle (1884-1935)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Heaulmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 275, pp.53-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Ann Desjardins</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysages pyrénéens. Deux moments clés d'une construction culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architettura del paesaggio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Professione paesaggista / The Landscape Architect, 36, pp.18-23</w:t>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 432, pp.89-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Bernard Davasse</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01345581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands récits du paysage occidental. Une traversée historique et critique (xixe-xxie siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paysage, 78 (3), pp.42-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.783.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Serge Briffaud</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage à l’épreuve de la transition énergétique. Introduction au dossier thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01345609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyrénées-Mont Perdu. Le devenir incertain du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Midi-Pyrénées patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, pp.86-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00933349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'observation environnementale au prisme du paysage. Dynamiques paysagères, actions territoriales et représentations socio-spatiales contemporaines dans le territoire de l'OHM Pyrénées-Haut Vicdessos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rodriguez.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 45, pp.25-38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/soe.3891⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 33, pp.57-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...427 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786719v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une montagne de paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 87, pp.129-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00927196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'&amp;quot;invention&amp;quot; du paysage. Pour une lecture critique des discours contemporains sur l'émergence d'une sensibilité paysagère en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compar(a)ison: an international journal of comparative literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, pp.35-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00929693v1</w:t>
-              </w:r>
-[...2148 lines deleted...]
-                <w:t xml:space="preserve">halshs-00931804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4461,51 +4461,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germanaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Briffaud; Christian Germanaz. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Indianocéaniques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 282 p., 2020, Les savanes de La Réunion. Paysage hérité, paysage en projet., 978-2-490596-27-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4546,51 +4546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Damée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Heaulmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olschki, pp.221, 2013, Giardini e Paesaggio, 978 88 222 6269 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5268,819 +5268,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Réunion : chemin de Crève-Cœur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, Saint-Paul, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Réunion : savane à Heteropogon contortus : Cap La Houssaye : Saint-Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, Saint-Paul, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, Saint-Paul, France. 2017</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Reunion : Côte sous le vent : Depuis le piton des Roches Tendres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, Saint-Leu, France. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La Reunion : Côte sous le vent : Depuis le piton des Roches Tendres</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réunion : Depuis le piton des Roches Tendres : projet Grand Stella : Prise n°2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, Saint-Leu, France. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réunion : Côte sous le vent : Salines : Prise n°2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, Saint-Leu, France. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réunion : Côte sous le vent : Salines : Prise n°4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, France. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réunion : Usine Stella Matutina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, Saint-Leu, France. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réunion : Côte sous le vent : Depuis la route Hubert Delisle : Prise n°2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, Saint-Leu, France. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réunion : Côte sous le vent : Salines : Prise n°3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, Saint-Leu, France. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réunion : Côte sous le vent : Depuis la route Hubert Delisle : Prise n°1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, Saint-Leu, France. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réunion : Depuis les hauteurs du piton des Roches Tendres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, Saint-Leu, France. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réunion : Côte sous le vent : Salines : Prise n°1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, Saint-Leu, France. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332219v1</w:t>
-              </w:r>
-[...328 lines deleted...]
-                <w:t xml:space="preserve">hal-03332377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6111,51 +6111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les marges de l'espace (post)colonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracers et transgresser, construire et déconstruire les limites en contexte (post)colonial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche "Mondes Caraïbes et transatlantiques en mouvement", Dec 2016, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6791,730 +6791,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00943742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La construction de l'exceptionnalité. Le cas de trois sites viticoles européens du Patrimoine mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel patrimoine pour l'humanité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Université de Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00943765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problématiques et méthodes pour un observatoire partagé des paysages de Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bigando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire " Observation et observatoires des paysages ", École nationale supérieure d'architecture et de paysage de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Talence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00778508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vent'anni di paesaggio fra ricerca e azione. Il caso francese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corso Giardino Storico - Università di Padova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00943764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La construction de l'exceptionnalité. Le cas de trois sites viticoles européens du Patrimoine mondial</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Del buon uso della storia dei paesaggi. L'esempio di tre siti viticoli del patrimonio mondiale : Saint-Emilion, Cinque Terre e Tocaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quel patrimoine pour l'humanité ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Université de Rouen, France</w:t>
+              <w:t xml:space="preserve">Giardino e paesaggio tra progetto e valorizzazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Roncade, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Moisset</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00943770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art du paysage en question, de l'aube des Lumières au crépuscule des temps romantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire " Observation et observatoires des paysages ", École nationale supérieure d'architecture et de paysage de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Talence, France</w:t>
+              <w:t xml:space="preserve">Conférences du Musée des Beaux-Arts d'Agen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Agen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00943768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture du pittoresque et le patrimoine paysager contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine et paysage, Journées Jean Hubert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Torcy, France. pp.40-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00931795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paesaggi del quotidiano, paesaggi degli abitanti. Una introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence introductive au XIXème Corso Giardino Storico de l'Université de Padoue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Padova, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00943769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Émilion, regards croisés sur un paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Philosophia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Saint-Émilion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00943766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'&amp;quot;origine&amp;quot; du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Institut d'Histoire et de philosophie des sciences et des techniques (CNRS - Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00943767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...343 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage et territoires du vin en Aquitaine. Problématique de recherche et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bigando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8152,51 +8152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522933v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939433v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daunes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ferrario" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frolova Ignatieva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958612v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Barsacq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044605v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Carr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rodriguez." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755903v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brochot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guttinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05138302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agen.010.0033" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200655v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Heaulm&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185742v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Desjardins" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3891" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.783.0042" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786719v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.226" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929693v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05171373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rivi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461654v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.numilog.com/1248904/Les-savanes-de-La-Reunion.ebook" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361148v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moppert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523418v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196762v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315591360-19" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9843-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edisens.fr/Environnement/environnement-hors-collection/biodiversite-paysage-et-cadre-de-vie-la-democratie-en-pratique" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522095v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cleup.it" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875169v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994955v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9843-3_8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787453v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927195v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462480v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924171v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dam&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Amougou Mballa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331416v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331341v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331487v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332198v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332324v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332370v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332399v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332177v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332315v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293663v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rodriguez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943682v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943764v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943765v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bigando" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moisset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943767v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943768v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943769v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943766v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Douence" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995873v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auricoste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brunet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cabantous" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064118v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522933v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939433v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daunes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ferrario" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frolova Ignatieva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958612v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Barsacq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044605v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Carr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rodriguez." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755903v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brochot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guttinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05171373v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rivi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.numilog.com/1248904/Les-savanes-de-La-Reunion.ebook" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moppert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Heaulm&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9843-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315591360-19" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edisens.fr/Environnement/environnement-hors-collection/biodiversite-paysage-et-cadre-de-vie-la-democratie-en-pratique" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522095v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cleup.it" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994955v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9843-3_8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787453v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923873v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05138302v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agen.010.0033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185742v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Desjardins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943472v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3891" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188468v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.783.0042" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345609v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933349v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786719v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.226" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927196v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462480v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924171v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dam&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Amougou Mballa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331416v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331341v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332198v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332361v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332389v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332377v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332324v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332370v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332399v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332219v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293663v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rodriguez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943682v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943765v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bigando" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moisset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931795v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943769v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943766v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943767v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Douence" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995873v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auricoste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brunet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cabantous" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064118v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>