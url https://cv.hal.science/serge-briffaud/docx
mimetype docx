--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1147,236 +1147,1331 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-action au défi d’un ordre socio-écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agencements : Recherches et pratiques sociales en expérimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 10 (1), pp.33-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agen.010.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05138302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savanes littorales de La Réunion. Pour une utopie paysagère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Carnets du paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Îles en projet, 35, pp.66-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02182991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natures à protéger. Trois laboratoires pyrénéens : Péguère, Gavarnie, Néouvielle (1884-1935)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Heaulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 275, pp.53-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I paesaggi del paesaggista. Una traiettoria francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architettura del paesaggio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Professione paesaggista / The Landscape Architect, 36, pp.18-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02185742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment mettre l'énergie en paysage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les nouveaux paysages de la transition énergétique, Hors-série n°64, pp.52-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01989667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invention du bassin d’Arcachon. Essai sur le désir d’un rivage singulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45, pp.25-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.3891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01943472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysages pyrénéens. Deux moments clés d'une construction culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 432, pp.89-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01345581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands récits du paysage occidental. Une traversée historique et critique (xixe-xxie siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paysage, 78 (3), pp.42-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.783.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage à l’épreuve de la transition énergétique. Introduction au dossier thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01345609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyrénées-Mont Perdu. Le devenir incertain du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Midi-Pyrénées patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, pp.86-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00933349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'observation environnementale au prisme du paysage. Dynamiques paysagères, actions territoriales et représentations socio-spatiales contemporaines dans le territoire de l'OHM Pyrénées-Haut Vicdessos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rodriguez.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.57-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786719v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une montagne de paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87, pp.129-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00927196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'&amp;quot;invention&amp;quot; du paysage. Pour une lecture critique des discours contemporains sur l'émergence d'une sensibilité paysagère en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compar(a)ison: an international journal of comparative literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.35-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00929693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruciare per difendere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luigi Latini; Simonetta Zanon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalla parte del fuoco. Riti, visioni, pratiche di coltivazione nel paesaggio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche con Antiga, pp.51-64, 2024, Memorie, 21, 978-88-8435-471-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05171373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invention des Pyrénées. Construction et mutation du regard sur les paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Soulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Pyrénées. Un état scientifique des lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cairn, 2021, 978-2-35068-859-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04461654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savane au pluriel. Problématique et enjeux d’une recherche-projet interdisciplinaire et expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1386,96 +2481,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Briffaud, Christian Germanaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savanes de La Réunion. Paysage hérité, paysage en projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Indianocéaniques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-490596-27-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02462878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments pour une histoire environnementale et paysagère des savanes réunionnaises sous le vent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1538,913 +2633,913 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Briffaud, Christian Germanaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les savanes de La Réunion. Paysage hérité, paysage en projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, pp.31-120, 2020, 978-2-490596-27-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02462803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace entrouvert. Pratiques, perceptions et représentations sociales contemporaines de la savane du Cap La Houssaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Moppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les savanes de la Réunion. Paysages hérité, paysage en projet, sous la direction de Serge Briffaud et Christian Germanaz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02361148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la disparition de l'automne. Un voyage pédagogique dans le temps des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Sgard, Sylvie Paradis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les bancs du paysage. Enjeux didactiques, démarches et outils.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MétisPresses, pp.43-54, 2019, vuesDensembleEssais, 978-2-940563-42-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02183021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le paysage vint à l'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Germanaz, Vilanee Tampoe-Hautin, Florence Pellegry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image et savoir. Interrogation transversale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, pp.73-90, 2019, 978-2-490596-12-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02480109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face au spectacle de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Corbin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, pp.57-78, 2016, Histoire des émotions 2. Des Lumières à la fin du XIX° siècle, 978-2-02-117736-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01521477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger Gavarnie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Heaulmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Déboule, Jean-Christophe Sanchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pays Pyrénéens et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération historique de Midi-Pyrénées et Société Ramond, pp.359-374, 2016, 978-2-952-38-24-5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01521502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagne touristique, montagne énergétique : la mise en paysage de l’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sacareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Debofle et Jean-Christophe Sanchez (Editeurs); Société Ramond en collaboration avec la Fédération historique de Midi-Pyrénées. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pays pyrénéens &amp; environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.257-273, 2016, 978-2-9523824-5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01523418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making good use of landscapes' pasts : landscape narratives and sustainability in three European wine world heritage sites (Tokaj, Saint-Emilion, Cinque Terre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luginbühl Yves ; Howard Peter ; Terrasson Daniel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landscape and sustainable development : the french perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate publishing, pp.145-158, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315591360-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01196762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une pratique paysagiste de la médiation environnementale. Une expérimentation dans la haute vallée de la Sèvre niortaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Luginbühl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversité, paysage et cadre de vie. La démocratie en pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoires Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-158, 2015, 978-2-35113-238-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nature of Ressources. Conflicts of Landscape in the Pyrenees During the Rise of Hydroelectric Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Heaulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sacareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marina Frolova, María-José Prados, Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energies and European Landscapes. Lessons from Southern European Cases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.135-153, 2015, 978-94-017-9843-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9843-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01521524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...193 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricollegare energia e territorio : il paesaggio come intermediario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2454,96 +3549,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Ferrario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benedetta Castiglioni; Fabio Parascandolo; Marcello Tanca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape as a mediator, landscape as a common. Prospettive internazionali di ricerca sul paesaggio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLEUP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-100, 2015, 9788867872848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01522095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la représentation à la gestion de la valeur universelle exceptionnelle dans les paysages culturels du patrimoine mondial. L'exemple de la Région viticole historique de Tokaj en Hongrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2563,113 +3658,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Bouillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages, Patrimoine et Identité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. du Comité des travaux historiques et scientifiques, pp.147-160, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00943790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature de la ressource, conflits de paysage dans la montagne pyrénéenne au temps de l'essor de l'hydroélectricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sacareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Heaulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2688,203 +3783,203 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frolova M., Nadaï A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energies and European Landscapes : Lessons from Southern European Cases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature of resources. Conflicts of landscape in the Pyrenees during the rise of hydroelectric power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Heaulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sacareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable energies and european landscapes: lessons from southern european cases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.16, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9843-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00994955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon usage du passé des paysages. Récits paysagers et durabilité dans trois sites viticoles européens du patrimoine mondial (Tokaj, Saint-Émilion, Cinque Terre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2904,1517 +3999,422 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luginbühl Y., Terrasson D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage et développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Quæ, pp.171-183, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité du paysage humboldtien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Bertrand et Alain Guyot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des " passeurs " entre science, histoire et littérature. Contribution à l'étude de la construction des savoirs (1750-1840)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELLUG, pp.151-165, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00923873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace et le temps du patrimoine. Mutations contemporaines des sensibilités et des pratiques patrimoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Amougou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences sociales et patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.95-118, 2011, Logiques sociales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00927195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Towne, Les Sources de l'Aveyron; William Gilpin, Vue de la Wye depuis le cimetière de Ross; John Constable, Le Saut du cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mchael JAKOB et Claire-Lise SCHWOK. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cent paysages. Exposition d'un genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In Folio, pp.88, 93,99, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00943776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps du paysage. Alexandre de Humboldt et la géohistoire du sentiment de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Blais et Isabelle Laboulais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies plurielles. Les sciences géographiques au moment de l'émergence des sciences humaines (1750-1850)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.275-301, 2006, Histoire des Sciences Humaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00923868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'esplorazione delle montagne e la teoria del viaggio tra Sette e Ottocento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maurizio Bossi, Claudio Greppi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viaggi e scienza. Le istruzioni scientifiche per i viaggiatori nei secoli XVII- XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leo S. Olschki, pp.27-36, 2005, Gabinetto scientifico letterario G.P. Vieusseux, Studi 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00931804v1</w:t>
-              </w:r>
-[...1093 lines deleted...]
-                <w:t xml:space="preserve">halshs-00929693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4461,136 +4461,136 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germanaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Briffaud; Christian Germanaz. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Indianocéaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 282 p., 2020, Les savanes de La Réunion. Paysage hérité, paysage en projet., 978-2-490596-27-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02462480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantilly au temps de Le Nôtre. Un paysage en projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Damée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...83 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Heaulmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olschki, pp.221, 2013, Giardini e Paesaggio, 978 88 222 6269 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5598,489 +5598,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Réunion : Côte sous le vent : Salines : Prise n°3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, Saint-Leu, France. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réunion : Côte sous le vent : Depuis la route Hubert Delisle : Prise n°1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, Saint-Leu, France. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réunion : Depuis les hauteurs du piton des Roches Tendres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, Saint-Leu, France. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réunion : Côte sous le vent : Salines : Prise n°1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, Saint-Leu, France. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Réunion : Côte sous le vent : Salines : Prise n°4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, France. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réunion : Usine Stella Matutina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, Saint-Leu, France. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réunion : Côte sous le vent : Depuis la route Hubert Delisle : Prise n°2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, Saint-Leu, France. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332377v1</w:t>
-              </w:r>
-[...262 lines deleted...]
-                <w:t xml:space="preserve">hal-03332219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6111,51 +6111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les marges de l'espace (post)colonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracers et transgresser, construire et déconstruire les limites en contexte (post)colonial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche "Mondes Caraïbes et transatlantiques en mouvement", Dec 2016, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6791,730 +6791,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00943742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vent'anni di paesaggio fra ricerca e azione. Il caso francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corso Giardino Storico - Università di Padova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Padova, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00943764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construction de l'exceptionnalité. Le cas de trois sites viticoles européens du Patrimoine mondial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel patrimoine pour l'humanité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Université de Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00943765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques et méthodes pour un observatoire partagé des paysages de Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bigando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire " Observation et observatoires des paysages ", École nationale supérieure d'architecture et de paysage de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00778508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Vent'anni di paesaggio fra ricerca e azione. Il caso francese</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'&amp;quot;origine&amp;quot; du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corso Giardino Storico - Università di Padova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Padova, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire de l'Institut d'Histoire et de philosophie des sciences et des techniques (CNRS - Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00943767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Del buon uso della storia dei paesaggi. L'esempio di tre siti viticoli del patrimonio mondiale : Saint-Emilion, Cinque Terre e Tocaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giardino e paesaggio tra progetto e valorizzazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Roncade, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00943770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art du paysage en question, de l'aube des Lumières au crépuscule des temps romantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences du Musée des Beaux-Arts d'Agen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Agen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00943768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture du pittoresque et le patrimoine paysager contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine et paysage, Journées Jean Hubert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Torcy, France. pp.40-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00931795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paesaggi del quotidiano, paesaggi degli abitanti. Una introduzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence introductive au XIXème Corso Giardino Storico de l'Université de Padoue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00943769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Émilion, regards croisés sur un paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Philosophia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Saint-Émilion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00943766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage et territoires du vin en Aquitaine. Problématique de recherche et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bigando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8152,51 +8152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522933v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939433v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daunes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ferrario" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frolova Ignatieva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958612v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Barsacq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044605v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Carr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rodriguez." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755903v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brochot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guttinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05171373v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rivi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.numilog.com/1248904/Les-savanes-de-La-Reunion.ebook" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moppert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Heaulm&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9843-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315591360-19" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edisens.fr/Environnement/environnement-hors-collection/biodiversite-paysage-et-cadre-de-vie-la-democratie-en-pratique" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522095v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cleup.it" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994955v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9843-3_8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787453v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923873v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05138302v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agen.010.0033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185742v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Desjardins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943472v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3891" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188468v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.783.0042" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345609v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933349v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786719v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.226" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927196v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462480v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924171v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dam&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Amougou Mballa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331416v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331341v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332198v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332361v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332389v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332377v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332324v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332370v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332399v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332219v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293663v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rodriguez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943682v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943765v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bigando" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moisset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931795v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943769v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943766v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943767v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Douence" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995873v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auricoste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brunet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cabantous" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064118v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522933v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939433v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daunes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ferrario" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frolova Ignatieva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958612v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Barsacq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044605v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Carr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rodriguez." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755903v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brochot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guttinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05138302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agen.010.0033" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200655v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Heaulm&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185742v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Desjardins" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3891" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.783.0042" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786719v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.226" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929693v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05171373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rivi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461654v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.numilog.com/1248904/Les-savanes-de-La-Reunion.ebook" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361148v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moppert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523418v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196762v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315591360-19" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522216v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edisens.fr/Environnement/environnement-hors-collection/biodiversite-paysage-et-cadre-de-vie-la-democratie-en-pratique" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9843-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522095v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cleup.it" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875169v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994955v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9843-3_8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787453v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927195v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462480v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924171v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dam&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Amougou Mballa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331416v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331341v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332198v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332324v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332399v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332219v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293663v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rodriguez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943682v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943764v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943765v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bigando" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moisset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943767v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943768v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943769v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943766v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Douence" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995873v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auricoste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brunet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cabantous" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064118v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>