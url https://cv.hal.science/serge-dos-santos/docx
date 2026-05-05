--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -1577,165 +1577,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized analysis for nonlinear ultrasonic imaging in complex media : acoustic imaging for cultural heritage</w:t>
+                <w:t xml:space="preserve">Nonlinear ultrasonic imaging in complex media: Aging of material and preservation of cultural heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th World Conference on Non-Destructive Testing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614100v1</w:t>
+                <w:t xml:space="preserve">hal-04614108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory effects in the biomechanical behavior of ex-vivo skin under acousto-mechanical testings : a multiscale Preisach modeling of aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Kozena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Kus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Remache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1754,285 +1776,280 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Congress on Sound &amp; Vibration ICSV23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear ultrasonic imaging in complex media: Aging of material and preservation of cultural heritage</w:t>
+                <w:t xml:space="preserve">Optimized analysis for nonlinear ultrasonic imaging in complex media : acoustic imaging for cultural heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poirot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th World Conference on Non-Destructive Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Incheon (SOUTH KOREA), South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728856⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04614108v1</w:t>
+                <w:t xml:space="preserve">hal-04614100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non linear time reversal signal processing techniques applied to acousto-mechanical imaging of complex materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nonlinear Time Reversal for Non Destructive Testing of complex medium : a review based on multi-physics experiments and signal processing strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lints</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Farova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrus Salupere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">170th Meeting of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Jacksonville, United States</w:t>
+              <w:t xml:space="preserve">VIIIth International Workshop NDT in Progress NDTP2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741427v1</w:t>
+                <w:t xml:space="preserve">hal-04614125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin hysteretic behavior using acousto-mechanical imaging and nonlinear time reversal signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2074,299 +2091,282 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Congress on Sound and Vibration ICSV22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Time Reversal for Non Destructive Testing of complex medium : a review based on multi-physics experiments and signal processing strategies</w:t>
+                <w:t xml:space="preserve">Optimized excitation for nonlinear wave propagation in complex media: From biomedical acoustic imaging to nondestructive testing of cultural heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lints</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrus Salupere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIth International Workshop NDT in Progress NDTP2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Biennial Baltic Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tallin, Estonia. pp.1796-1796, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4933698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614125v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized excitation for nonlinear wave propagation in complex media: From biomedical acoustic imaging to nondestructive testing of cultural heritage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrus Salupere</w:t>
+                <w:t xml:space="preserve">Non linear time reversal signal processing techniques applied to acousto-mechanical imaging of complex materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Dvorakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Caliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Prevorovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Biennial Baltic Electronics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">170th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Jacksonville, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4933698⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04614114v1</w:t>
+                <w:t xml:space="preserve">hal-01741427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic and/or hysteretic properties of the skin: acousto-mechanical evaluation using nonlinear time reversal imaging in symbiosis with uniaxial loading</w:t>
               </w:r>
@@ -3720,51 +3720,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F0587A3"/>
+    <w:nsid w:val="135CB269"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3951,51 +3951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-dos-santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1248-4888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137527411" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/7005092034" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04183234v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadataka Furui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge dos Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41403-023-00388-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009152v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ghorbel-Feki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Masood" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Pittet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.12.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2017.09.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhui Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Bai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dos Santos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baofeng Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Dvorakova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Prevorovsky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933840" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235640v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=dos Santos Serge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.117" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2007.12.014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Guerjouma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Guyon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marqui&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1143" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lints" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salupere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Kozena" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740718v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pittet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04614100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740735v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Kus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04614108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Brochard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728856" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741427v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741441v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04614125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Farova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrus Salupere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04614114v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933698" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741447v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tokar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550530v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarka Vejvodova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550531v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Amami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Savin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Jeong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Bae" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546844v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235577v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956261" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472873" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943424v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Maslouhi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Okoudjou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35202-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996400v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009255v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-dos-santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1248-4888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137527411" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/7005092034" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04183234v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadataka Furui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge dos Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41403-023-00388-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009152v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ghorbel-Feki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Masood" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Pittet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.12.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2017.09.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhui Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Bai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dos Santos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baofeng Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Dvorakova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Prevorovsky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933840" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235640v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=dos Santos Serge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.117" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2007.12.014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Guerjouma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Guyon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marqui&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1143" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lints" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salupere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Kozena" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740718v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pittet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04614108v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Brochard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728856" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740735v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Kus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04614100v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04614125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Farova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrus Salupere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741441v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04614114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933698" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741447v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tokar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550530v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarka Vejvodova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550531v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Amami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Savin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Jeong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Bae" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546844v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235577v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956261" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472873" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943424v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Maslouhi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Okoudjou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35202-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996400v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009255v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>