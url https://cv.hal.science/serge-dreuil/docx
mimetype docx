--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -66,4076 +66,4210 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
+                <w:t xml:space="preserve">HARMONIC organ dose calculation framework for cardiac fluoroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Laurent</w:t>
+                <w:t xml:space="preserve">Jérémie Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Renaud</w:t>
+                <w:t xml:space="preserve">Mahmoud Abdelrahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Broggio</w:t>
+                <w:t xml:space="preserve">David Borrego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+                <w:t xml:space="preserve">Haegin Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Dreuil</w:t>
+                <w:t xml:space="preserve">Choonsik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry ISoRED 2023</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 (2), pp.025036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2057-1976/ae4c96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967677v1</w:t>
+                <w:t xml:space="preserve">hal-05566229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiological and chemical exposures and risks of cancer in the Constances cohort (COREXCA)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Management of pregnant or potentially pregnant patients undergoing diagnostic and interventional radiology procedures: Investigation of clinical routine practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Faj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrvoje Brkić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca de Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERPW2022 - 6th European Radiation Protection Week</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">irsn-04135253v1</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 115, pp.103159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.103159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04339490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiological component of the Exposome, multiple exposures, risks of cancer and other chronic diseases in the Constances cohort (CORALE)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lympho-hematopoietic malignancies risk after exposure to low dose ionizing radiation during cardiac catheterization in childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Abalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vignaud</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERPW2021 - 5th European Radiation Protection Week</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">irsn-04032729v1</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (7), pp.821-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-023-01010-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composante RAdioLogique de l'Exposome, multi-expositions, risques de cancers et d'autres pathologies chroniques dans la cohorte Constances : le projet CORALE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Childhood cancer risks estimates following CT scans: an update of the French CT cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vignaud</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Caer-Lorho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Ducou Le Pointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFSE2020 - 11e congrès de la Société Francophone de Santé Environnement</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">irsn-04039172v1</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-022-08602-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surgivisio® and O-arm®O2 cone beam CT mobile systems for guidance of lumbar spine surgery: Comparison of patient radiation dose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Elleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85, pp.192-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2021.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposure to low-dose ionising radiation from cardiac catheterisation and risk of cancer: the COCCINELLE study cohort profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Dovene Abalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.e048576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-048576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The HARMONIC project: Study design for the assessment of radiation doses and associated cancer risks following cardiac fluoroscopy in childhood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Harbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thierry-Chef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Pearce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Odile Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (4), pp.1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6498/aba66d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new Monte Carlo tool for organ dose estimation in computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Le Loirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jean-marc bordy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 55 (2), pp.123-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2020006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03038511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental evaluation of seven quality control phantoms for digital breast tomosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Fezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57, pp.137--144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2018.12.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patient dose evaluation in computed tomography: A French national study based on clinical indications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Habib Geryes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hornbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ducou Le Pointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61, pp.18-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SESAME A TOOL FOR NUMERICAL DOSIMETRIC RECONSTRUCTION OF PATIENTS OVEREXPOSURES IN INTERVENTIONAL RADIOLOGY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Entine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dondey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 185 (2), pp.231-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncz004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projected Future Cancer Risks in Children Treated With Fluoroscopy-Guided Cardiac Catheterization Procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Journy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Zordo-Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation: Cardiovascular Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (11), pp.e006765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCINTERVENTIONS.118.006765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposure of the French population to ionizing radiations from medical diagnostic procedures in 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Etard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (1), pp.45-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2017002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individual radiation exposure from computed tomography: a survey of paediatric practice in French university hospitals, 2010–2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neige Journy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boddaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chateil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Defez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-017-5001-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patient radiation doses in paediatric interventional cardiology procedures A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Harbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Pearce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Thierry-Chef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (4), pp.R131-R144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0952-4746/36/4/R131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livret des thèses 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des thèses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, année 2023, pp.1-150, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04350804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lympho-hematopoietic malignancies risk after exposure to low dose ionizing radiation during cardiac catheterization in childhood</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04179084v1</w:t>
+              <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry ISoRED 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sitges (Barcelona), Spain. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of pregnant or potentially pregnant patients undergoing diagnostic and interventional radiology procedures: Investigation of clinical routine practice</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Radiological and chemical exposures and risks of cancer in the Constances cohort (COREXCA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">irsn-04339490v1</w:t>
+              <w:t xml:space="preserve">ERPW2022 - 6th European Radiation Protection Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal. , 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04135253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood cancer risks estimates following CT scans: an update of the French CT cohort study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Radiological component of the Exposome, multiple exposures, risks of cancer and other chronic diseases in the Constances cohort (CORALE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hubert Ducou Le Pointe</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Greau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03600842v1</w:t>
+              <w:t xml:space="preserve">ERPW2021 - 5th European Radiation Protection Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Vienne, Austria. , 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04032729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgivisio® and O-arm®O2 cone beam CT mobile systems for guidance of lumbar spine surgery: Comparison of patient radiation dose</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Composante RAdioLogique de l'Exposome, multi-expositions, risques de cancers et d'autres pathologies chroniques dans la cohorte Constances : le projet CORALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Greau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...1310 lines deleted...]
-                <w:t xml:space="preserve">hal-02559796v1</w:t>
+              <w:t xml:space="preserve">SFSE2020 - 11e congrès de la Société Francophone de Santé Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04039172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afi Mawulawoe Sylvie Henyoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry 1st meeting - ISoRED 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISGLOBAL, May 2023, Sitges (Barcelona), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des risques de cancer au sein de la cohorte «Enfant Scanner»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Caer-Lorho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Ducou Le Pointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de radiologie diagnostique &amp; interventionnelle 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFR - Société française de radiologie, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03956393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la relation entre le risque de cancer et l’exposition médicale diagnostique aux rayonnements ionisants pendant l’enfance : mise-à-jour de la cohorte française « Enfant-Scanner »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Childhood CT scans and cancer risks estimates: an update of the French CT cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Caer-Lorho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Ducou Le Pointe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Klervi Leuraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème CONGRÈS NATIONAL DE RADIOPROTECTION, SFRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, ONLINE, France</w:t>
+              <w:t xml:space="preserve">5th European Radiation Protection Week – ERPW 2021, ERPW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, VIENNE, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513524v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition aux procédures de cardiologie interventionnelle pendant l’enfance et risque de cancer : Etude COCCINELLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Abalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CONGRÈS NATIONAL DE RADIOPROTECTION, SFRP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood CT scans and cancer risks estimates: an update of the French CT cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Analyse de la relation entre le risque de cancer et l’exposition médicale diagnostique aux rayonnements ionisants pendant l’enfance : mise-à-jour de la cohorte française « Enfant-Scanner »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Ducou Le Pointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Leuraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Radiation Protection Week – ERPW 2021, ERPW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, VIENNE, Austria</w:t>
+              <w:t xml:space="preserve">13ème CONGRÈS NATIONAL DE RADIOPROTECTION, SFRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, ONLINE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513519v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COmposante RAdioLogique de l’Exposome, multi-expositions, risques de cancers et d’autres pathologies chroniques dans la cohorte Constances : le projet CORALE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Greau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e congrès de la Société Francophone de Santé Environnement, SFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo software for dose calculation in CT examinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Croc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos García Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Plagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53es Journées scientifiques de la SFPM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Physique Médicale, Jun 2014, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04071287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic quantification of bronchi using MDCT: Comparison of FWHM and EDCE methods on computerized simulations and in vivo bronchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yve Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amory Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Fetita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beigelman-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings European Congress of Radiology 2006 (ECR'2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique sub-picoseconde de l'interaction laser de puissance – agrégats de gaz rare : émission intense de rayons X et production d'ions multichargés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV - Proceedings UVX 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, île d'Oléron, France. pp.191-194, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:20030625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subpicosecond dynamics of intense laser-cluster interaction: keV X-rays and highly charged ion production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of X Rays Generated from Lasers and Other Bright Sources II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, San Diego, Canada. pp.97-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub - picosecond dynamics of intense laser-cluster interaction: keV X-ray and highly charged ions production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sub - picosecond dynamics of intense laser-cluster interaction: keV X-ray and highly charged ions production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France. pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-picosecond dynamic of intense laser-clusters interaction : keV X-ray and highly charged ions production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of X Rays Generated from Lasers and Other Bright Sources II - SPIE 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, San Diego, United States. pp.97-105, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.448454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4145,168 +4279,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of bronchial measurements obtained by sequential CT using two computer-based methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Mitrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Y. Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Fetita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Capderou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology, Volume 19, Number 5, Mai 2009,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Radiology, pp.1139-1147, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4453,51 +4587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04350804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laget" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04179084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Abalo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malekzadeh-Milani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hasco&#235;t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Feuillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-023-01010-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04339490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Faj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bassinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Brki&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Monte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.103159" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Foucault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Caer-Lorho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ducou Le Pointe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-08602-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357574v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rousseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bassinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Elleaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.04.018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03330613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Dovene Abalo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-048576" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harbron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thierry-Chef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Pearce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Bernier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/aba66d" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03038511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adrien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Loirec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dreuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean-marc bordy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507828v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Fezzani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fitton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.12.031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524213v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habib Geryes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hornbeck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jarrige" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pierrat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ducou Le Pointe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.04.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529994v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Entine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassinet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dondey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncz004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900978v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Journy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCINTERVENTIONS.118.006765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546114v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2017002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656416v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Journy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-017-5001-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559796v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Harbron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Bernier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Pearce" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thierry-Chef" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/4/R131" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03956393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513524v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Leuraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513519v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04071287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Croc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Garc&#237;a Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Plagnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272062v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yve Brillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amory Saragaglia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beigelman-Aubry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008124v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prigent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gauthier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gobert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030625" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gobert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meynadier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005404v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Gauthier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008291v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meynadier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.448454" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mitrea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Brillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capderou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05566229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dabin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdelrahman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borrego" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haegin Han" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choonsik Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae4c96" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04339490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Faj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bassinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Brki&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Monte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.103159" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04179084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Abalo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malekzadeh-Milani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hasco&#235;t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Feuillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-023-01010-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600842v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Foucault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Caer-Lorho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ducou Le Pointe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-08602-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bassinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Elleaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.04.018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03330613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Dovene Abalo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-048576" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harbron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thierry-Chef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Pearce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Bernier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/aba66d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03038511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adrien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Loirec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dreuil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean-marc bordy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Fezzani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fitton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.12.031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habib Geryes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hornbeck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jarrige" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pierrat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ducou Le Pointe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.04.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Entine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dondey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncz004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Journy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCINTERVENTIONS.118.006765" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2017002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Journy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-017-5001-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559796v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Harbron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Bernier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Pearce" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thierry-Chef" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/4/R131" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04350804v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03956393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513519v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427119v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513524v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Leuraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04071287v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Croc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Garc&#237;a Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Plagnard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yve Brillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amory Saragaglia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beigelman-Aubry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prigent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gauthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gobert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030625" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002642v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gobert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meynadier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005404v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Gauthier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008291v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meynadier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.448454" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mitrea" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Brillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capderou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>