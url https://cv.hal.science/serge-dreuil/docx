--- v1 (2026-04-01)
+++ v2 (2026-05-03)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of pregnant or potentially pregnant patients undergoing diagnostic and interventional radiology procedures: Investigation of clinical routine practice</w:t>
+                <w:t xml:space="preserve">Lympho-hematopoietic malignancies risk after exposure to low dose ionizing radiation during cardiac catheterization in childhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Faj</w:t>
+                <w:t xml:space="preserve">Kossi Abalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bassinet</w:t>
+                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hrvoje Brkić</w:t>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca de Monte</w:t>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Dreuil</w:t>
+                <w:t xml:space="preserve">Tiphaine Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 115, pp.103159. </w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (7), pp.821-834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.103159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10654-023-01010-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04339490v1</w:t>
+                <w:t xml:space="preserve">hal-04179084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lympho-hematopoietic malignancies risk after exposure to low dose ionizing radiation during cardiac catheterization in childhood</w:t>
+                <w:t xml:space="preserve">Management of pregnant or potentially pregnant patients undergoing diagnostic and interventional radiology procedures: Investigation of clinical routine practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossi Abalo</w:t>
+                <w:t xml:space="preserve">Dario Faj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
+                <w:t xml:space="preserve">Céline Bassinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hrvoje Brkić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca de Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (7), pp.821-834. </w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 115, pp.103159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10654-023-01010-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.103159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179084v1</w:t>
+                <w:t xml:space="preserve">irsn-04339490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childhood cancer risks estimates following CT scans: an update of the French CT cohort study</w:t>
               </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Caer-Lorho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -655,51 +655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgivisio® and O-arm®O2 cone beam CT mobile systems for guidance of lumbar spine surgery: Comparison of patient radiation dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bassinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -785,90 +785,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to low-dose ionising radiation from cardiac catheterisation and risk of cancer: the COCCINELLE study cohort profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Dovene Abalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (8), pp.e048576. </w:t>
@@ -958,51 +958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Pearce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Odile Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (4), pp.1074. </w:t>
@@ -1151,295 +1151,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03038511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of seven quality control phantoms for digital breast tomosynthesis</w:t>
+                <w:t xml:space="preserve">Patient dose evaluation in computed tomography: A French national study based on clinical indications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sage</w:t>
+                <w:t xml:space="preserve">B. Habib Geryes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.L. Fezzani</w:t>
+                <w:t xml:space="preserve">A. Hornbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Fitton</w:t>
+                <w:t xml:space="preserve">V. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hadid</w:t>
+                <w:t xml:space="preserve">N. Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moussier</w:t>
+                <w:t xml:space="preserve">H. Ducou Le Pointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 57, pp.137--144. </w:t>
+              <w:t xml:space="preserve">, 2019, 61, pp.18-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2018.12.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507828v1</w:t>
+                <w:t xml:space="preserve">hal-02524213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient dose evaluation in computed tomography: A French national study based on clinical indications</w:t>
+                <w:t xml:space="preserve">Experimental evaluation of seven quality control phantoms for digital breast tomosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Habib Geryes</w:t>
+                <w:t xml:space="preserve">J. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hornbeck</w:t>
+                <w:t xml:space="preserve">K.L. Fezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Jarrige</w:t>
+                <w:t xml:space="preserve">I. Fitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pierrat</w:t>
+                <w:t xml:space="preserve">L. Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ducou Le Pointe</w:t>
+                <w:t xml:space="preserve">A. Moussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 61, pp.18-27. </w:t>
+              <w:t xml:space="preserve">, 2019, 57, pp.137--144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2018.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524213v1</w:t>
+                <w:t xml:space="preserve">hal-02507828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SESAME A TOOL FOR NUMERICAL DOSIMETRIC RECONSTRUCTION OF PATIENTS OVEREXPOSURES IN INTERVENTIONAL RADIOLOGY</w:t>
               </w:r>
@@ -1572,51 +1572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projected Future Cancer Risks in Children Treated With Fluoroscopy-Guided Cardiac Catheterization Procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Journy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1797,51 +1797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual radiation exposure from computed tomography: a survey of paediatric practice in French university hospitals, 2010–2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neige Journy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2084,51 +2084,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livret des thèses 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2263,51 +2263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry ISoRED 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sitges (Barcelona), Spain. </w:t>
@@ -2388,51 +2388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERPW2022 - 6th European Radiation Protection Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal. , 2022</w:t>
@@ -2487,51 +2487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Greau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,51 +2612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Greau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2894,51 +2894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Caer-Lorho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3019,51 +3019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Caer-Lorho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3112,277 +3112,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition aux procédures de cardiologie interventionnelle pendant l’enfance et risque de cancer : Etude COCCINELLE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analyse de la relation entre le risque de cancer et l’exposition médicale diagnostique aux rayonnements ionisants pendant l’enfance : mise-à-jour de la cohorte française « Enfant-Scanner »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Ducou Le Pointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cohen</w:t>
+                <w:t xml:space="preserve">Klervi Leuraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème CONGRÈS NATIONAL DE RADIOPROTECTION, SFRP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">13ème CONGRÈS NATIONAL DE RADIOPROTECTION, SFRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, ONLINE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427119v1</w:t>
+                <w:t xml:space="preserve">hal-03513524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la relation entre le risque de cancer et l’exposition médicale diagnostique aux rayonnements ionisants pendant l’enfance : mise-à-jour de la cohorte française « Enfant-Scanner »</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Exposition aux procédures de cardiologie interventionnelle pendant l’enfance et risque de cancer : Etude COCCINELLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Abalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert Ducou Le Pointe</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klervi Leuraud</w:t>
+                <w:t xml:space="preserve">Sarah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème CONGRÈS NATIONAL DE RADIOPROTECTION, SFRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, ONLINE, France</w:t>
+              <w:t xml:space="preserve">13ème CONGRÈS NATIONAL DE RADIOPROTECTION, SFRP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513524v1</w:t>
+                <w:t xml:space="preserve">hal-03427119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COmposante RAdioLogique de l’Exposome, multi-expositions, risques de cancers et d’autres pathologies chroniques dans la cohorte Constances : le projet CORALE.</w:t>
               </w:r>
@@ -3394,51 +3394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Greau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3532,51 +3532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Croc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos García Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Plagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4587,51 +4587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05566229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dabin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdelrahman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borrego" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haegin Han" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choonsik Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae4c96" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04339490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Faj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bassinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Brki&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Monte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.103159" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04179084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Abalo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malekzadeh-Milani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hasco&#235;t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Feuillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-023-01010-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600842v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Foucault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Caer-Lorho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ducou Le Pointe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-08602-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bassinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Elleaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.04.018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03330613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Dovene Abalo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-048576" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harbron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thierry-Chef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Pearce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Bernier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/aba66d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03038511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adrien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Loirec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dreuil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean-marc bordy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Fezzani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fitton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.12.031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habib Geryes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hornbeck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jarrige" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pierrat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ducou Le Pointe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.04.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Entine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dondey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncz004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Journy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCINTERVENTIONS.118.006765" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2017002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Journy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-017-5001-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559796v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Harbron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Bernier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Pearce" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thierry-Chef" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/4/R131" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04350804v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03956393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513519v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427119v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513524v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Leuraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04071287v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Croc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Garc&#237;a Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Plagnard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yve Brillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amory Saragaglia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beigelman-Aubry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prigent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gauthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gobert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030625" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002642v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gobert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meynadier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005404v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Gauthier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008291v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meynadier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.448454" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mitrea" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Brillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capderou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05566229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dabin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdelrahman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borrego" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haegin Han" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choonsik Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae4c96" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04179084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Abalo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malekzadeh-Milani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hasco&#235;t" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Feuillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-023-01010-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04339490v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Faj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bassinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Brki&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Monte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.103159" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600842v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Foucault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Caer-Lorho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ducou Le Pointe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-08602-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bassinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Elleaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.04.018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03330613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Dovene Abalo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-048576" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harbron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thierry-Chef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Pearce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Bernier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/aba66d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03038511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adrien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Loirec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dreuil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean-marc bordy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habib Geryes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hornbeck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jarrige" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pierrat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ducou Le Pointe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.04.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Fezzani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fitton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.12.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Entine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dondey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncz004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Journy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCINTERVENTIONS.118.006765" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2017002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Journy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-017-5001-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559796v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Harbron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Bernier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Pearce" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thierry-Chef" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/4/R131" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04350804v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03956393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513519v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Leuraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04071287v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Croc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Garc&#237;a Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Plagnard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yve Brillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amory Saragaglia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beigelman-Aubry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prigent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gauthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gobert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030625" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002642v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gobert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meynadier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005404v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Gauthier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008291v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meynadier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.448454" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mitrea" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Brillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capderou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>