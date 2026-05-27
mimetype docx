--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -3112,277 +3112,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la relation entre le risque de cancer et l’exposition médicale diagnostique aux rayonnements ionisants pendant l’enfance : mise-à-jour de la cohorte française « Enfant-Scanner »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+                <w:t xml:space="preserve">Exposition aux procédures de cardiologie interventionnelle pendant l’enfance et risque de cancer : Etude COCCINELLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Abalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert Ducou Le Pointe</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klervi Leuraud</w:t>
+                <w:t xml:space="preserve">Sarah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème CONGRÈS NATIONAL DE RADIOPROTECTION, SFRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, ONLINE, France</w:t>
+              <w:t xml:space="preserve">13ème CONGRÈS NATIONAL DE RADIOPROTECTION, SFRP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513524v1</w:t>
+                <w:t xml:space="preserve">hal-03427119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition aux procédures de cardiologie interventionnelle pendant l’enfance et risque de cancer : Etude COCCINELLE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kossi Abalo</w:t>
+                <w:t xml:space="preserve">Analyse de la relation entre le risque de cancer et l’exposition médicale diagnostique aux rayonnements ionisants pendant l’enfance : mise-à-jour de la cohorte française « Enfant-Scanner »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Ducou Le Pointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cohen</w:t>
+                <w:t xml:space="preserve">Klervi Leuraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème CONGRÈS NATIONAL DE RADIOPROTECTION, SFRP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">13ème CONGRÈS NATIONAL DE RADIOPROTECTION, SFRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, ONLINE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427119v1</w:t>
+                <w:t xml:space="preserve">hal-03513524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COmposante RAdioLogique de l’Exposome, multi-expositions, risques de cancers et d’autres pathologies chroniques dans la cohorte Constances : le projet CORALE.</w:t>
               </w:r>
@@ -4587,51 +4587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05566229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dabin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdelrahman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borrego" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haegin Han" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choonsik Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae4c96" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04179084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Abalo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malekzadeh-Milani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hasco&#235;t" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Feuillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-023-01010-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04339490v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Faj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bassinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Brki&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Monte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.103159" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600842v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Foucault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Caer-Lorho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ducou Le Pointe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-08602-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bassinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Elleaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.04.018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03330613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Dovene Abalo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-048576" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harbron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thierry-Chef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Pearce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Bernier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/aba66d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03038511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adrien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Loirec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dreuil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean-marc bordy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habib Geryes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hornbeck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jarrige" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pierrat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ducou Le Pointe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.04.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Fezzani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fitton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.12.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Entine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dondey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncz004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Journy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCINTERVENTIONS.118.006765" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2017002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Journy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-017-5001-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559796v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Harbron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Bernier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Pearce" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thierry-Chef" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/4/R131" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04350804v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03956393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513519v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Leuraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04071287v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Croc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Garc&#237;a Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Plagnard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yve Brillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amory Saragaglia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beigelman-Aubry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prigent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gauthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gobert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030625" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002642v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gobert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meynadier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005404v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Gauthier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008291v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meynadier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.448454" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mitrea" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Brillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capderou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05566229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dabin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdelrahman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borrego" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haegin Han" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choonsik Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae4c96" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04179084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Abalo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malekzadeh-Milani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hasco&#235;t" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Feuillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-023-01010-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04339490v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Faj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bassinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Brki&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Monte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.103159" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600842v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Foucault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Caer-Lorho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ducou Le Pointe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-08602-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bassinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Elleaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.04.018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03330613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Dovene Abalo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-048576" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harbron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thierry-Chef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Pearce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Bernier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/aba66d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03038511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adrien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Loirec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dreuil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean-marc bordy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habib Geryes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hornbeck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jarrige" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pierrat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ducou Le Pointe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.04.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Fezzani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fitton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.12.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Entine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dondey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncz004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Journy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCINTERVENTIONS.118.006765" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2017002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Journy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-017-5001-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559796v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Harbron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Bernier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Pearce" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thierry-Chef" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/4/R131" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04350804v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03956393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513519v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427119v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513524v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Leuraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04071287v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Croc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Garc&#237;a Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Plagnard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yve Brillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amory Saragaglia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beigelman-Aubry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prigent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gauthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gobert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030625" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002642v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gobert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meynadier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005404v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Gauthier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008291v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meynadier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.448454" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mitrea" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Brillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capderou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>