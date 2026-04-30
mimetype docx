--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -66,23991 +66,24099 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (156)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ABD-HFL : Apprentissage fédéré hiérarchique décentralisé et résistant aux attaques byzantines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALGOTEL 2026 — 28es Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Resource Allocation and Energy Optimization in 5G O-RAN: Real-World Insights and Testbed Evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Leonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Kefalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bellavista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanasis Korakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Communications Workshops (ICC Workshops)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada. pp.1019-1024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCWorkshops67674.2025.11162134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reproducible Experimentation with beyond-5G Blueprints in SLICES-RI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Saucez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Gallenmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Knopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WCNC 2025 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Milan, Italy. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC61545.2025.10978179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des noeuds anonymes hissés au rang de stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Legheraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment Saboter l'Apprentissage Collectif par Commérage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design, Integration and Slicing of non-3GPP DUs in 5G Networks: a Hybrid 5G-DU Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Kefalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanasis Korakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vancouver, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS61880.2024.10620782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">slAIces: an LLM Chatbot for Simplifying Experiments with the SLICES-RI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Kefalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokratis Christakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Syrigos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 IFIP Networking Conference (IFIP Networking)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Thessalonique, Greece. pp.660-665, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking62109.2024.10619821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenger: Blockchain-based Massively Multiplayer Online Game Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chan Yip Hon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Zaghdoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Networked Systems (NETYS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rabat (MOROCCO), Morocco. pp.50-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-67321-4_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data Poisoning Attacks in Gossip Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38th International Conference on Advanced Information Networking and Applications (AINA-2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Kitakyūshū, Japan. pp.213-224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57853-3_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Automated Scaling of User Plane Function for 5G: An Experimental Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokratis Christakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanasis Korakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 Joint European Conference on Networks and Communications &amp; 6G Summit (EuCNC/6G Summit)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antwerp, Belgium. pp.979-984, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit60053.2024.10597110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of User Plane Function Implementations in Real-World 5G Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokratis Christakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Tsourdinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanasis Korakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vancouver, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS61880.2024.10620666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blueprint-based reproducible research with the SLICES Research Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Saucez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Gallenmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Knopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vancouver, BC, Canada. pp.01-02, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS61880.2024.10620849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DRL-based Service Migration for MEC Cloud-Native 5G and beyond Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Tsourdinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanasis Korakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 IEEE 9th International Conference on Network Softwarization (NetSoft)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Madrid, Spain. pp.62-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NetSoft57336.2023.10175417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementation Challenges of Single-hop, Device-to-Device Communication in 5G Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marios Sophocleous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Karkotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loizos Christofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Lagos Jenschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Networks and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Gothenburg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Research Reproducibility and Experiment Workflow Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Demchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Gallenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayiotis Andreou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Crettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 15th International Conference on COMmunication Systems &amp; NETworkS (COMSNETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Bangalore, India. pp.835-840, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMSNETS56262.2023.10041378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying Direct Link Establishment Delay Between Android Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Lagos Jenschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 IEEE 47th Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Edmonton, AB, Canada. pp.214-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN53696.2022.9843486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Comprehensive Resource Management and Placement for Network Function Virtualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Minh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 3rd IEEE Conference on Network Softwarization (IEEE NetSoft 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bologna, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online Load Balancing for Network Functions Virtualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Minh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Thuy-Lien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huynh Thi Thanh Binh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473461v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OneLab: On-demand deployment of IoT over IPv6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radomir Klacza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yasin Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciro Scognamiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timur Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Infocom 2016 - International Conference on Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, San Francisco, United States. pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F-Interop - Online Conformance, Interoperability and Performance Tests for the IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watteyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Interoperability in IoT (InterIoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demo: OneLab: Major Computer Networking Testbeds for IoT and Wireless Experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radomir Klacza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yasin Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciro Scognamiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MobiCom 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Sep 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2789168.2789180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navigo: Interest forwarding by geolocations in vehicular Named Data Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Grassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Pesavento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Pau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixia Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World of Wireless, Mobile and Multimedia Networks (WoWMoM), 2015 IEEE 16th International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2015.7158165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OneLab Tutorial: A Single Portal to Heterogeneous Testbeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radomir Klacza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Kurose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yasin Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciro Scognamiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TridentCom 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Alliance for Innovation, Jun 2015, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/icst.tridentcom.2015.259876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid spectrum sharing through adaptive spectrum handoff for cognitive radio networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adisorn Lertsinsrubtavee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Malouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2014 {IFIP} Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2014.6857132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An extended Hop-by-hop Interest shaping mechanism for Content-Centric Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya Rozhnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE GLOBECOM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2014, Austin, Texas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7389766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Contact Predictions in Mobile Opportunistic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Tatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Phe-Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE/IFIP Annual Conference on Wireless On-demand Network Systems and Services (IFIP/IEEE WONS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Obergurgl, Austria. pp.65 - 72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WONS.2014.6814723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roaming charges for customers of cellular-wireless entrant providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kesidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Mercer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2015 IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Hong Kong, Hong Kong SAR China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2015.7442433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FanTaaStic: Sustainable management of Future Internet testbed federations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Willner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Covaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schreiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Magedanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ManFI 2014 - The Sixth IEEE/IFIP International Workshop on Management of the Future Internet </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Kracow, Poland. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS.2014.6838379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Effect of Caching on a Model of Content and Access Provider Revenues in Information-centric Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatih Kocak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kesidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Minh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SocialCom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Washington, DC, United States. pp.45-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SocialCom.2013.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pricing in Information-Centric Network Interconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Minh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFIP Networking Conference, 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Brooklyn, NY, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773494v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectrum sharing and impact on spectrum handoff in multi-channel cognitive radio networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adisorn Lertsinsrubtavee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Malouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanchana Kanchanasut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WoWMoM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Madrid, Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2013.6583461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobility Trace Breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Reggani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Whitbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Valencia, Spain. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2013.6686527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FIBRE Project: Brazil and Europe Unite Forces and Testbeds for the Internet of the Future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastià Sallent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Abelém</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iara Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Bergesio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRIDENTCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Thessanoliki, Greece. pp.372, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35576-9_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranking news articles based on popularity prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Tatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Social Networks Analysis and Mining (ASONAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.106-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASONAM.2012.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An effective hop-by-hop Interest shaping mechanism for CCN communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya Rozhnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INFOCOM NOMEN workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Orlando, Florida, United States. pp.322 - 327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2012.6193514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributed Medium Access Control with Dynamic Altruism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngmi Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kesidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADHOCNETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France. pp.29-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36958-2_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissecting dissemination in VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prométhée Spathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Adrian Gorcitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuji Wakikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AINTEC'12 - ACM Asian Internet Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Bangkok, Thailand. pp.62-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2402599.2402608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlling Spectrum Handoff With A Delay Requirement in Cognitive Radio Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adisorn Lertsinsrubtavee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Malouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Computer Communication Networks (ICCCN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCCN.2012.6289234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an integrated portal for networking testbed federation, an open platform approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timur Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FIRE Engineering Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massive Data Migration on Wheels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prométhée Spathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFIP/IEEE WONS (WONS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Bardonecchia, Italy. pp.17-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WONS.2011.5720191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SERVUS: Reliable low-cost and disconnection-aware broadcasting in VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Adrian Gorcitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prométhée Spathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuji Wakikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IWCMC 2011 - 7th International Wireless Communications &amp; Mobile Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.1760-1765, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectrum handoff strategy using cumulative probability in cognitive radio networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adisorn Lertsinsrubtavee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Malouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICUMT 2011 - 3rd International Congress on Ultra Modern Telecommunications and Control Systems and Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Budapest, Hungary. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activity Pattern Impact of Primary Radio Nodes on Channel Selection Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mubashir Husain Rehmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CogART 2011 - 4th International Workshop on Cognitive Radio and Advanced Spectrum Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.36:1--36:5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2093256.2093292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00630230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicting the popularity of online articles based on user comments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Tatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Limbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WIMS 2011 - 1st International Conference on Web Intelligence, Mining and Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Sogndal, Norway. pp.67:1--67:8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1988688.1988766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leveraging Caching for Internet-Scale Content-Based Publish/Subscribe Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilis Sourlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris Flegkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandros Tassiulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICC 2011 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Epidemic Model of Bit Torrent with Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kesidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICC 2011 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DTN Support for News Dissemination in an Urban Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Minh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International IFIP TC 6 Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Valencia, Spain. pp.120-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20757-0_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving Data Dissemination in Multi-Hop Cognitive Radio Ad-Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mubashir Husain Rehmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADHOCNETS 2011 - 3rd International ICST Conference on Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICST, Sep 2011, Paris, France. pp.117-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29096-1_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00630225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectrum Handoff Strategies for Multiple Channels Cognitive Radio Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adisorn Lertsinsrubtavee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Malouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM CoNEXT Student Workshop (joint with CoNEXT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Philadelphia, United States. pp.20:1--20:2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1921206.1921228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights into the Routing Stability of a Multi-hop Wireless Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bezahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADHOCNETS 2010 - 2nd International Conference on Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Victoria, BC, Canada. pp.82-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17994-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cognitive Radio Based Internet Access Framework for Disaster Response Network Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mubashir Husain Rehmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CogART 2010 - 3rd International Workshop on Cognitive Radio and Advanced Spectrum Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Rome, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISABEL.2010.5702851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federation of virtualized infrastructures: sharing the value of diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timur Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CoNEXT 2010 - 6th International Conference on emerging Networking EXperiments and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Philadelphia, United States. pp.12:1--12:12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1921168.1921184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contact Surround in Opportunistic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjet Belblidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Crowcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIMRC 2010 - IEEE 21st International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Istanbul, Turkey. pp.2499-2504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2010.5671743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IOA-CBR: information overload-aware content-based routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Fourth ACM International Conference on Distributed Event-Based Systems, DEBS 2010, Cambridge, United Kingdom, July 12-15, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Cambridge, United Kingdom. pp.85-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1827418.1827431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OneLab: Developing Future Internet Testbeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timur Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Mackeith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Towards a Service-Based Internet - Third European Conference, ServiceWave 2010, Ghent, Belgium, December 13-15, 2010. Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Ghent, Belgium. pp.199-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17694-4_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration d'un indicateur de proximité dans les mesures de contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjet Belblidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFIP'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00419461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimensioning WiMAX Mesh Networks with Multiple Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Nahle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Malouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE INFOCOM Workshops 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Rio de Janeiro, Brazil. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2009.5072129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delay estimation of a user-preferred content distribution scheme in disruption tolerant networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Minh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AINTEC 2009 - Asian Internet Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Bangkok, Thailand. pp.3-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1711113.1711115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delay Estimation of a User-Preferred Content Distribution Scheme in Disruption Tolerant Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Minh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rescom 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, La Palmyre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transparent and Distributed Localization of Mobile Users in Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bezahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International ICST Conference on Heterogeneous Networking for Quality, Reliability, Security and Robustness (QShine'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Las Palmas de Gran Canaria, Spain. pp.513-529, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10625-5_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur les performances de TCP dans un environnement sans-fil multisaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bezahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baynat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque francophone sur l'ingenierie des protocoles (CFIP'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France. pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive and Occupancy-based Channel Selection for unreliable Cognitive Radio Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mubashir Husain Rehmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Carry-Le-Rouet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00441154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avalanche: towards a scalable content-based Pub/Sub network service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Third ACM International Conference on Distributed Event-Based Systems (DEBS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Nashville, TN, United States. pp.45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1619258.1619314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practical DHT-Based Location Service for Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bezahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 5th international student workshop on Emerging networking experiments and technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Rome, Italy. pp.47-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1658997.1659023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges on Internet-scale content-based communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prométhée Spathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole d'été RESCOM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Saint-Jean-Cap-Ferrat, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithme distribué de filtrage et de routage orienté contenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Barouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prométhée Spathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Saint-Malo, France. pp.25-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00374449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion avancée de la mobilité dans les réseaux maillés sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bezahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00239366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sniffing IEEE 802.11 Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claveirole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhD-NOW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Coudert, Sep 2008, Sophia Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00315782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The network is a database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 4th Asian Conference on Internet Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Pattaya, Thailand. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1503370.1503372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced Mobility Management in Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mehdi Bezahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes Journées Doctorales en Informatique et Réseaux (JDIR 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an Automatic Modeling Tool for Observed System Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baynat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Wolfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth European Performance Engineering Workshop, EPEW 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.200-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75211-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-level Approach to Modeling of Observed System Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baynat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Wolfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performance 2007: The 26th International Symposium on Computer Performance, Modeling, Measurements, and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Cologne, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the Imprecision of IP Block-Based Geolocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Ahmadou Bamba Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uhlig Steve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAM - Passive and Active Measurement Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Louvain-la-neuve, Belgium. pp.237-240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71617-4_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Abstraction Layer for Neighborhood Discovery and Cross-Layer Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Obraczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th IST Mobile and Wireless Communication Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Budapest, Hungary. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTMWC.2007.4299182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Prototyping Environment for Wireless Multihop Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Obraczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AINTEC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Phuket, Thailand. pp.33-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-76809-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GeoBuD: Une nouvelle approche pour la localisation géographique des hôtes Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bamba Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Uhlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ziviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.123-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00176938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prototypage de protocoles de communication sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Obraczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFIP 2006 - 12ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00111961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of locality on coordinates dissemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benbadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE 17th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Helsinki, Finland. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2006.254048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Real gain of Cross-Layer Routing in Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Kabassanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2nd international workshop on Multi-hop ad hoc networks: from theory to reality, REALMAN '06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Florence, Italy. pp.15-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1132983.1132987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wireless Mesh Network Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Kabassanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Third IEEE International Conference on Mobile Ad-hoc and Sensor Systems (MASS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Vancouver, BC, Canada. pp.582-585, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MOBHOC.2006.278615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leveraging Buffering Delay Estimation forGeolocation of Internet Hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Ahmadou Bamba Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uhlig Steve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ziviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFIP Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Coimbra, Portugal. pp.319-330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11753810_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agrégation dynamique des paquets pour résoudre l'anomalie de performance des réseaux sans fil IEEE 802.11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guerin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFIP 2006 - 12ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00111737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Feasibility of Power Control in Current IEEE 802.11 Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Kabassanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth Annual IEEE International Conference on Pervasive Computing and Communications Workshops (PERCOMW'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Pisa, Italy. pp.469-473</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Hybrid Collision Control for IEEE 802.11 Ad-Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Malouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INFOCOM Student Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Barcelona, Spain. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFOCOM.2006.65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neighborhood Monitoring and Link Assessment in Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Obraczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sigcommp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Pisa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling Mobility with Behavioral Rules: the Case of Incident and Emergency Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second Asian Internet Engineering Conference, AINTEC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Pathumthani, Thailand. pp.186-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11930181_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The MeshDVNet Wireless Mesh Network Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Kabassanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 1st international workshop on Wireless network testbeds, experimental evaluation and characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Los Angeles, CA, United States. pp.107-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1160987.1161014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génération automatique de modèles calibrés. Une méthodologie complète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baynat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFIP 2006 - 12ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00111725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic packet aggregation to solve performance anomaly in 802.11 wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MSWiM 2006 - 9th ACM/IEEE International Symposium on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Malaga, Spain. pp.247-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1164717.1164761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00589816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ELIP: Embedded Location Information Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benbadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NETWORKING 2005 - 4th International IFIP-TC6 Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Waterloo, Canada. pp.1156-1167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11422778_93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increasing the Throughput Capacity of Mesh Networks by Cross-layer Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infocom 2005 Student Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Miami, FL, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MRS: A Simple Cross-Layer Heuristic to Improve Throughput Capacity in Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CoNEXT 2005 - ACM conference on emerging network experiment and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Toulouse, France. pp.21-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1095921.1095925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connectivity Aware Routing In Ad-hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timur Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PWC 2005 - 10th IFIP International Conference on Personal Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Colmar, France. pp.99-106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9781860947315_0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Easily-managed and topology-independent location service for self-organizing networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Viniotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 6th ACM Interational Symposium on Mobile Ad Hoc Networking and Computing, MobiHoc 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Urbana Champaign, IL, United States. pp.193-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1062689.1062714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00429447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3P: Packets for Position Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benbadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Infocom Student Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Miami, FL, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penalty Shaper to Enforce Assured Service for TCP Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Anelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NETWORKING 2005 - 4th IFIP-TC6 Networking 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Waterloo, Canada. pp.1108-1119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SDT.11b : Un Schéma à Division de Temps pour éviter l'anomalie de la couche MAC 802.11b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFIP 2005 - Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MeshDV: A Distance Vector mobility-tolerant routing protocol for Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE ICPS Workshop on Multi-hop Ad hoc Networks: from theory to reality (REALMAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Santorini, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Multi-rate Radios reduce end-to-end delay in mesh networks? A simulation case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MESH NETWORKING: Realizing the Wireless Internet (Meshnets)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Natural Mobility Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WAC 2005 - 2nd International Workshop on Autonomic Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Athens, Greece. pp.243-253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11687818_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Easily-Managed Location in SONs by exploiting Space-Filling Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Viniotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Infocom Student Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Miami, FL, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GPS-Free-Free Positioning System for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benbadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timur Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WOCN 2005 - 2nd IFIP International Conference on Wireless and Optical Communications Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Dubai, United Arab Emirates. pp.541-545, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WOCN.2005.1436085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques de localisation gégraphique d'hotes dans l'Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Ahmadou Bamba Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ziviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Crovella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algotel 2005 - Septièmes Rencontres Francophones sur les aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Presqu'île de Giens, France. pp.35-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissémination prédictive des coordonnées pour le routage géographique basé sur l'age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benbadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFIP 2005 - Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bio-inspired networking: from real-life network study to mobility modeling and mobile networking heuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Infocom Student Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Miami, FL, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AIMD Penalty Shaper to Enforce Assured Service for TCP Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Anelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICN 2005 - 4th IEEE International Conference on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Ile de la Réunion, France. pp.275-283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-31957-3_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a Measurement-based Geographic Location Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ziviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAM 2004 - 5th International Workshop on Passive and Active Measurement Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Juan-les-Pins, France. pp.43-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-24668-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implicit Merging of Overlapping Spontaneous Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Vehicular Technology Conference - Fall'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Los Angeles, CA, United States. pp.3050-3054, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECF.2004.1400621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Context-aware Inter-networking for Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MWCN 2004 - IEEE/IFIP International Conference on Mobile and Wireless Communication Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Paris, France. pp.383-394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/0-387-23150-1_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross-Layer Routing in Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramin Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavé Salamatian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISWCS 2004 - 1st Symposium on Wireless Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Mauritius, Mauritius. pp.319-323, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2004.1407261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some Requirements for Autonomic Routing in Self-organizing Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WAC 2004 - 1st International IFIP Workshop on Autonomic Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Berlin, Germany. pp.13-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11520184_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraint-Based Geolocation of Internet Hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Ahmadou Bamba Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ziviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Crovella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet Measurement Conference - ACM SIGCOMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Taormina, Italy. pp.288-293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some applications of wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benbadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques Techniques CetMef (Centre d'Etudes Techniques Maritimes et Fluviales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Paris, France. pp.239-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Similarity Models for Internet Host Location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ziviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICON 2003 - 11th IEEE International Conference on Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Sydney, Australia. pp.81-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICON.2003.1266171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche TCP pour la gestion de la localisation dans les réseaux ad hoc mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ziviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Francophone sur la Gestion de Réseaux et de Services - GRES'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Fortaleza, Brésil. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Transmission Effectiveness in Multi-Rate Power Control Capable Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUNICE 2003 - 9th Open European Summer School and IFIP Workshop on Next Generation Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Balatonfuered, Hungary. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routage basé sur ancre dans les réseaux à large échelle auto-organisables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFIP'03 - Colloque Francophone sur l'Ingenierie des Protocoles 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Paris, France. pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodes de garantie de débit d'un flot TCP dans un réseau à service assuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Anelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFIP 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Paris, France. pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placement Issues in Measurement-Based Host Location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ziviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th EUNICE European Summer School and IFIP Workshop on Next Generation Networks - EUNICE 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Budapest - Balatonfüred, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demographic Placement for Internet Host Location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ziviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GLOBECOM 2003 - IEEE Global Telecommunications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, San Francisco, United States. pp.3813-3817, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2003.1258945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy consumption models for ad-hoc mobile terminals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Med-Hoc Net 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Mahdia, Tunisia. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indirect Routing Using Distributed Location Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications (PerCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Dallas-Fort Worth, TX, United States. pp.224-231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PERCOM.2003.1192745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routage pair-à-pair dans les réseaux spontanés à large échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algotel'03 - 5ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Banyuls-sur-mer, France. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobility and Multicast: Protocol Design and Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolland Vida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISCIS XVII - 17th International Symposium on Computer and Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Orlando, FL, United States. pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving the Delivery Quality of MPEG Video Streams by Using Differentiated Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ziviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd European Conference on Universal Multiservice Networks - ECUMN'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Colmar, France. pp.107-115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECUMN.2002.1002095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avoiding network-wide broadcasting with controlled flooding for on-demand ad hoc routing protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFIP Med-Hoc-Net 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Sardinia, Italy. pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-HBH - Efficient Mobility Management in Multicast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolland Vida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NGC'02 - 4th Workshop on Networked Group Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Boston, MA, United States. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Combined Adoption of QoS Schemes to Improve the Delivery Quality of MPEG Video Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ziviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Wolfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Performance Evaluation of Computer and Telecommunications Systems - SPECTS'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, San Diego, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing Location Management in Mobile Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ziviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFIP Med-Hoc-Net 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Sardegna, Italy. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Services Différenciés pour les Flux MPEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ziviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Doctorales Informatique et Réseaux - JDIR'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GCAP: a new multimedia multicast architecture for QoS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Owezarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Canonico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PROMS 2001 - 6th International Conference on Protocols for Multimedia Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Enschede, Netherlands. pp.103-115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45481-0_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Scalable Algorithm for Link-state QoS-based Routing with Three Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Helsinki, Finland. pp.2603-2607, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2001.936620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hop By Hop Multicast Routing Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM SIGCOMM 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2001, San Diego, CA, United States. pp.249-259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/383059.383079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating Voice Traffic in a Differentiated Services Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ziviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Teletraffic Congress - ITC17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Salvador da Bahia, Brazil. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enabling the Progressive Multicast Service Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Hammamet, Tunisia. pp.178-183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2001.935372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hop-by-hop Multicast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Doctorales Informatique et Réseaux - JDIR 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Paris, France. pp.85-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Algorithme Résistant au Facteur d'Échelle pour le Routage avec Trois Métriques de QoS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Francophone sur l Ingénierie des Protocoles - CFIP 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.233-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un mécanisme de contrôle de congestion adapté aux flots unicast et multicast non-fiables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Dracinschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.33-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distance-vector QoS-based Routing with Three Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFIP Networking 2000 / HPN - High Performance Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Paris, France. pp.847-858, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45551-5_71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel Contrôle de Congestion Choisir pour l'UDP?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Dracinschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JDIR 2000 - Journées Doctorales en Informatique et Réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Paris, France. pp.29-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient Congestion Avoidance Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Dracinschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LCN 2000 - 25th IEEE Conference on Local Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Tampa, FL, United States. pp.228-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2000.891034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congestion Avoidance for Unicast and Multicast Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Dracinschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st IEEE European Conference on Universal Multiservice Networks, ECUMN 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Colmar, France. pp.360-368, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECUMN.2000.880785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Distributed Mechanism for Identification and Discrimination of non-TCP-friendly Flows in the Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFIP Networking 2000 / HPN - High Performance Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Paris, France. pp.763-775, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45551-5_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RED+ Gateways for Identification and Discrimination of Unfriendly Best-Effort Flows in the Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Broadband Communications 99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, Hong Kong, Hong Kong SAR China. pp.27-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-35579-5_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RSVP Switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fourmaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1999, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agrégation de flots RSVP pour une architecture IntServ extensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DNAC 99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Paris, France. pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A proportional Queue Control Mechanism to Provide Differentiated Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISCIS XIII - 13th International Symposium on Computer and Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Belek-Antalya, Turkey. pp.17-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Can We Study Large and Complex Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Duc Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Brunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31th Annual Simulation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1998, Boston, United States. pp.126-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIMSYM.1998.668466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated QoS Architecture for IP Switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pietro Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd European Conference on Multimedia Applications, Services and Techniques (ECMAST 98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Berlin, Germany. pp.312-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-64594-2_104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservative Simulation of Load-Balanced Routing in a Large ATM Network Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Duc Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Brunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Parallel and Distributed Simulation workshop (PADS 98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Banff, Canada. pp.142-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PADS.1998.685280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérimentations IP et ATM dans le projet MIRIHADE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Anelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Oct 1997, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives in Performance Evaluation of Large ATM Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Duc Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th IFIP Workshop on Performance Modelling and Evaluation of ATM Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1997, Ilkley, United Kingdom. pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of a Routing Algorithm Using Distributed Simulation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Duc Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Essmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euro-Par'97 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Passau, Germany. pp.1001-1008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BFb0002844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ERAQLES an Efficient Explicit Rate Algorithm for ABR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE GLOBECOM'97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Phoenix, AZ, United States. pp.801-805, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.1997.638440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the ER Algorithm ERAQLES in Different ABR Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fichou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performance Analysis of ATM Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1997, Ilkley, United Kingdom. pp.396-410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-35353-1_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Statistically Correct Approach to Distributed Simulation of ATM Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Duc Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Sixth IFIP WG6.3 Conference on Performance of Computer Networks: Data Communications and Their Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, London, United Kingdom. pp.352--366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service-Aware Real-Time Slicing for Virtualized beyond 5G Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Tsourdinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Chatzistefanidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanasis Korakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navid Nikaein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 247, pp.110445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comnet.2024.110445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nearby connections strategies: Features, usage, and empirical performance evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Lagos Jenschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, pp.100895. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.iot.2023.100895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLICES, a scientific instrument for the networking community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanasis Korakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Passarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 193, pp.189-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comcom.2022.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C2QoS: Network QoS guarantee in vSwitch through CPU-cycle management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">S2H: Hypervisor as a Setter within Virtualized Network I/O for VM Isolation on Cloud Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangxing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilong Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2021.102148⟩</w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 201, pp.108577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2021.108577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004818v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S2H: Hypervisor as a Setter within Virtualized Network I/O for VM Isolation on Cloud Platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">C2QoS: Network QoS guarantee in vSwitch through CPU-cycle management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunjing Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilong Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2021.108577⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, pp.102148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2021.102148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566102v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and analysis of robust service composition for network functions virtualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Minh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Thuy-Lien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai-Nam Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 166, pp.106989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comnet.2019.106989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing resource utilization in NFV dynamic systems: New exact and heuristic approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Routing via Functions in Virtual Networks: The Curse of Choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2018.11.009⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.1192-1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNET.2019.2912717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486398v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routing via Functions in Virtual Networks: The Curse of Choices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Optimizing resource utilization in NFV dynamic systems: New exact and heuristic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Minoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNET.2019.2912717⟩</w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 148, pp.129 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2018.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004810v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Popularity Prediction to Ranking Online News</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tools to foster a global federation of testbeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Parmentelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Avakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13278-014-0174-8⟩</w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special issue on Future Internet Testbeds − Part II, 63, pp.205-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bjp.2013.12.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982936v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools to foster a global federation of testbeds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Parmentelat</w:t>
+                <w:t xml:space="preserve">A survey on predicting the popularity of web content.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Tatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Turro</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bjp.2013.12.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Internet Services and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13174-014-0008-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926160v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on predicting the popularity of web content.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">From Popularity Prediction to Ranking Online News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Tatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Internet Services and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13174-014-0008-y⟩</w:t>
+              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.4:174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13278-014-0174-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137930v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Control of Rare Segments in BitTorrent with Epidemic Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Griffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Kesidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoRR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, abs/1306.3160, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed medium access control with conditionally altruistic users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Griffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youngmi Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Kesidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013, pp.202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1687-1499-2013-202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of caching on a model of content and access provider revenues in Information-Centric Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatih Kocak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Kesidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Minh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASE SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (3), pp.160-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURF: A Distributed Channel Selection Strategy for Data Dissemination in Multi-Hop Cognitive Radio Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mubashir Husain Rehmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (10-11), pp.1172-1185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comcom.2013.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A content-based publish/subscribe framework for large-scale content delivery</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Local heuristic for the refinement of multi-path routing in wireless mesh networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valmir C. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leandros Tassiulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 57 (4), pp.924--943</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 57 (1), http://www.sciencedirect.com/science/article/pii/S1389128612003325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2012.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939993v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local heuristic for the refinement of multi-path routing in wireless mesh networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A content-based publish/subscribe framework for large-scale content delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilis Sourlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris Flegkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandros Tassiulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 57 (1), http://www.sciencedirect.com/science/article/pii/S1389128612003325. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 57 (4), pp.924--943</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683994v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling links for heavy traffic on interfering routes in wireless mesh networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">DTN support for news dissemination in an urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Minh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 56 (5), pp.1584. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2012.01.011⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 56 (9), pp.2276-2291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2012.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683991v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DTN support for news dissemination in an urban area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Scheduling links for heavy traffic on interfering routes in wireless mesh networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valmir Carneiro Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 56 (9), pp.2276-2291. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2012.03.018⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 56 (5), pp.1584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2012.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00686970v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSMA Local Area Networking under Dynamic Altruism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Griffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youngmi Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Kesidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoRR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, abs/1204.4847, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental evaluation of cross-layer routing in a wireless mesh backbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mehdi Bezahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 56 (5), pp.1568--1583. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comnet.2012.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LORD: Tracking mobile clients in a real mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mehdi Bezahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (8), pp.1461--1475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.adhoc.2011.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Extreme Scale Content-Based Networking for the Next Generation Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prométhée Spathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEICE Transactions on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 94-B (10), pp.2706--2714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1587/transcom.E94.B.2706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research challenges towards the Future Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijia Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Karl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (18), pp.2115--2134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level Approach to Modeling of Observed System Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Wolfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 67 (5), pp.386-405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.peva.2009.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00539821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of 3G Connectivity in PlanetLab Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Canonico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Di Stasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pescapè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Ventre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile Networks and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 15 (3), pp.344-355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11036-010-0224-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMPS: Using sociology for personnal mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (3), pp.831-842. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNET.2008.2003337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multihop Cognitive Radio Networks: to Route or not to Route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Malouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (4), pp.20-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MNET.2009.5191142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and distributed packet aggregation to solve the performance anomaly in 802.11 wireless</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52 (1), pp.77-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comnet.2007.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00589815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future Internet : Fundamentals and Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Cross-Layer Rate-Aware Routing in a Wireless Mesh Network Test-Bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Kabassanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Scott Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communication Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1232919.1232934⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007, pp.086510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2007/86510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151832v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Cross-Layer Rate-Aware Routing in a Wireless Mesh Network Test-Bed</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Future Internet : Fundamentals and Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thrasyvoulos Spyropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2007/86510⟩</w:t>
+              <w:t xml:space="preserve">Computer Communication Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (2), pp.101-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1232919.1232934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154474v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-Based Geolocation of Internet Hosts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dissecting the Routing Architecture of Self-Organizing Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Sichitiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benbadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Viniotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNET.2006.886332⟩</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (6), pp.98-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWC.2006.275204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153438v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental service deployment using the hop-by-hop multicast routing protocol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluating a cross-layer approach for routing in Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNET.2006.876157⟩</w:t>
+              <w:t xml:space="preserve">Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (2-3), pp.173-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11235-006-6519-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153395v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twins: a Dual Addressing Space Representation for Self-organizing Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Reconsidering Microscopic Mobility Modeling for Self-Organizing Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (6), pp.4-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MNET.2006.273114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00334371v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the Routing Architecture of Self-Organizing Networks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Constraint-Based Geolocation of Internet Hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Ahmadou Bamba Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ziviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Crovella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MWC.2006.275204⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (6), pp.1219-1232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNET.2006.886332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153114v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating a cross-layer approach for routing in Wireless Mesh Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Incremental service deployment using the hop-by-hop multicast routing protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telecommunication Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11235-006-6519-5⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (3), pp.543-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNET.2006.876157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01153440v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsidering Microscopic Mobility Modeling for Self-Organizing Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Twins: a Dual Addressing Space Representation for Self-organizing Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Viniotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Network</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (12), pp.1468--1481</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153118v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00334371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TCP-Tailored Approach to the Location Management in Mobile Ad Hoc Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Joint Adoption of QoS Schemes for MPEG Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ziviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Wolfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2005.1576582⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (1), pp.59-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-005-6849-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154088v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Adoption of QoS Schemes for MPEG Streams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Improving the Accuracy of Measurement-Based Geographic Location of Internet Hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ziviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-005-6849-4⟩</w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47 (4), pp.503-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2004.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154472v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Accuracy of Measurement-Based Geographic Location of Internet Hosts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">A TCP-Tailored Approach to the Location Management in Mobile Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ziviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2004.08.013⟩</w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (12), pp.1043-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2005.1576582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01154090v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization in spontaneous networks: the approach of DHT-based routing protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3 (5), pp.589-606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.adhoc.2004.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Preferential Attachment Gathering Mobility Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9 (10), pp.900-902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LCOMM.2005.10023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Control and Localization in Wireless Ad Hoc and Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ziviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petia Todorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hünerberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1 (4), pp.301-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing latency and overhead of route repair with controlled flooding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An underlay strategy for indirect routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 10 (4), pp.347-358. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/B:WINE.0000028539.73976.64⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 10 (6), pp.747-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:WINE.0000044033.02880.b7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153140v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An underlay strategy for indirect routing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la différenciation de services dans l'Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Anelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/B:WINE.0000044033.02880.b7⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (5-6), pp.675-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.23.675-699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01153136v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la différenciation de services dans l'Internet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Reducing latency and overhead of route repair with controlled flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/tsi.23.675-699⟩</w:t>
+              <w:t xml:space="preserve">Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10 (4), pp.347-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:WINE.0000028539.73976.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154061v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Scalable Protocols for Three-metric QoS-routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 39 (6), pp.713-727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1389-1286(02)00228-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to Virtual Private Networks: Towards D-VPNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking and Information Systems Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 4 (3), pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scalable IntServ Architecture through RSVP Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking and Informations Systems Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2 (5-6), pp.665-681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicast for RSVP switching: An extended multicast model with QoS for label swapping in an IP over ATM environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fourmaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telecommunication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 11 (1-2), pp.85-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1019184931834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Multimedia Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fourmaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raif O. Onvural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal on Networks and Distributed Processing (RERIR/EJNDP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 5 (3), pp.28-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199474v1</w:t>
-              </w:r>
-[...17020 lines deleted...]
-                <w:t xml:space="preserve">hal-01912915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergent Peer-to-Peer Multi-Hub Topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Legheraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sorbonne Universites, UPMC University of Paris 6; LIP6 - Laboratoire d'Informatique de Paris 6. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582174v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Poisoning Attacks in Gossip Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIP6, Sorbonne Université, CNRS, UMR 7606. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401682v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABD-HFL: Byzantine-resistant Decentralized Hierarchical Federated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tengfei An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIP6, Sorbonne Université, CNRS, UMR 7606. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURF: A Distributed Channel Selection Strategy for Data Dissemination in Multi-Hop Cognitive Radio Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mubashir Husain Rehmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7628, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00596224v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cognitive Radio Based Internet Access Framework for Disaster Response Network Deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mubashir Husain Rehmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7285, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00482593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Planetary Object Name Service: Issues and Design Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simplot-Ryl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7042, INRIA. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00419496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Reliable Contention-aware Data Dissemination in Multi-hop Cognitive Radio Ad Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mubashir Husain Rehmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7288, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00482910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Packet Aggregation to Solve Performance Anomaly in 802.11 Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5958, INRIA. 2006, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00086502v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24060,480 +24168,480 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLICES, a scientific instrument for the networking community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanasis Korakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Passarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Content Caching in Content-Centric Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Minh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Minoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Pilarski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Feasibility of Social Network-based Pollution Sensing in ITSs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Tse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubin Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Pau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Roccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRID'5000 Plate-forme de recherche expérimentale en informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cosnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24543,133 +24651,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Internet: Architectures and Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jose Montpetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianping Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57 (7), pp.12-12, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MCOM.2019.8767072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24679,231 +24787,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et Système d'Échange de Données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3061397. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et Système d'Échange de Données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Benbadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md De Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2018122069A1. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24913,735 +25021,735 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing the Essential Ingredients for an Open, General-Purpose, Shared and Both Large-Scale and Sustainable Experimental Facility (OpenLab)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harris Niavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanasis Korakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanasis Korakis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building the Future Internet through FIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River Publisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9788793519121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-Interop – Online Platform of Interoperability and Performance Tests for the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Serrano; Nikolaos Isaris; Hans Schaffers; John Domingue; Michael Boniface; Thanasis Korakis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building the Future Internet through FIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.603-611, 2017, 9788793519121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated Experimentation Infrastructure Interconnecting Sites from Both Europe and South Korea (SmartFIRE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Choumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanasis Korakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ordiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Skarmeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Martinez-Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building the Future Internet through FIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017, 9788793519121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OneLab: An Open Federated Facility for Experimentally Driven Future Internet Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timur Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Parmentelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tronco, Tania. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Network Architectures: The Path to the Future Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 297, Springer Berlin Heidelberg, pp.141-152, 2010, Studies in Computational Intelligence, 978-3-642-13246-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13247-6_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dracinschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cooperative Environments for Distributed Systems Engineering - The Distributed Systems Environment Report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2236, Springer, pp.153-176, 2001, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-45582-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication de groupe et multicast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logiciel et réseaux de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, OBSERVATOIRE FRANÇAIS DES TECHNIQUES AVANCÉES, pp.117-129, 2000, ARAGO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25651,487 +25759,487 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next generation portal for federated testbeds MySlice v2: from prototype to production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radomir Klacza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gaudet-Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro Scognamiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fed4FIRE Engineering Conference - FEC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Dynamic Spectrum Sharing Through Rate Compensation and Spectrum Handoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adisorn Lertsinsrubtavee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Malouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Infocom (Student workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Turin, Italy. IEEE, pp.85-86, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2013.6562855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicular Carriers for Big Data Transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Adrian Gorcitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yesid Jarma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prométhée Spathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuji Wakikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE Vehicular Networking Conference (VNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Seoul, South Korea. 2012 IEEE Vehicular Networking Conference (VNC), pp.109-114, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VNC.2012.6407418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739361v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster : Modèle générique pour le routage orienté contenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Barouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prométhée Spathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26141,137 +26249,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 21st Annual ACM International Conference on Mobile Computing and Networking (Mobicom)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Pau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sneha Kumar Kasera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM International Conference on Mobile Computing and Networking (Mobicom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26281,147 +26389,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFC 3810: Multicast Listener Discovery Version 2 (MLDv2) for IPv6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolland Vida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Henrique Maciel Kosmalski Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Deering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Fenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26431,105 +26539,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Autoroutes de l'Information au Cyberespace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flammarion, 1997, Collection Dominos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId627"/>
+      <w:footerReference w:type="default" r:id="rId628"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26676,51 +26784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Tsourdinis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Chatzistefanidis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Makris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Korakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Nikaein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110445" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04225102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lagos Jenschke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.100895" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Bruno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Passarella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.07.019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Jiang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulei Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Han" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Lv" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2021.102148" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03566102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxing Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.108577" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Minh Pham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thuy-Lien Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Nam Chu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.106989" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.11.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2019.2912717" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982936v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Tatar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Antoniadis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-014-0174-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00926160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Auge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Parmentelat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Avakian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2013.12.038" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137930v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-014-0008-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Griffin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kesidis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01532196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmi Jin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-202" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Kocak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Minh Pham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubashir Husain Rehmani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khalife" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2013.03.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWLPXMJN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Diallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Sourlas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Flegkas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandros Tassiulas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683994v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ferreira de Rezende" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmir C. Barbosa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.09.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmir Carneiro Barbosa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.01.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00686970v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.03.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WM7J27C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940011v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939997v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.01.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MD3NCB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2011.03.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFBXTP4N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939995v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prom&#233;th&#233;e Spathis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transcom.E94.B.2706" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939998v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Chong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijia Jia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Karl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brandwajn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wolfinger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2009.11.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ45WQFD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152922v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Botta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Canonico" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Di Stasi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pescap&#232;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ventre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-010-0224-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borrel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legendre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2008.2003337" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524785v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Malouch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2009.5191142" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589815v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2007.09.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDT3PZP3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151832v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thrasyvoulos Spyropoulos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kirkpatrick" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1232919.1232934" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154474v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kabassanov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/86510" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153438v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ahmadou Bamba Gueye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ziviani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Crovella" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2006.886332" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153395v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Carlos Muniz Bandeira Duarte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2006.876157" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334371v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Viniotis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ferreira de Rezende" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153114v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Sichitiu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benbadis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2006.275204" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153440v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-006-6519-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6431D248390551FE4D4ECB8D1A83AF77372DED41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153118v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2006.273114" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154088v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2005.1576582" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154472v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-005-6849-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WHVTL5L7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154090v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2004.08.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHCSWNW0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153128v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2004.08.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR1KV14P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153120v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2005.10023" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153125v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gober" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Todorova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#252;nerberg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153140v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WINE.0000028539.73976.64" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRHNKSJJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153136v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WINE.0000044033.02880.b7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0NN27ZZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154061v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.675-699" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151343v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-1286(02)00228-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7086TLZD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573151v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199452v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleuze" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151668v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourmaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019184931834" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DA76D9E62F49F5D4156DA792A20BF3935298A43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199474v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raif O. Onvural" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273818v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Leonelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kefalas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellavista" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops67674.2025.11162134" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029890v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Legheraba" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05477269v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saucez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gallenm&#252;ller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Knopp" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978179" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946337v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Christakis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620666" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946387v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit60053.2024.10597110" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04755912v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620849" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04565529v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pham" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946318v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620782" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946347v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Syrigos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking62109.2024.10619821" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04693936v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chan Yip Hon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Zaghdoudi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67321-4_3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04572422v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_18" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004821v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Demchenko" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gallenmuller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Andreou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Crettaz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMSNETS56262.2023.10041378" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945524v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft57336.2023.10175417" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04233512v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Sophocleous" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karkotis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loizos Christofi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Lagos Jenschke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930334v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN53696.2022.9843486" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473461v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Thi Thanh Binh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496518v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363476v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomir Klacza" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yasin Rahman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Scognamiglio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Friedman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363427v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ziegler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183700v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kurose" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yasin Rahman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.tridentcom.2015.259876" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305359v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Boubekeur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2789168.2789180" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182994v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Grassi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pesavento" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixia Zhang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2015.7158165" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137985v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisorn Lertsinsrubtavee" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2014.6857132" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01119129v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Rozhnova" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7389766" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001817v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Phe-Neau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2014.6814723" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137982v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Mercer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2015.7442433" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137984v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Willner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Albrecht" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Covaci" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schreiner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Magedanz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2014.6838379" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940006v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SocialCom.2013.13" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216621v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Reggani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Whitbeck" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fonseca" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686527" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00773494v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940007v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Kanchanasut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2013.6583461" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00997088v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2012.6193514" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940015v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36958-2_3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940017v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#224; Sallent" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Abel&#233;m" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iara Machado" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bergesio" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35576-9_33" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982968v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2012.28" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776288v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2012.6289234" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940016v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Adrian Gorcitz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Wakikawa" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2402599.2402608" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05185433v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940012v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982615" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285690v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2011.5720191" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719435v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630230v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2093256.2093292" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940014v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leguay" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Limbourg" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988688.1988766" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940013v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962666" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940008v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962823" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00609992v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_10" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630225v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29096-1_9" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291207v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Mackeith" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17694-4_22" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G3J15JFH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671369v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17994-5_6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653835v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISABEL.2010.5702851" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832968v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Misra" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1921168.1921184" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719433v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1921206.1921228" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602587v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Belblidia" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Crowcroft" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2010.5671743" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291205v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1827418.1827431" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295260v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1619258.1619314" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294502v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1658997.1659023" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419461v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299048v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Nahle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2009.5072129" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374418v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1711113.1711115" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00609994v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671352v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10625-5_32" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441154v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671210v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303778v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303782v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374449v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Barouni" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239366v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315782v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claveirole" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303784v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1503370.1503372" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311804v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75211-0_15" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7ZCNN50L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311797v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311877v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uhlig Steve" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71617-4_26" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311832v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Ben Abdesslem" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Obraczka" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Solis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTMWC.2007.4299182" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311771v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76809-8_4" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-129G7KQT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176938v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamba Gueye" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Uhlig" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111725v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589816v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1164717.1164761" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351682v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1160987.1161014" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351654v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2006.254048" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111961v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111737v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guerin-Lassous" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351661v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351734v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132983.1132987" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351681v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2006.278615" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351680v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753810_27" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352628v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2006.65" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351656v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351653v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11930181_14" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JLW6JGDC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488488v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_34" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1LL6LGS3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487874v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11422778_93" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488168v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488154v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1095921.1095925" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487828v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cotton" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781860947315_0011" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429447v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1062689.1062714" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487903v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488485v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488164v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488160v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488162v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486944v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCN.2005.1436085" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487905v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487864v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11687818_20" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418206v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487907v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487902v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520301v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24668-8_5" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63PD3833-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520285v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2004.1400621" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520283v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_33" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520111v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khalili" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2004.1407261" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520026v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11520184_2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520105v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520110v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529399v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531085v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529418v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530444v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2003.1266171" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530449v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529415v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531086v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530447v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2003.1258945" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529400v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2003.1192745" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531092v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Moulin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544820v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Vida" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544812v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECUMN.2002.1002095" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544932v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544830v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544817v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544815v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544809v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570743v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2001.935372" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570742v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Owezarski" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45481-0_9" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571670v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2001.936620" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571227v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/383059.383079" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571191v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573122v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ziegler" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45551-5_64" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VTF0S2TQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572528v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572524v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dracinschi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572526v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573149v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45551-5_71" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573146v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573145v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2000.891034" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573143v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECUMN.2000.880785" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574428v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hofmann" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35579-5_3" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574444v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574445v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622239v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Moret" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622224v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brunst" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMSYM.1998.668466" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622223v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pietro Romano" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-64594-2_104" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6DC2Q36C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622226v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PADS.1998.685280" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572530v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Galand" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fichou" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35353-1_20" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798880v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Picard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouyer" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gautier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623822v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630563v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Essmeyer" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0002844" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8DKKHL8F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630564v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1997.638440" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912915v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582174v6" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04401682v3" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627430v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei An" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596224v3" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482593v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419496v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schmidt" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482910v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00086502v2" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004860v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01016470v2" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Pilarski" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137980v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tse" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Xiao" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roccetti" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138734v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valiron" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004814v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Montpetit" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Wang" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2019.8767072" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389712v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004848v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benbadis" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md De Amorim" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Conan" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803996v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Niavis" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riverpublishers.com/research_article_details.php?book_id=427&amp;amp;cid=12" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808686v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Vermeulen" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riverpublishers.com/research_article_details.php?book_id=427&amp;amp;cid=22" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804009v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Choumas" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ordiz" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Skarmeta" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez-Julia" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832986v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13247-6_7" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MZ09D762-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571709v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baurens" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45582-5_7" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5TT77Q06-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573140v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804013v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaudet-Chardonnet" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bradai" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861116v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2013.6562855" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739361v2" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesid Jarma" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VNC.2012.6407418" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260342v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514601v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Kumar Kasera" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Zheng" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533952v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Deering" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Fenner" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645536v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei An" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Leonelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kefalas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellavista" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Korakis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops67674.2025.11162134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05477269v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saucez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gallenm&#252;ller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Makris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Knopp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978179" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Legheraba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04565529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620782" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946347v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Christakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Syrigos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking62109.2024.10619821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04693936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chan Yip Hon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Zaghdoudi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67321-4_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04572422v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_18" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit60053.2024.10597110" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Tsourdinis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620666" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04755912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620849" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft57336.2023.10175417" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04233512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Sophocleous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karkotis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loizos Christofi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Lagos Jenschke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Demchenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gallenmuller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Andreou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Crettaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMSNETS56262.2023.10041378" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lagos Jenschke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN53696.2022.9843486" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Minh Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473461v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thuy-Lien Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Thi Thanh Binh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomir Klacza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yasin Rahman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Scognamiglio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Friedman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363427v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ziegler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305359v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Boubekeur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2789168.2789180" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Grassi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pesavento" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixia Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2015.7158165" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kurose" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yasin Rahman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.tridentcom.2015.259876" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisorn Lertsinsrubtavee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Malouch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2014.6857132" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01119129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Rozhnova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7389766" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Tatar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Phe-Neau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2014.6814723" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kesidis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Mercer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Griffin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2015.7442433" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Willner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Albrecht" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Covaci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schreiner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Magedanz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2014.6838379" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940006v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Kocak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Minh Pham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SocialCom.2013.13" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00773494v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Antoniadis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Kanchanasut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2013.6583461" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216621v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Reggani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Whitbeck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fonseca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686527" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940017v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#224; Sallent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Abel&#233;m" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iara Machado" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bergesio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35576-9_33" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2012.28" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00997088v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2012.6193514" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940015v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmi Jin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36958-2_3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940016v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prom&#233;th&#233;e Spathis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Adrian Gorcitz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Wakikawa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2402599.2402608" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776288v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2012.6289234" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05185433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Auge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285690v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2011.5720191" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940012v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982615" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719435v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630230v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubashir Husain Rehmani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khalife" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2093256.2093292" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940014v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leguay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Limbourg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988688.1988766" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940013v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Diallo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Sourlas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Flegkas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandros Tassiulas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962666" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940008v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962823" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00609992v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_10" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630225v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29096-1_9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1921206.1921228" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671369v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17994-5_6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653835v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISABEL.2010.5702851" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832968v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Misra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1921168.1921184" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602587v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Belblidia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Crowcroft" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2010.5671743" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291205v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1827418.1827431" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291207v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Mackeith" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17694-4_22" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G3J15JFH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419461v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299048v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Nahle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2009.5072129" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374418v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1711113.1711115" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00609994v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671352v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10625-5_32" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671210v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441154v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295260v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1619258.1619314" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294502v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1658997.1659023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303782v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374449v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Barouni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239366v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315782v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claveirole" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303784v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1503370.1503372" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303778v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311804v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brandwajn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wolfinger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75211-0_15" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7ZCNN50L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311797v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311877v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ahmadou Bamba Gueye" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uhlig Steve" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71617-4_26" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311832v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Ben Abdesslem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Obraczka" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Solis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTMWC.2007.4299182" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311771v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76809-8_4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-129G7KQT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176938v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamba Gueye" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Uhlig" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ziviani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111961v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351654v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benbadis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2006.254048" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351734v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kabassanov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132983.1132987" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351681v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2006.278615" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351680v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753810_27" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111737v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guerin-Lassous" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351661v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352628v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2006.65" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351656v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351653v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legendre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borrel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11930181_14" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JLW6JGDC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351682v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1160987.1161014" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111725v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589816v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1164717.1164761" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487874v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11422778_93" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488168v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488154v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1095921.1095925" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487828v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cotton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781860947315_0011" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429447v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Viniotis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ferreira de Rezende" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1062689.1062714" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487903v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488485v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488164v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488160v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488162v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487864v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11687818_20" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487905v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486944v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCN.2005.1436085" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418206v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Crovella" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487907v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487902v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488488v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_34" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1LL6LGS3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520301v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Carlos Muniz Bandeira Duarte" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24668-8_5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63PD3833-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520285v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2004.1400621" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520283v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_33" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520111v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khalili" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2004.1407261" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520026v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11520184_2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520105v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520110v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530444v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2003.1266171" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531085v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529418v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530449v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529415v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531086v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530447v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2003.1258945" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531092v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Moulin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529400v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2003.1192745" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529399v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544820v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Vida" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544812v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECUMN.2002.1002095" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544932v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544830v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544815v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544817v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544809v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570742v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Owezarski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Canonico" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45481-0_9" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571670v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2001.936620" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571227v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/383059.383079" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571191v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570743v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2001.935372" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572528v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572526v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572524v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dracinschi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573149v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45551-5_71" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573146v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573145v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2000.891034" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573143v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECUMN.2000.880785" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573122v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ziegler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45551-5_64" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VTF0S2TQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574428v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hofmann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35579-5_3" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574444v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourmaux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574445v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleuze" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622239v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Moret" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622224v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brunst" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMSYM.1998.668466" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622223v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pietro Romano" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-64594-2_104" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6DC2Q36C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622226v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PADS.1998.685280" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798880v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Picard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ferreira de Rezende" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouyer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gautier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623822v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630563v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Essmeyer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0002844" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8DKKHL8F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630564v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1997.638440" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572530v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Galand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fichou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35353-1_20" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912915v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945512v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Chatzistefanidis" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Nikaein" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110445" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04225102v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.100895" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941155v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Bruno" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Passarella" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.07.019" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03566102v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Yang" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Jiang" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxing Zhang" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Lv" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.108577" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004818v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulei Wu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Han" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2021.102148" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004815v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Nam Chu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.106989" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004810v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Girard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2019.2912717" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486398v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minoux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.11.009" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00926160v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Parmentelat" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turro" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Avakian" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2013.12.038" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137930v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-014-0008-y" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982936v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-014-0174-8" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940005v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01532196v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-202" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154485v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112622v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2013.03.005" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWLPXMJN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683994v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmir C. Barbosa" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.09.009" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939993v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00686970v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.03.018" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WM7J27C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683991v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmir Carneiro Barbosa" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.01.011" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940011v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939997v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.01.004" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MD3NCB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939996v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2011.03.009" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFBXTP4N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939995v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transcom.E94.B.2706" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939998v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conti" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Chong" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijia Jia" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Karl" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539821v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2009.11.002" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ45WQFD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152922v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Botta" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Di Stasi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pescap&#232;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ventre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-010-0224-z" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151764v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2008.2003337" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524785v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2009.5191142" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589815v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2007.09.019" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDT3PZP3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154474v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/86510" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151832v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thrasyvoulos Spyropoulos" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kirkpatrick" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1232919.1232934" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153114v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Sichitiu" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2006.275204" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153440v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-006-6519-5" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6431D248390551FE4D4ECB8D1A83AF77372DED41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153118v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2006.273114" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153438v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2006.886332" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153395v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2006.876157" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334371v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154472v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-005-6849-4" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WHVTL5L7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154090v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2004.08.013" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHCSWNW0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154088v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2005.1576582" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153128v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2004.08.006" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR1KV14P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153120v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2005.10023" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153125v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gober" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Todorova" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#252;nerberg" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153136v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WINE.0000044033.02880.b7" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0NN27ZZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154061v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.675-699" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153140v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WINE.0000028539.73976.64" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRHNKSJJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151343v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-1286(02)00228-1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7086TLZD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573151v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199452v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151668v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019184931834" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DA76D9E62F49F5D4156DA792A20BF3935298A43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199474v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raif O. Onvural" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582174v6" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04401682v3" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627430v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596224v3" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482593v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419496v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schmidt" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482910v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00086502v2" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004860v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01016470v2" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Pilarski" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137980v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tse" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Xiao" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roccetti" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138734v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valiron" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004814v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Montpetit" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Wang" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2019.8767072" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389712v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004848v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benbadis" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md De Amorim" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Conan" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803996v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Niavis" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riverpublishers.com/research_article_details.php?book_id=427&amp;amp;cid=12" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808686v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Vermeulen" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riverpublishers.com/research_article_details.php?book_id=427&amp;amp;cid=22" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804009v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Choumas" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ordiz" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Skarmeta" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez-Julia" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832986v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13247-6_7" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MZ09D762-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571709v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baurens" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45582-5_7" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5TT77Q06-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573140v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804013v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaudet-Chardonnet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bradai" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861116v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2013.6562855" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739361v2" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesid Jarma" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VNC.2012.6407418" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260342v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514601v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Kumar Kasera" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Zheng" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533952v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Deering" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Fenner" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645536v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>