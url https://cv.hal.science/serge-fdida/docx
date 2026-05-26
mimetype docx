--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -2873,469 +2873,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid spectrum sharing through adaptive spectrum handoff for cognitive radio networks</w:t>
+                <w:t xml:space="preserve">Beyond Contact Predictions in Mobile Opportunistic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adisorn Lertsinsrubtavee</w:t>
+                <w:t xml:space="preserve">Alexandru Tatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naceur Malouch</w:t>
+                <w:t xml:space="preserve">Tiphaine Phe-Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 {IFIP} Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2014.6857132⟩</w:t>
+              <w:t xml:space="preserve">IEEE/IFIP Annual Conference on Wireless On-demand Network Systems and Services (IFIP/IEEE WONS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Obergurgl, Austria. pp.65 - 72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WONS.2014.6814723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137985v1</w:t>
+                <w:t xml:space="preserve">hal-01001817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended Hop-by-hop Interest shaping mechanism for Content-Centric Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalya Rozhnova</w:t>
+                <w:t xml:space="preserve">Roaming charges for customers of cellular-wireless entrant providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kesidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Mercer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Griffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7389766⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Hong Kong, Hong Kong SAR China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2015.7442433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119129v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Contact Predictions in Mobile Opportunistic Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vania Conan</w:t>
+                <w:t xml:space="preserve">Hybrid spectrum sharing through adaptive spectrum handoff for cognitive radio networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adisorn Lertsinsrubtavee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Malouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFIP Annual Conference on Wireless On-demand Network Systems and Services (IFIP/IEEE WONS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WONS.2014.6814723⟩</w:t>
+              <w:t xml:space="preserve">2014 {IFIP} Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2014.6857132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001817v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roaming charges for customers of cellular-wireless entrant providers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An extended Hop-by-hop Interest shaping mechanism for Content-Centric Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Griffin</w:t>
+                <w:t xml:space="preserve">Natalya Rozhnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Hong Kong, Hong Kong SAR China. </w:t>
+              <w:t xml:space="preserve">IEEE GLOBECOM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2014, Austin, Texas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2015.7442433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7389766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137982v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FanTaaStic: Sustainable management of Future Internet testbed federations</w:t>
               </w:r>
@@ -3449,490 +3449,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Caching on a Model of Content and Access Provider Revenues in Information-centric Networks</w:t>
+                <w:t xml:space="preserve">Mobility Trace Breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatih Kocak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">George Kesidis</w:t>
+                <w:t xml:space="preserve">Ahlem Reggani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Minh Pham</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Whitbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SocialCom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SocialCom.2013.13⟩</w:t>
+              <w:t xml:space="preserve">Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Valencia, Spain. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2013.6686527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940006v1</w:t>
+                <w:t xml:space="preserve">hal-01216621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pricing in Information-Centric Network Interconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Minh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP Networking Conference, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Brooklyn, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrum sharing and impact on spectrum handoff in multi-channel cognitive radio networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adisorn Lertsinsrubtavee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Malouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanchana Kanchanasut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WoWMoM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Madrid, Spain. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WoWMoM.2013.6583461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility Trace Breeding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Effect of Caching on a Model of Content and Access Provider Revenues in Information-centric Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Whitbeck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+                <w:t xml:space="preserve">Fatih Kocak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kesidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Fonseca</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuan Minh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Valencia, Spain. pp.1-3, </w:t>
+              <w:t xml:space="preserve">SocialCom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Washington, DC, United States. pp.45-50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2013.6686527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SocialCom.2013.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216621v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIBRE Project: Brazil and Europe Unite Forces and Testbeds for the Internet of the Future</w:t>
               </w:r>
@@ -4052,64 +4052,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking news articles based on popularity prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Tatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4163,248 +4163,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An effective hop-by-hop Interest shaping mechanism for CCN communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalya Rozhnova</w:t>
+                <w:t xml:space="preserve">Distributed Medium Access Control with Dynamic Altruism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngmi Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kesidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOM NOMEN workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2012.6193514⟩</w:t>
+              <w:t xml:space="preserve">ADHOCNETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France. pp.29-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36958-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997088v1</w:t>
+                <w:t xml:space="preserve">hal-00940015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Medium Access Control with Dynamic Altruism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
+                <w:t xml:space="preserve">An effective hop-by-hop Interest shaping mechanism for CCN communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya Rozhnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">George Kesidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADHOCNETS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France. pp.29-42, </w:t>
+              <w:t xml:space="preserve">INFOCOM NOMEN workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Orlando, Florida, United States. pp.322 - 327, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36958-2_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2012.6193514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940015v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting dissemination in VANETs</w:t>
               </w:r>
@@ -4507,64 +4507,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Spectrum Handoff With A Delay Requirement in Cognitive Radio Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adisorn Lertsinsrubtavee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Malouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4713,854 +4713,854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive Data Migration on Wheels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectrum handoff strategy using cumulative probability in cognitive radio networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adisorn Lertsinsrubtavee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Malouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP/IEEE WONS (WONS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICUMT 2011 - 3rd International Congress on Ultra Modern Telecommunications and Control Systems and Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Budapest, Hungary. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285690v1</w:t>
+                <w:t xml:space="preserve">hal-00719435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERVUS: Reliable low-cost and disconnection-aware broadcasting in VANETs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ryuji Wakikawa</w:t>
+                <w:t xml:space="preserve">Activity Pattern Impact of Primary Radio Nodes on Channel Selection Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mubashir Husain Rehmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCMC 2011 - 7th International Wireless Communications &amp; Mobile Computing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982615⟩</w:t>
+              <w:t xml:space="preserve">CogART 2011 - 4th International Workshop on Cognitive Radio and Advanced Spectrum Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.36:1--36:5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2093256.2093292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940012v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00630230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum handoff strategy using cumulative probability in cognitive radio networks</w:t>
+                <w:t xml:space="preserve">Predicting the popularity of online articles based on user comments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adisorn Lertsinsrubtavee</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandru Tatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Limbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUMT 2011 - 3rd International Congress on Ultra Modern Telecommunications and Control Systems and Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WIMS 2011 - 1st International Conference on Web Intelligence, Mining and Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Sogndal, Norway. pp.67:1--67:8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1988688.1988766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719435v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Pattern Impact of Primary Radio Nodes on Channel Selection Strategies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hicham Khalife</w:t>
+                <w:t xml:space="preserve">Leveraging Caching for Internet-Scale Content-Based Publish/Subscribe Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilis Sourlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris Flegkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandros Tassiulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogART 2011 - 4th International Workshop on Cognitive Radio and Advanced Spectrum Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2093256.2093292⟩</w:t>
+              <w:t xml:space="preserve">ICC 2011 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00630230v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the popularity of online articles based on user comments</w:t>
+                <w:t xml:space="preserve">An Epidemic Model of Bit Torrent with Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Tatar</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Christopher Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kesidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIMS 2011 - 1st International Conference on Web Intelligence, Mining and Semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1988688.1988766⟩</w:t>
+              <w:t xml:space="preserve">ICC 2011 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940014v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Caching for Internet-Scale Content-Based Publish/Subscribe Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Massive Data Migration on Wheels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Leandros Tassiulas</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prométhée Spathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2011 - IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1-5, </w:t>
+              <w:t xml:space="preserve">IFIP/IEEE WONS (WONS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Bardonecchia, Italy. pp.17-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WONS.2011.5720191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940013v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Epidemic Model of Bit Torrent with Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
+                <w:t xml:space="preserve">SERVUS: Reliable low-cost and disconnection-aware broadcasting in VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Adrian Gorcitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prométhée Spathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuji Wakikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2011 - IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IWCMC 2011 - 7th International Wireless Communications &amp; Mobile Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.1760-1765, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940008v1</w:t>
+                <w:t xml:space="preserve">hal-00940012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DTN Support for News Dissemination in an Urban Area</w:t>
               </w:r>
@@ -5637,77 +5637,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Data Dissemination in Multi-Hop Cognitive Radio Ad-Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mubashir Husain Rehmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5754,64 +5754,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrum Handoff Strategies for Multiple Channels Cognitive Radio Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adisorn Lertsinsrubtavee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Malouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5852,378 +5852,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Routing Stability of a Multi-hop Wireless Testbed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Federation of virtualized infrastructures: sharing the value of diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timur Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Bezahaf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Fdida</w:t>
+                <w:t xml:space="preserve">Vishal Misra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADHOCNETS 2010 - 2nd International Conference on Ad Hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17994-5_6⟩</w:t>
+              <w:t xml:space="preserve">CoNEXT 2010 - 6th International Conference on emerging Networking EXperiments and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Philadelphia, United States. pp.12:1--12:12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1921168.1921184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671369v1</w:t>
+                <w:t xml:space="preserve">hal-00832968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cognitive Radio Based Internet Access Framework for Disaster Response Network Deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mubashir Husain Rehmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogART 2010 - 3rd International Workshop on Cognitive Radio and Advanced Spectrum Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Rome, Italy. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISABEL.2010.5702851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federation of virtualized infrastructures: sharing the value of diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
+                <w:t xml:space="preserve">Insights into the Routing Stability of a Multi-hop Wireless Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bezahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vishal Misra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoNEXT 2010 - 6th International Conference on emerging Networking EXperiments and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Philadelphia, United States. pp.12:1--12:12, </w:t>
+              <w:t xml:space="preserve">ADHOCNETS 2010 - 2nd International Conference on Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Victoria, BC, Canada. pp.82-97, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1921168.1921184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17994-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832968v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact Surround in Opportunistic Networks</w:t>
               </w:r>
@@ -6235,64 +6235,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjet Belblidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Leguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Crowcroft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6343,51 +6343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IOA-CBR: information overload-aware content-based routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6589,51 +6589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Leguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6684,51 +6684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensioning WiMAX Mesh Networks with Multiple Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Nahle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Malouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6775,51 +6775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay estimation of a user-preferred content distribution scheme in disruption tolerant networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Minh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6866,51 +6866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay Estimation of a User-Preferred Content Distribution Scheme in Disruption Tolerant Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Minh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6948,64 +6948,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent and Distributed Localization of Mobile Users in Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Bezahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7059,273 +7059,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sur les performances de TCP dans un environnement sans-fil multisaut</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Baynat</w:t>
+                <w:t xml:space="preserve">Adaptive and Occupancy-based Channel Selection for unreliable Cognitive Radio Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mubashir Husain Rehmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone sur l'ingenierie des protocoles (CFIP'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">11èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Carry-Le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671210v1</w:t>
+                <w:t xml:space="preserve">inria-00441154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive and Occupancy-based Channel Selection for unreliable Cognitive Radio Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hicham Khalife</w:t>
+                <w:t xml:space="preserve">Note sur les performances de TCP dans un environnement sans-fil multisaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bezahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Carry-Le-Rouet, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone sur l'ingenierie des protocoles (CFIP'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00441154v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avalanche: towards a scalable content-based Pub/Sub network service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7372,64 +7372,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical DHT-Based Location Service for Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Bezahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7483,122 +7483,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges on Internet-scale content-based communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Prométhée Spathis</w:t>
+                <w:t xml:space="preserve">Gestion avancée de la mobilité dans les réseaux maillés sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bezahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été RESCOM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Saint-Jean-Cap-Ferrat, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303782v1</w:t>
+                <w:t xml:space="preserve">hal-00239366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme distribué de filtrage et de routage orienté contenu</w:t>
               </w:r>
@@ -7673,122 +7673,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00374449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion avancée de la mobilité dans les réseaux maillés sans fil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luigi Iannone</w:t>
+                <w:t xml:space="preserve">Challenges on Internet-scale content-based communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prométhée Spathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
+              <w:t xml:space="preserve">Ecole d'été RESCOM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Saint-Jean-Cap-Ferrat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00239366v1</w:t>
+                <w:t xml:space="preserve">hal-01303782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sniffing IEEE 802.11 Mobility</w:t>
               </w:r>
@@ -7882,51 +7882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The network is a database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th Asian Conference on Internet Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Pattaya, Thailand. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7973,51 +7973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Mobility Management in Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mehdi Bezahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8049,1158 +8049,1158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Automatic Modeling Tool for Observed System Behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">High-level Approach to Modeling of Observed System Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Wolfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth European Performance Engineering Workshop, EPEW 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Performance 2007: The 26th International Symposium on Computer Performance, Modeling, Measurements, and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Cologne, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311804v1</w:t>
+                <w:t xml:space="preserve">hal-01311797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level Approach to Modeling of Observed System Behavior</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernd Wolfinger</w:t>
+                <w:t xml:space="preserve">Investigating the Imprecision of IP Block-Based Geolocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Ahmadou Bamba Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uhlig Steve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance 2007: The 26th International Symposium on Computer Performance, Modeling, Measurements, and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PAM - Passive and Active Measurement Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Louvain-la-neuve, Belgium. pp.237-240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71617-4_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311797v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Imprecision of IP Block-Based Geolocation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Abstraction Layer for Neighborhood Discovery and Cross-Layer Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uhlig Steve</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Obraczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAM - Passive and Active Measurement Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-71617-4_26⟩</w:t>
+              <w:t xml:space="preserve">16th IST Mobile and Wireless Communication Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Budapest, Hungary. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTMWC.2007.4299182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311877v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Abstraction Layer for Neighborhood Discovery and Cross-Layer Metrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">A Prototyping Environment for Wireless Multihop Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Obraczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IST Mobile and Wireless Communication Summit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AINTEC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Phuket, Thailand. pp.33-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-76809-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTMWC.2007.4299182⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01311832v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Prototyping Environment for Wireless Multihop Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GeoBuD: Une nouvelle approche pour la localisation géographique des hôtes Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bamba Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Uhlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ziviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINTEC 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.123-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311771v1</w:t>
+                <w:t xml:space="preserve">inria-00176938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoBuD: Une nouvelle approche pour la localisation géographique des hôtes Internet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Artur Ziviani</w:t>
+                <w:t xml:space="preserve">Towards an Automatic Modeling Tool for Observed System Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baynat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Wolfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth European Performance Engineering Workshop, EPEW 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.200-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75211-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00176938v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypage de protocoles de communication sans fil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">The Real gain of Cross-Layer Routing in Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Kabassanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 2006 - 12ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2nd international workshop on Multi-hop ad hoc networks: from theory to reality, REALMAN '06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Florence, Italy. pp.15-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1132983.1132987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00111961v1</w:t>
+                <w:t xml:space="preserve">hal-01351734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of locality on coordinates dissemination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farid Benbadis</w:t>
+                <w:t xml:space="preserve">On the Feasibility of Power Control in Current IEEE 802.11 Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Kabassanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 17th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth Annual IEEE International Conference on Pervasive Computing and Communications Workshops (PERCOMW'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Pisa, Italy. pp.469-473</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2006.254048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01351654v1</w:t>
+                <w:t xml:space="preserve">hal-01351661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Real gain of Cross-Layer Routing in Wireless Mesh Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Agrégation dynamique des paquets pour résoudre l'anomalie de performance des réseaux sans fil IEEE 802.11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guerin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Kabassanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd international workshop on Multi-hop ad hoc networks: from theory to reality, REALMAN '06</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFIP 2006 - 12ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351734v1</w:t>
+                <w:t xml:space="preserve">inria-00111737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Mesh Network Testbed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Kabassanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9247,77 +9247,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Buffering Delay Estimation forGeolocation of Internet Hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Ahmadou Bamba Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uhlig Steve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ziviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9358,299 +9358,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation dynamique des paquets pour résoudre l'anomalie de performance des réseaux sans fil IEEE 802.11</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Prototypage de protocoles de communication sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Obraczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP 2006 - 12ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00111737v1</w:t>
+                <w:t xml:space="preserve">inria-00111961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Feasibility of Power Control in Current IEEE 802.11 Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luigi Iannone</w:t>
+                <w:t xml:space="preserve">The effect of locality on coordinates dissemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Kabassanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Annual IEEE International Conference on Pervasive Computing and Communications Workshops (PERCOMW'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 17th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Helsinki, Finland. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2006.254048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351661v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Hybrid Collision Control for IEEE 802.11 Ad-Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Malouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9697,103 +9697,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighborhood Monitoring and Link Assessment in Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Obraczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sigcommp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Pisa, Italy</w:t>
@@ -9951,64 +9951,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MeshDVNet Wireless Mesh Network Testbed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Kabassanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10055,64 +10055,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération automatique de modèles calibrés. Une méthodologie complète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10180,77 +10180,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic packet aggregation to solve performance anomaly in 802.11 wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10291,866 +10291,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00589816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELIP: Embedded Location Information Protocol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+                <w:t xml:space="preserve">Increasing the Throughput Capacity of Mesh Networks by Cross-layer Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETWORKING 2005 - 4th International IFIP-TC6 Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infocom 2005 Student Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Miami, FL, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487874v1</w:t>
+                <w:t xml:space="preserve">hal-01488168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the Throughput Capacity of Mesh Networks by Cross-layer Routing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">MRS: A Simple Cross-Layer Heuristic to Improve Throughput Capacity in Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infocom 2005 Student Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CoNEXT 2005 - ACM conference on emerging network experiment and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Toulouse, France. pp.21-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1095921.1095925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488168v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRS: A Simple Cross-Layer Heuristic to Improve Throughput Capacity in Wireless Mesh Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luigi Iannone</w:t>
+                <w:t xml:space="preserve">Connectivity Aware Routing In Ad-hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timur Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Cotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoNEXT 2005 - ACM conference on emerging network experiment and technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1095921.1095925⟩</w:t>
+              <w:t xml:space="preserve">PWC 2005 - 10th IFIP International Conference on Personal Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Colmar, France. pp.99-106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9781860947315_0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488154v1</w:t>
+                <w:t xml:space="preserve">hal-01487828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity Aware Routing In Ad-hoc Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Timur Friedman</w:t>
+                <w:t xml:space="preserve">Easily-managed and topology-independent location service for self-organizing networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Viniotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Cotton</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PWC 2005 - 10th IFIP International Conference on Personal Wireless Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/9781860947315_0011⟩</w:t>
+              <w:t xml:space="preserve">The 6th ACM Interational Symposium on Mobile Ad Hoc Networking and Computing, MobiHoc 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Urbana Champaign, IL, United States. pp.193-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1062689.1062714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487828v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00429447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easily-managed and topology-independent location service for self-organizing networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+                <w:t xml:space="preserve">3P: Packets for Position Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th ACM Interational Symposium on Mobile Ad Hoc Networking and Computing, MobiHoc 2005</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Infocom Student Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Miami, FL, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00429447v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3P: Packets for Position Prediction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+                <w:t xml:space="preserve">Penalty Shaper to Enforce Assured Service for TCP Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Infocom Student Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Miami, FL, United States</w:t>
+              <w:t xml:space="preserve">NETWORKING 2005 - 4th IFIP-TC6 Networking 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Waterloo, Canada. pp.1108-1119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487903v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penalty Shaper to Enforce Assured Service for TCP Flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Anelli</w:t>
+                <w:t xml:space="preserve">SDT.11b : Un Schéma à Division de Temps pour éviter l'anomalie de la couche MAC 802.11b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETWORKING 2005 - 4th IFIP-TC6 Networking 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Waterloo, Canada. pp.1108-1119</w:t>
+              <w:t xml:space="preserve">CFIP 2005 - Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488485v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDT.11b : Un Schéma à Division de Temps pour éviter l'anomalie de la couche MAC 802.11b</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luigi Iannone</w:t>
+                <w:t xml:space="preserve">ELIP: Embedded Location Information Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benbadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 2005 - Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NETWORKING 2005 - 4th International IFIP-TC6 Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Waterloo, Canada. pp.1156-1167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11422778_93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488164v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MeshDV: A Distance Vector mobility-tolerant routing protocol for Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11188,51 +11188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Multi-rate Radios reduce end-to-end delay in mesh networks? A simulation case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11374,90 +11374,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easily-Managed Location in SONs by exploiting Space-Filling Curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Viniotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11495,51 +11495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPS-Free-Free Positioning System for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timur Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11612,77 +11612,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de localisation gégraphique d'hotes dans l'Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Ahmadou Bamba Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ziviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Crovella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11720,51 +11720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissémination prédictive des coordonnées pour le routage géographique basé sur l'age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11910,64 +11910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIMD Penalty Shaper to Enforce Assured Service for TCP Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12026,77 +12026,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Measurement-based Geographic Location Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ziviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12253,161 +12253,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-aware Inter-networking for Wireless Networks</w:t>
+                <w:t xml:space="preserve">Some Requirements for Autonomic Routing in Self-organizing Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MWCN 2004 - IEEE/IFIP International Conference on Mobile and Wireless Communication Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Paris, France. pp.383-394, </w:t>
+              <w:t xml:space="preserve">WAC 2004 - 1st International IFIP Workshop on Autonomic Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Berlin, Germany. pp.13-24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/0-387-23150-1_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11520184_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520283v1</w:t>
+                <w:t xml:space="preserve">hal-01520026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Layer Routing in Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramin Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12474,174 +12474,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Requirements for Autonomic Routing in Self-organizing Networks</w:t>
+                <w:t xml:space="preserve">Context-aware Inter-networking for Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAC 2004 - 1st International IFIP Workshop on Autonomic Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Berlin, Germany. pp.13-24, </w:t>
+              <w:t xml:space="preserve">MWCN 2004 - IEEE/IFIP International Conference on Mobile and Wireless Communication Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Paris, France. pp.383-394, </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11520184_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/0-387-23150-1_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520026v1</w:t>
+                <w:t xml:space="preserve">hal-01520283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-Based Geolocation of Internet Hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Ahmadou Bamba Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ziviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Crovella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12692,64 +12692,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some applications of wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12794,701 +12794,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity Models for Internet Host Location</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Une approche TCP pour la gestion de la localisation dans les réseaux ad hoc mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ziviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICON 2003 - 11th IEEE International Conference on Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Francophone sur la Gestion de Réseaux et de Services - GRES'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Fortaleza, Brésil. pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530444v1</w:t>
+                <w:t xml:space="preserve">hal-01531085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche TCP pour la gestion de la localisation dans les réseaux ad hoc mobiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Artur Ziviani</w:t>
+                <w:t xml:space="preserve">On the Transmission Effectiveness in Multi-Rate Power Control Capable Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur la Gestion de Réseaux et de Services - GRES'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Fortaleza, Brésil. pp.12</w:t>
+              <w:t xml:space="preserve">EUNICE 2003 - 9th Open European Summer School and IFIP Workshop on Next Generation Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Balatonfuered, Hungary. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531085v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Transmission Effectiveness in Multi-Rate Power Control Capable Wireless Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luigi Iannone</w:t>
+                <w:t xml:space="preserve">Similarity Models for Internet Host Location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ziviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUNICE 2003 - 9th Open European Summer School and IFIP Workshop on Next Generation Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICON 2003 - 11th IEEE International Conference on Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Sydney, Australia. pp.81-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICON.2003.1266171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529418v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routage basé sur ancre dans les réseaux à large échelle auto-organisables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+                <w:t xml:space="preserve">Placement Issues in Measurement-Based Host Location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ziviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP'03 - Colloque Francophone sur l'Ingenierie des Protocoles 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Paris, France. pp.16</w:t>
+              <w:t xml:space="preserve">9th EUNICE European Summer School and IFIP Workshop on Next Generation Networks - EUNICE 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Budapest - Balatonfüred, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530449v1</w:t>
+                <w:t xml:space="preserve">hal-01531086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodes de garantie de débit d'un flot TCP dans un réseau à service assuré</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Anelli</w:t>
+                <w:t xml:space="preserve">Routage basé sur ancre dans les réseaux à large échelle auto-organisables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 2003</w:t>
+              <w:t xml:space="preserve">CFIP'03 - Colloque Francophone sur l'Ingenierie des Protocoles 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Paris, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529415v1</w:t>
+                <w:t xml:space="preserve">hal-01530449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placement Issues in Measurement-Based Host Location</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Artur Ziviani</w:t>
+                <w:t xml:space="preserve">Methodes de garantie de débit d'un flot TCP dans un réseau à service assuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th EUNICE European Summer School and IFIP Workshop on Next Generation Networks - EUNICE 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Budapest - Balatonfüred, Hungary</w:t>
+              <w:t xml:space="preserve">CFIP 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Paris, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531086v1</w:t>
+                <w:t xml:space="preserve">hal-01529415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic Placement for Internet Host Location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ziviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13529,321 +13529,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy consumption models for ad-hoc mobile terminals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Moulin</w:t>
+                <w:t xml:space="preserve">Indirect Routing Using Distributed Location Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med-Hoc Net 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications (PerCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Dallas-Fort Worth, TX, United States. pp.224-231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PERCOM.2003.1192745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531092v1</w:t>
+                <w:t xml:space="preserve">hal-01529400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect Routing Using Distributed Location Information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+                <w:t xml:space="preserve">Energy consumption models for ad-hoc mobile terminals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications (PerCom)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Med-Hoc Net 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Mahdia, Tunisia. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529400v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routage pair-à-pair dans les réseaux spontanés à large échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algotel'03 - 5ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Banyuls-sur-mer, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13957,239 +13957,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Delivery Quality of MPEG Video Streams by Using Differentiated Services</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
+                <w:t xml:space="preserve">Avoiding network-wide broadcasting with controlled flooding for on-demand ad hoc routing protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference on Universal Multiservice Networks - ECUMN'02</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFIP Med-Hoc-Net 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Sardinia, Italy. pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544812v1</w:t>
+                <w:t xml:space="preserve">hal-01544932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding network-wide broadcasting with controlled flooding for on-demand ad hoc routing protocols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+                <w:t xml:space="preserve">Improving the Delivery Quality of MPEG Video Streams by Using Differentiated Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ziviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Med-Hoc-Net 2002</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd European Conference on Universal Multiservice Networks - ECUMN'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Colmar, France. pp.107-115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECUMN.2002.1002095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544932v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-HBH - Efficient Mobility Management in Multicast</w:t>
               </w:r>
@@ -14270,77 +14270,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Combined Adoption of QoS Schemes to Improve the Delivery Quality of MPEG Video Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ziviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Wolfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14391,77 +14391,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Location Management in Mobile Ad Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ziviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14499,64 +14499,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services Différenciés pour les Flux MPEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ziviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14601,265 +14601,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GCAP: a new multimedia multicast architecture for QoS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Scalable Algorithm for Link-state QoS-based Routing with Three Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROMS 2001 - 6th International Conference on Protocols for Multimedia Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/3-540-45481-0_9⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Helsinki, Finland. pp.2603-2607, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2001.936620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570742v1</w:t>
+                <w:t xml:space="preserve">hal-01571670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scalable Algorithm for Link-state QoS-based Routing with Three Metrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GCAP: a new multimedia multicast architecture for QoS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Owezarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Canonico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Helsinki, Finland. pp.2603-2607, </w:t>
+              <w:t xml:space="preserve">PROMS 2001 - 6th International Conference on Protocols for Multimedia Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Enschede, Netherlands. pp.103-115, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2001.936620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45481-0_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571670v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hop By Hop Multicast Routing Protocol</w:t>
               </w:r>
@@ -14949,64 +14949,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Voice Traffic in a Differentiated Services Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ziviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15155,299 +15155,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hop-by-hop Multicast</w:t>
+                <w:t xml:space="preserve">Un Algorithme Résistant au Facteur d'Échelle pour le Routage avec Trois Métriques de QoS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales Informatique et Réseaux - JDIR 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, Paris, France. pp.85-96</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur l Ingénierie des Protocoles - CFIP 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.233-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572528v1</w:t>
+                <w:t xml:space="preserve">hal-01572526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Algorithme Résistant au Facteur d'Échelle pour le Routage avec Trois Métriques de QoS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
+                <w:t xml:space="preserve">Un mécanisme de contrôle de congestion adapté aux flots unicast et multicast non-fiables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Dracinschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l Ingénierie des Protocoles - CFIP 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.233-247</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.33-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572526v1</w:t>
+                <w:t xml:space="preserve">hal-01572524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un mécanisme de contrôle de congestion adapté aux flots unicast et multicast non-fiables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anca Dracinschi</w:t>
+                <w:t xml:space="preserve">Hop-by-hop Multicast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.33-48</w:t>
+              <w:t xml:space="preserve">Journées Doctorales Informatique et Réseaux - JDIR 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Paris, France. pp.85-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572524v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance-vector QoS-based Routing with Three Metrics</w:t>
               </w:r>
@@ -15537,51 +15537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel Contrôle de Congestion Choisir pour l'UDP?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dracinschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15619,51 +15619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Congestion Avoidance Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dracinschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15710,51 +15710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congestion Avoidance for Unicast and Multicast Traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dracinschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16384,51 +16384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pietro Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16585,234 +16585,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentations IP et ATM dans le projet MIRIHADE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perspectives in Performance Evaluation of Large ATM Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Duc Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, Oct 1997, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">5th IFIP Workshop on Performance Modelling and Evaluation of ATM Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1997, Ilkley, United Kingdom. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798880v1</w:t>
+                <w:t xml:space="preserve">hal-01623822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives in Performance Evaluation of Large ATM Networks</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expérimentations IP et ATM dans le projet MIRIHADE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Anelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFIP Workshop on Performance Modelling and Evaluation of ATM Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1997, Ilkley, United Kingdom. pp.9</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Oct 1997, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623822v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a Routing Algorithm Using Distributed Simulation Techniques</w:t>
               </w:r>
@@ -18348,90 +18348,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on predicting the popularity of web content.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Tatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Internet Services and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18465,64 +18465,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Popularity Prediction to Ranking Online News</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Tatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18582,77 +18582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Control of Rare Segments in BitTorrent with Epidemic Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Griffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Kesidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18690,103 +18690,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed medium access control with conditionally altruistic users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Griffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youngmi Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Kesidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013, pp.202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18820,77 +18820,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of caching on a model of content and access provider revenues in Information-Centric Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatih Kocak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Kesidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Minh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18928,77 +18928,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURF: A Distributed Channel Selection Strategy for Data Dissemination in Multi-Hop Cognitive Radio Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mubashir Husain Rehmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19051,295 +19051,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local heuristic for the refinement of multi-path routing in wireless mesh networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valmir C. Barbosa</w:t>
+                <w:t xml:space="preserve">A content-based publish/subscribe framework for large-scale content delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilis Sourlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris Flegkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandros Tassiulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 57 (1), http://www.sciencedirect.com/science/article/pii/S1389128612003325. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 57 (4), pp.924--943</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683994v1</w:t>
+                <w:t xml:space="preserve">hal-00939993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A content-based publish/subscribe framework for large-scale content delivery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paris Flegkas</w:t>
+                <w:t xml:space="preserve">Local heuristic for the refinement of multi-path routing in wireless mesh networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valmir C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leandros Tassiulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 57 (4), pp.924--943</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 57 (1), http://www.sciencedirect.com/science/article/pii/S1389128612003325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2012.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939993v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DTN support for news dissemination in an urban area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Minh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19398,64 +19398,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling links for heavy traffic on interfering routes in wireless mesh networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmir Carneiro Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19515,103 +19515,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSMA Local Area Networking under Dynamic Altruism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Griffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youngmi Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Kesidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoRR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, abs/1204.4847, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19649,51 +19649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental evaluation of cross-layer routing in a wireless mesh backbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mehdi Bezahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19778,51 +19778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LORD: Tracking mobile clients in a real mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mehdi Bezahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19894,51 +19894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Extreme Scale Content-Based Networking for the Next Generation Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20123,77 +20123,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level Approach to Modeling of Observed System Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Wolfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20278,51 +20278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of 3G Connectivity in PlanetLab Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Canonico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Di Stasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20516,64 +20516,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multihop Cognitive Radio Networks: to Route or not to Route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Malouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20620,77 +20620,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and distributed packet aggregation to solve the performance anomaly in 802.11 wireless</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20749,64 +20749,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Cross-Layer Rate-Aware Routing in a Wireless Mesh Network Test-Bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Kabassanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20983,64 +20983,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Sichitiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Viniotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21087,51 +21087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating a cross-layer approach for routing in Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21307,64 +21307,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-Based Geolocation of Internet Hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Ahmadou Bamba Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ziviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Crovella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21528,103 +21528,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twins: a Dual Addressing Space Representation for Self-organizing Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Viniotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (12), pp.1468--1481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21643,484 +21643,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00334371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Adoption of QoS Schemes for MPEG Streams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">A TCP-Tailored Approach to the Location Management in Mobile Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ziviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 26 (1), pp.59-80. </w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (12), pp.1043-1045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-005-6849-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2005.1576582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154472v1</w:t>
+                <w:t xml:space="preserve">hal-01154088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Accuracy of Measurement-Based Geographic Location of Internet Hosts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Joint Adoption of QoS Schemes for MPEG Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ziviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Wolfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (1), pp.59-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-005-6849-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2004.08.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154090v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TCP-Tailored Approach to the Location Management in Mobile Ad Hoc Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Improving the Accuracy of Measurement-Based Geographic Location of Internet Hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ziviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47 (4), pp.503-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2004.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2005.1576582⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01154088v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization in spontaneous networks: the approach of DHT-based routing protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3 (5), pp.589-606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22283,51 +22283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Control and Localization in Wireless Ad Hoc and Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ziviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petia Todorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22395,90 +22395,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An underlay strategy for indirect routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ferreira de Rezende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 10 (6), pp.747-758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22524,64 +22524,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la différenciation de services dans l'Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23291,237 +23291,237 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent Peer-to-Peer Multi-Hub Topology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Legheraba</w:t>
+                <w:t xml:space="preserve">Data Poisoning Attacks in Gossip Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sorbonne Universites, UPMC University of Paris 6; LIP6 - Laboratoire d'Informatique de Paris 6. 2024</w:t>
+              <w:t xml:space="preserve">LIP6, Sorbonne Université, CNRS, UMR 7606. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582174v6</w:t>
+                <w:t xml:space="preserve">hal-04401682v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Poisoning Attacks in Gossip Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pham</w:t>
+                <w:t xml:space="preserve">Emergent Peer-to-Peer Multi-Hub Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Legheraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LIP6, Sorbonne Université, CNRS, UMR 7606. 2024</w:t>
+              <w:t xml:space="preserve">Sorbonne Universites, UPMC University of Paris 6; LIP6 - Laboratoire d'Informatique de Paris 6. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401682v3</w:t>
+                <w:t xml:space="preserve">hal-04582174v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABD-HFL: Byzantine-resistant Decentralized Hierarchical Federated Learning</w:t>
               </w:r>
@@ -23612,77 +23612,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURF: A Distributed Channel Selection Strategy for Data Dissemination in Multi-Hop Cognitive Radio Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mubashir Husain Rehmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23717,77 +23717,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cognitive Radio Based Internet Access Framework for Disaster Response Network Deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mubashir Husain Rehmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23940,77 +23940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Reliable Contention-aware Data Dissemination in Multi-hop Cognitive Radio Ad Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mubashir Husain Rehmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24045,77 +24045,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Packet Aggregation to Solve Performance Anomaly in 802.11 Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24801,77 +24801,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et Système d'Échange de Données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25029,273 +25029,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing the Essential Ingredients for an Open, General-Purpose, Shared and Both Large-Scale and Sustainable Experimental Facility (OpenLab)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">F-Interop – Online Platform of Interoperability and Performance Tests for the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harris Niavis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thanasis Korakis</w:t>
+                <w:t xml:space="preserve">Brecht Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Serrano; Nikolaos Isaris; Hans Schaffers; John Domingue; Michael Boniface; Thanasis Korakis. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building the Future Internet through FIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chapter 12, </w:t>
+              <w:t xml:space="preserve">, Chapter 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River Publisher</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9788793519121</w:t>
+                <w:t xml:space="preserve">River Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.603-611, 2017, 9788793519121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803996v1</w:t>
+                <w:t xml:space="preserve">hal-01808686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-Interop – Online Platform of Interoperability and Performance Tests for the Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Ziegler</w:t>
+                <w:t xml:space="preserve">Describing the Essential Ingredients for an Open, General-Purpose, Shared and Both Large-Scale and Sustainable Experimental Facility (OpenLab)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harris Niavis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanasis Korakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Baron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building the Future Internet through FIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chapter 22, </w:t>
+              <w:t xml:space="preserve">, Chapter 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River Publishers</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.603-611, 2017, 9788793519121</w:t>
+                <w:t xml:space="preserve">River Publisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9788793519121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808686v1</w:t>
+                <w:t xml:space="preserve">hal-01803996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated Experimentation Infrastructure Interconnecting Sites from Both Europe and South Korea (SmartFIRE)</w:t>
               </w:r>
@@ -25552,51 +25552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dracinschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25898,64 +25898,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Dynamic Spectrum Sharing Through Rate Compensation and Spectrum Handoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adisorn Lertsinsrubtavee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Malouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26784,51 +26784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei An" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Leonelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kefalas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellavista" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Korakis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops67674.2025.11162134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05477269v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saucez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gallenm&#252;ller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Makris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Knopp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978179" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Legheraba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04565529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620782" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946347v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Christakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Syrigos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking62109.2024.10619821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04693936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chan Yip Hon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Zaghdoudi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67321-4_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04572422v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_18" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit60053.2024.10597110" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Tsourdinis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620666" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04755912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620849" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft57336.2023.10175417" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04233512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Sophocleous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karkotis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loizos Christofi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Lagos Jenschke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Demchenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gallenmuller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Andreou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Crettaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMSNETS56262.2023.10041378" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lagos Jenschke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN53696.2022.9843486" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Minh Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473461v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thuy-Lien Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Thi Thanh Binh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomir Klacza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yasin Rahman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Scognamiglio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Friedman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363427v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ziegler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305359v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Boubekeur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2789168.2789180" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Grassi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pesavento" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixia Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2015.7158165" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kurose" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yasin Rahman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.tridentcom.2015.259876" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisorn Lertsinsrubtavee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Malouch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2014.6857132" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01119129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Rozhnova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7389766" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Tatar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Phe-Neau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2014.6814723" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kesidis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Mercer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Griffin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2015.7442433" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Willner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Albrecht" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Covaci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schreiner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Magedanz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2014.6838379" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940006v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Kocak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Minh Pham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SocialCom.2013.13" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00773494v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Antoniadis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Kanchanasut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2013.6583461" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216621v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Reggani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Whitbeck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fonseca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686527" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940017v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#224; Sallent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Abel&#233;m" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iara Machado" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bergesio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35576-9_33" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2012.28" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00997088v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2012.6193514" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940015v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmi Jin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36958-2_3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940016v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prom&#233;th&#233;e Spathis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Adrian Gorcitz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Wakikawa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2402599.2402608" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776288v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2012.6289234" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05185433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Auge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285690v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2011.5720191" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940012v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982615" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719435v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630230v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubashir Husain Rehmani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khalife" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2093256.2093292" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940014v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leguay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Limbourg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988688.1988766" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940013v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Diallo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Sourlas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Flegkas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandros Tassiulas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962666" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940008v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962823" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00609992v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_10" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630225v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29096-1_9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1921206.1921228" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671369v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17994-5_6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653835v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISABEL.2010.5702851" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832968v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Misra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1921168.1921184" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602587v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Belblidia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Crowcroft" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2010.5671743" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291205v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1827418.1827431" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291207v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Mackeith" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17694-4_22" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G3J15JFH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419461v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299048v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Nahle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2009.5072129" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374418v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1711113.1711115" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00609994v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671352v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10625-5_32" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671210v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441154v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295260v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1619258.1619314" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294502v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1658997.1659023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303782v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374449v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Barouni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239366v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315782v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claveirole" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303784v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1503370.1503372" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303778v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311804v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brandwajn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wolfinger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75211-0_15" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7ZCNN50L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311797v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311877v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ahmadou Bamba Gueye" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uhlig Steve" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71617-4_26" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311832v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Ben Abdesslem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Obraczka" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Solis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTMWC.2007.4299182" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311771v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76809-8_4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-129G7KQT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176938v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamba Gueye" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Uhlig" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ziviani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111961v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351654v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benbadis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2006.254048" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351734v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kabassanov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132983.1132987" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351681v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2006.278615" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351680v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753810_27" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111737v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guerin-Lassous" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351661v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352628v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2006.65" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351656v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351653v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legendre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borrel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11930181_14" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JLW6JGDC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351682v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1160987.1161014" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111725v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589816v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1164717.1164761" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487874v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11422778_93" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488168v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488154v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1095921.1095925" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487828v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cotton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781860947315_0011" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429447v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Viniotis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ferreira de Rezende" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1062689.1062714" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487903v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488485v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488164v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488160v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488162v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487864v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11687818_20" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487905v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486944v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCN.2005.1436085" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418206v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Crovella" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487907v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487902v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488488v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_34" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1LL6LGS3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520301v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Carlos Muniz Bandeira Duarte" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24668-8_5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63PD3833-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520285v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2004.1400621" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520283v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_33" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520111v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khalili" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2004.1407261" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520026v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11520184_2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520105v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520110v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530444v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2003.1266171" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531085v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529418v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530449v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529415v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531086v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530447v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2003.1258945" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531092v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Moulin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529400v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2003.1192745" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529399v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544820v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Vida" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544812v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECUMN.2002.1002095" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544932v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544830v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544815v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544817v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544809v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570742v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Owezarski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Canonico" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45481-0_9" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571670v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2001.936620" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571227v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/383059.383079" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571191v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570743v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2001.935372" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572528v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572526v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572524v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dracinschi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573149v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45551-5_71" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573146v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573145v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2000.891034" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573143v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECUMN.2000.880785" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573122v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ziegler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45551-5_64" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VTF0S2TQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574428v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hofmann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35579-5_3" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574444v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourmaux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574445v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleuze" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622239v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Moret" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622224v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brunst" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMSYM.1998.668466" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622223v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pietro Romano" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-64594-2_104" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6DC2Q36C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622226v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PADS.1998.685280" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798880v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Picard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ferreira de Rezende" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouyer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gautier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623822v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630563v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Essmeyer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0002844" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8DKKHL8F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630564v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1997.638440" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572530v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Galand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fichou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35353-1_20" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912915v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945512v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Chatzistefanidis" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Nikaein" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110445" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04225102v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.100895" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941155v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Bruno" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Passarella" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.07.019" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03566102v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Yang" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Jiang" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxing Zhang" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Lv" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.108577" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004818v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulei Wu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Han" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2021.102148" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004815v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Nam Chu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.106989" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004810v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Girard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2019.2912717" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486398v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minoux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.11.009" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00926160v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Parmentelat" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turro" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Avakian" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2013.12.038" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137930v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-014-0008-y" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982936v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-014-0174-8" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940005v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01532196v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-202" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154485v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112622v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2013.03.005" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWLPXMJN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683994v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmir C. Barbosa" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.09.009" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939993v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00686970v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.03.018" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WM7J27C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683991v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmir Carneiro Barbosa" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.01.011" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940011v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939997v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.01.004" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MD3NCB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939996v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2011.03.009" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFBXTP4N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939995v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transcom.E94.B.2706" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939998v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conti" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Chong" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijia Jia" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Karl" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539821v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2009.11.002" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ45WQFD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152922v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Botta" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Di Stasi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pescap&#232;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ventre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-010-0224-z" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151764v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2008.2003337" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524785v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2009.5191142" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589815v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2007.09.019" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDT3PZP3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154474v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/86510" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151832v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thrasyvoulos Spyropoulos" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kirkpatrick" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1232919.1232934" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153114v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Sichitiu" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2006.275204" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153440v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-006-6519-5" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6431D248390551FE4D4ECB8D1A83AF77372DED41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153118v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2006.273114" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153438v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2006.886332" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153395v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2006.876157" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334371v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154472v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-005-6849-4" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WHVTL5L7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154090v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2004.08.013" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHCSWNW0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154088v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2005.1576582" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153128v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2004.08.006" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR1KV14P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153120v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2005.10023" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153125v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gober" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Todorova" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#252;nerberg" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153136v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WINE.0000044033.02880.b7" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0NN27ZZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154061v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.675-699" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153140v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WINE.0000028539.73976.64" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRHNKSJJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151343v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-1286(02)00228-1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7086TLZD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573151v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199452v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151668v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019184931834" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DA76D9E62F49F5D4156DA792A20BF3935298A43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199474v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raif O. Onvural" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582174v6" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04401682v3" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627430v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596224v3" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482593v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419496v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schmidt" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482910v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00086502v2" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004860v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01016470v2" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Pilarski" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137980v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tse" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Xiao" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roccetti" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138734v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valiron" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004814v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Montpetit" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Wang" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2019.8767072" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389712v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004848v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benbadis" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md De Amorim" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Conan" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803996v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Niavis" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riverpublishers.com/research_article_details.php?book_id=427&amp;amp;cid=12" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808686v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Vermeulen" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riverpublishers.com/research_article_details.php?book_id=427&amp;amp;cid=22" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804009v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Choumas" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ordiz" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Skarmeta" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez-Julia" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832986v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13247-6_7" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MZ09D762-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571709v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baurens" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45582-5_7" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5TT77Q06-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573140v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804013v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaudet-Chardonnet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bradai" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861116v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2013.6562855" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739361v2" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesid Jarma" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VNC.2012.6407418" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260342v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514601v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Kumar Kasera" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Zheng" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533952v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Deering" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Fenner" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645536v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei An" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Leonelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kefalas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellavista" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Korakis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops67674.2025.11162134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05477269v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saucez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gallenm&#252;ller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Makris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Knopp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978179" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Legheraba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04565529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620782" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946347v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Christakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Syrigos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking62109.2024.10619821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04693936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chan Yip Hon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Zaghdoudi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67321-4_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04572422v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_18" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit60053.2024.10597110" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Tsourdinis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620666" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04755912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620849" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft57336.2023.10175417" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04233512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Sophocleous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karkotis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loizos Christofi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Lagos Jenschke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Demchenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gallenmuller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Andreou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Crettaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMSNETS56262.2023.10041378" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lagos Jenschke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN53696.2022.9843486" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Minh Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473461v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thuy-Lien Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Thi Thanh Binh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomir Klacza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yasin Rahman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Scognamiglio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Friedman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363427v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ziegler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305359v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Boubekeur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2789168.2789180" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Grassi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pesavento" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixia Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2015.7158165" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kurose" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yasin Rahman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.tridentcom.2015.259876" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Tatar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Phe-Neau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2014.6814723" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kesidis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Mercer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Griffin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2015.7442433" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137985v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisorn Lertsinsrubtavee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Malouch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2014.6857132" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01119129v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Rozhnova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7389766" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Willner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Albrecht" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Covaci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schreiner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Magedanz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2014.6838379" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216621v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Reggani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Whitbeck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fonseca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686527" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00773494v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Antoniadis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940007v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Kanchanasut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2013.6583461" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Kocak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Minh Pham" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SocialCom.2013.13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940017v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#224; Sallent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Abel&#233;m" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iara Machado" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bergesio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35576-9_33" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2012.28" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmi Jin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36958-2_3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00997088v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2012.6193514" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940016v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prom&#233;th&#233;e Spathis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Adrian Gorcitz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Wakikawa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2402599.2402608" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776288v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2012.6289234" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05185433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Auge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719435v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630230v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubashir Husain Rehmani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khalife" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2093256.2093292" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940014v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leguay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Limbourg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988688.1988766" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940013v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Diallo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Sourlas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Flegkas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandros Tassiulas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962666" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940008v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962823" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285690v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2011.5720191" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940012v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982615" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00609992v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_10" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630225v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29096-1_9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1921206.1921228" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832968v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Misra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1921168.1921184" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653835v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISABEL.2010.5702851" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671369v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannone" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17994-5_6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602587v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Belblidia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Crowcroft" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2010.5671743" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291205v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1827418.1827431" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291207v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Mackeith" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17694-4_22" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G3J15JFH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419461v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299048v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Nahle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2009.5072129" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374418v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1711113.1711115" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00609994v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671352v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10625-5_32" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441154v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671210v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295260v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1619258.1619314" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294502v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1658997.1659023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239366v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374449v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Barouni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303782v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315782v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claveirole" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303784v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1503370.1503372" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303778v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311797v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brandwajn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wolfinger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311877v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ahmadou Bamba Gueye" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uhlig Steve" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71617-4_26" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311832v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Ben Abdesslem" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Obraczka" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Solis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTMWC.2007.4299182" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311771v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76809-8_4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-129G7KQT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176938v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamba Gueye" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Uhlig" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ziviani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311804v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75211-0_15" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7ZCNN50L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351734v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kabassanov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132983.1132987" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351661v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111737v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guerin-Lassous" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351681v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2006.278615" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351680v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753810_27" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111961v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351654v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benbadis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2006.254048" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352628v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2006.65" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351656v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351653v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legendre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borrel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11930181_14" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JLW6JGDC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351682v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1160987.1161014" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111725v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589816v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1164717.1164761" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488168v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488154v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1095921.1095925" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487828v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cotton" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781860947315_0011" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429447v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Viniotis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ferreira de Rezende" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1062689.1062714" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487903v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488485v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488164v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487874v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11422778_93" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488160v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488162v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487864v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11687818_20" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487905v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486944v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCN.2005.1436085" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418206v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Crovella" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487907v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487902v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488488v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_34" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1LL6LGS3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520301v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Carlos Muniz Bandeira Duarte" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24668-8_5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63PD3833-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520285v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2004.1400621" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520026v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11520184_2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520111v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khalili" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2004.1407261" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520283v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_33" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520105v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520110v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531085v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529418v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530444v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2003.1266171" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531086v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530449v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529415v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530447v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2003.1258945" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529400v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2003.1192745" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531092v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Moulin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529399v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544820v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Vida" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544932v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544812v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECUMN.2002.1002095" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544830v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544815v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544817v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544809v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571670v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2001.936620" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570742v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Owezarski" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Canonico" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45481-0_9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571227v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/383059.383079" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571191v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570743v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2001.935372" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572526v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572524v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dracinschi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572528v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573149v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45551-5_71" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573146v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573145v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2000.891034" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573143v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECUMN.2000.880785" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573122v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ziegler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45551-5_64" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VTF0S2TQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574428v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hofmann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35579-5_3" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574444v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourmaux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574445v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleuze" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622239v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Moret" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622224v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brunst" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMSYM.1998.668466" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622223v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pietro Romano" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-64594-2_104" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6DC2Q36C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622226v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PADS.1998.685280" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623822v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798880v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Picard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ferreira de Rezende" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouyer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gautier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630563v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Essmeyer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0002844" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8DKKHL8F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630564v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1997.638440" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572530v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Galand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fichou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35353-1_20" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912915v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945512v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Chatzistefanidis" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Nikaein" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110445" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04225102v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.100895" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941155v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Bruno" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Passarella" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.07.019" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03566102v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Yang" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Jiang" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxing Zhang" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Lv" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.108577" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004818v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulei Wu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Han" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2021.102148" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004815v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Nam Chu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.106989" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004810v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Girard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2019.2912717" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486398v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minoux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.11.009" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00926160v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Parmentelat" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turro" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Avakian" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2013.12.038" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137930v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-014-0008-y" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982936v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-014-0174-8" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940005v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01532196v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-202" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154485v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112622v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2013.03.005" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWLPXMJN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939993v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683994v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmir C. Barbosa" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.09.009" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00686970v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.03.018" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WM7J27C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683991v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmir Carneiro Barbosa" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.01.011" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940011v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939997v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.01.004" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MD3NCB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939996v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2011.03.009" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFBXTP4N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939995v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transcom.E94.B.2706" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939998v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conti" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Chong" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijia Jia" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Karl" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539821v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2009.11.002" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ45WQFD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152922v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Botta" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Di Stasi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pescap&#232;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ventre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-010-0224-z" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151764v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2008.2003337" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524785v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2009.5191142" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589815v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2007.09.019" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDT3PZP3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154474v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/86510" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151832v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thrasyvoulos Spyropoulos" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kirkpatrick" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1232919.1232934" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153114v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Sichitiu" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2006.275204" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153440v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-006-6519-5" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6431D248390551FE4D4ECB8D1A83AF77372DED41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153118v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2006.273114" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153438v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2006.886332" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153395v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2006.876157" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334371v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154088v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2005.1576582" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154472v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-005-6849-4" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WHVTL5L7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154090v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2004.08.013" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHCSWNW0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153128v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2004.08.006" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR1KV14P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153120v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2005.10023" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153125v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gober" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Todorova" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#252;nerberg" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153136v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WINE.0000044033.02880.b7" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0NN27ZZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154061v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.675-699" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153140v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WINE.0000028539.73976.64" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRHNKSJJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151343v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-1286(02)00228-1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7086TLZD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573151v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199452v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151668v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019184931834" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DA76D9E62F49F5D4156DA792A20BF3935298A43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199474v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raif O. Onvural" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04401682v3" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582174v6" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627430v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596224v3" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482593v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419496v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schmidt" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482910v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00086502v2" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004860v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01016470v2" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Pilarski" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137980v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tse" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Xiao" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roccetti" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138734v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valiron" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004814v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Montpetit" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Wang" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2019.8767072" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389712v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004848v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benbadis" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md De Amorim" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Conan" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808686v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Vermeulen" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riverpublishers.com/research_article_details.php?book_id=427&amp;amp;cid=22" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803996v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Niavis" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riverpublishers.com/research_article_details.php?book_id=427&amp;amp;cid=12" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804009v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Choumas" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ordiz" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Skarmeta" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez-Julia" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832986v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13247-6_7" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MZ09D762-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571709v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baurens" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45582-5_7" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5TT77Q06-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573140v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804013v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaudet-Chardonnet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bradai" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861116v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2013.6562855" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739361v2" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesid Jarma" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VNC.2012.6407418" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260342v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514601v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Kumar Kasera" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Zheng" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533952v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Deering" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Fenner" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645536v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>