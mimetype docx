--- v0 (2026-03-15)
+++ v1 (2026-05-15)
@@ -756,529 +756,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoring Message Stream Anomalies in Railway Communication Systems</w:t>
+                <w:t xml:space="preserve">Approximation du score CFOF de détection d’anomalie dans un arbre d’indexation iSAX : Application au contexte SI de la SNCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fenet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMID 2019 - IEEE Workshop on Learning and Mining with Industrial Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2019 - 19ème Conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France. pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357924v1</w:t>
+                <w:t xml:space="preserve">hal-02019035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation du score CFOF de détection d’anomalie dans un arbre d’indexation iSAX : Application au contexte SI de la SNCF</w:t>
+                <w:t xml:space="preserve">Scoring Message Stream Anomalies in Railway Communication Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2019 - 19ème Conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LMID 2019 - IEEE Workshop on Learning and Mining with Industrial Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Beijing, China. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW.2019.00114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019035v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of traffic forecasting methods in urban and suburban context</w:t>
+                <w:t xml:space="preserve">Convolutional neural networks for disaggregated population mapping using open data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Salotti</w:t>
+                <w:t xml:space="preserve">Luciano Gervasoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Billot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Solnon</w:t>
+                <w:t xml:space="preserve">Régis Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2018 : IEEE 30th International Conference on Tools with Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2018.00132⟩</w:t>
+              <w:t xml:space="preserve">DSAA 2018 - 5th IEEE International Conference on Data Science and Advanced Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Turin, Italy. pp.594-603, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSAA.2018.00076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895136v1</w:t>
+                <w:t xml:space="preserve">hal-01852585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional neural networks for disaggregated population mapping using open data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of traffic forecasting methods in urban and suburban context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Gervasoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Fenet</w:t>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Perrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Sturm</w:t>
+                <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSAA 2018 - 5th IEEE International Conference on Data Science and Advanced Analytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Turin, Italy. pp.594-603, </w:t>
+              <w:t xml:space="preserve">ICTAI 2018 : IEEE 30th International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Volos, Greece. pp.846-853, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DSAA.2018.00076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2018.00132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852585v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode pour l’estimation désagrégée de données de population à l’aide de données ouvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Gervasoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1323,165 +1323,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculating spatial urban sprawl indices using open data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">USAT (Urban Sprawl Analysis Toolkit) : une plateforme web d'analyse de l'étalement urbain à partir de données massives ouvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Rezakhanlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Gervasoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Computers in Urban Planning and Urban Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Adelaide, Australia</w:t>
+              <w:t xml:space="preserve">Atelier Démo de la conférence SAGEO (Spatial Analysis and Geomatics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535469v1</w:t>
+                <w:t xml:space="preserve">hal-01610738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LUM_OSM : une plateforme pour l'évaluation de la mixité urbaine à partir de données participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Gervasoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martì Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1539,373 +1539,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USAT (Urban Sprawl Analysis Toolkit) : une plateforme web d'analyse de l'étalement urbain à partir de données massives ouvertes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculating spatial urban sprawl indices using open data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Gervasoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Rezakhanlou</w:t>
+                <w:t xml:space="preserve">Martí Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fenet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciano Gervasoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Démo de la conférence SAGEO (Spatial Analysis and Geomatics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Computers in Urban Planning and Urban Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610738v1</w:t>
+                <w:t xml:space="preserve">hal-01535469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for evaluating urban land use mix from crowd-sourcing data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers l’utilisation de graphes de liens causaux pour l’amélioration de la prévision court-terme du trafic routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Gervasoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martí Bosch</w:t>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Sturm</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Big Data for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RFP-IA 2016 Journée Transports Intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396792v1</w:t>
+                <w:t xml:space="preserve">hal-01318166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l’utilisation de graphes de liens causaux pour l’amélioration de la prévision court-terme du trafic routier</w:t>
+                <w:t xml:space="preserve">A framework for evaluating urban land use mix from crowd-sourcing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Salotti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+                <w:t xml:space="preserve">Luciano Gervasoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martí Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Solnon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFP-IA 2016 Journée Transports Intelligents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on Big Data for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Washington, DC, United States. pp.2147-2156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData.2016.7840844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318166v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoRIS: Model of Routes of Invasive Spread. Human-mediated dispersal, road network and invasion parameters</w:t>
               </w:r>
@@ -2159,51 +2159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Modelling Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2874,212 +2874,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for Maximum Cliques with Ant Colony Optimization</w:t>
+                <w:t xml:space="preserve">Recherche de cliques maximum avec la métaheuristique Ant Colony Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of evolutionary computing (EvoCOP 2003)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">in " 5ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision" (ROADEF 2003) " - pages 159-160 February 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Avignon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541493v1</w:t>
+                <w:t xml:space="preserve">hal-01541496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de cliques maximum avec la métaheuristique Ant Colony Optimization</w:t>
+                <w:t xml:space="preserve">Searching for Maximum Cliques with Ant Colony Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in " 5ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision" (ROADEF 2003) " - pages 159-160 February 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applications of evolutionary computing (EvoCOP 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Essex, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-36605-9_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541496v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3326,103 +3326,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes de prévision à court terme du trafic en milieux urbain et périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAP 2018 conférence sur l'apprentissage automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3993,51 +3993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of ACO capabilities for solving the Maximum Clique Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4835,51 +4835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04989925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coudroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04641875v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie d'Acremont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Baquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04722877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berthe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borthomieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408890v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03558243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jochaud Du Plessix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Foulon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2019.00114" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02019035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895136v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2018.00132" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852585v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Gervasoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Perrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2018.00076" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Bosch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548341v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#236; Bosch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rezakhanlou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2016.7840844" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gippet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rocabert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242828v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241516v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pompanon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352996v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Prado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381478v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Benameur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Saidane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinha Smriti Kumar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2009.93" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500703v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Abdul Kadir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591199v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36605-9_22" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6LCG2QGD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541496v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04916960v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505831v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07068" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02458176v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gauthiez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32652" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00968131v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul L&#233;na" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pompanon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-013-0553-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12499" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRBKSWFB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513687v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-006-4295-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noria Foukia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Albuquerque" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39646-8_24" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5MB6C0JR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04311553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90287-2_3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-5906-5_652" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909646v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delannoy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04989925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coudroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04641875v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie d'Acremont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Baquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04722877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berthe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borthomieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408890v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03558243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jochaud Du Plessix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02019035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Foulon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2019.00114" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Gervasoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Perrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2018.00076" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2018.00132" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rezakhanlou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548341v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#236; Bosch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535469v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Bosch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396792v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2016.7840844" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gippet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rocabert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242828v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241516v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pompanon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352996v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Prado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381478v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Benameur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Saidane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinha Smriti Kumar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2009.93" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500703v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Abdul Kadir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591199v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541496v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36605-9_22" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6LCG2QGD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04916960v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505831v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07068" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02458176v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gauthiez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32652" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00968131v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul L&#233;na" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pompanon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-013-0553-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12499" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRBKSWFB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513687v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-006-4295-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noria Foukia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Albuquerque" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39646-8_24" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5MB6C0JR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04311553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90287-2_3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-5906-5_652" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909646v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delannoy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>