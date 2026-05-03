--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1588,848 +1588,848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Srs2 Helicase Activity Is Stimulated by Rad51 Filaments on dsDNA: Implications for Crossover Incidence during Mitotic Recombination</w:t>
+                <w:t xml:space="preserve">Srs2 removes deadly recombination intemediates independently of its interaction with SUMO-modified PCNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Dupaigne</w:t>
+                <w:t xml:space="preserve">P. Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francis Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyrille Le Breton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 29 (2), pp.243-254. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.doi 10.1093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2007.11.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkn441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990063v1</w:t>
+                <w:t xml:space="preserve">hal-00312672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srs2 removes deadly recombination intermediates independently of its interaction with SUMO-modified PCNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dupaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dupaigne</w:t>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36 (15), pp.4964-4974. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkn441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srs2 removes deadly recombination intemediates independently of its interaction with SUMO-modified PCNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Dupaigne</w:t>
+                <w:t xml:space="preserve">The Srs2 Helicase Activity Is Stimulated by Rad51 Filaments on dsDNA: Implications for Crossover Incidence during Mitotic Recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyrille Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gangloff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkn441⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (2), pp.243-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2007.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312672v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Srs2 Helicase Activity Is Stimulated by Rad51 Filaments on dsDNA: Implications for Crossover Incidence during Mitotic Recombination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Srs2 removes deadly recombination intermediates independently of its interaction with SUMO-modified PCNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Dupaigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Fabre</w:t>
+                <w:t xml:space="preserve">P. Dupaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gangloff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 29 (2), pp.243-254. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (15), pp.4964-4974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2007.11.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkn441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065257v1</w:t>
+                <w:t xml:space="preserve">hal-02990060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srs2 removes deadly recombination intermediates independently of its interaction with SUMO-modified PCNA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Le Cam</w:t>
+                <w:t xml:space="preserve">DNA polymerase delta is preferentially recruited during homologous recombination to promote heteroduplex DNA extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maloisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gangloff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (4), pp.1373-1382</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990060v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00309963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA polymerase delta is preferentially recruited during homologous recombination to promote heteroduplex DNA extension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maloisel</w:t>
+                <w:t xml:space="preserve">The Srs2 Helicase Activity Is Stimulated by Rad51 Filaments on dsDNA: Implications for Crossover Incidence during Mitotic Recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyrille Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gangloff</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (2), pp.243-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2007.11.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00309963v1</w:t>
+                <w:t xml:space="preserve">hal-03065257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Srs2 helicase activity is stimulated by Rad51 Filaments on dsDNA : Implications for crossover incidence during mitotic recombination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gangloff Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2497,51 +2497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Polymerase δ Is Preferentially Recruited during Homologous Recombination To Promote Heteroduplex DNA Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maloisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2601,64 +2601,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srs2 removes deadly recombination intermediates independently of its interaction with SUMO-modified PCNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2667,51 +2667,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36 (15), pp.4964-4974. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkn441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065252v1</w:t>
@@ -2748,51 +2748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dervins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2839,77 +2839,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mrc1 and Srs2 are major actors in the regulation of spontaneous crossover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dervins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3423,51 +3423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Soustelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 25 (2), pp.192-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5778,51 +5778,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3401CA96"/>
+    <w:nsid w:val="2288AAA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6009,51 +6009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-gangloff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1333-6091" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087191989" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-2758-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541899v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Kowal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Denis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Arcangioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Francesconi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0344121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gangloff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.99" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02573577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Makarenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15880-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01868255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Raimondi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Jagla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Waxin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.04.623" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01868274v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fox002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01678930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Villain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Miled" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27469" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burkovics" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Sebesta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sisakova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Szukacsov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2013.9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Brocas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charbonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dh&#233;rin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maloisel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2010.07.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2S0BQB2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brocas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbonnier Jb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dherin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gangloff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maloisel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Bernstein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Rothstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-102209-163602" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990063v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Breton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fabre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2007.11.033" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Breton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupaigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn441" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990060v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309953v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gangloff Serge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.01651-07" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990076v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Robert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dervins" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601158" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Shor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Wagner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Weinstein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavrielle Price" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/162.2.527" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-D. Heyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.252652399" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Soustelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fabre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999954v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rothstein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Michel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.14.1.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990074v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Soustelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/76055" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/8705" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990080v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990092v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Massy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arthur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/18.6.1701" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990010v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1996.tb00517.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990048v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5.5.421" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bendixen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/22.9.1778" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019589v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lieber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rothstein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf01924009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-69ZL9LF3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990044v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mcdonald" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bendixen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.14.12.8391-8398.1994" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075490v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marguet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lauquin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.10.7.3551" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999956v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.10.7.3551-3561.1990" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007979v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/15.19.7975" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068598v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/tel-04068653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04068690v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068889v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Arcangioli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068872v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068858v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010024v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mmbr.00008-21" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-gangloff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1333-6091" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087191989" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-2758-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541899v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Kowal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Denis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Arcangioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Francesconi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0344121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gangloff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.99" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02573577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Makarenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15880-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01868255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Raimondi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Jagla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Waxin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.04.623" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01868274v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fox002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01678930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Villain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Miled" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27469" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burkovics" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Sebesta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sisakova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Szukacsov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2013.9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Brocas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charbonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dh&#233;rin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maloisel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2010.07.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2S0BQB2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brocas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbonnier Jb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dherin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gangloff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maloisel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Bernstein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Rothstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-102209-163602" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312672v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupaigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fabre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Breton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn441" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Breton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990063v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2007.11.033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309963v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309953v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gangloff Serge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.01651-07" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990076v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Robert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dervins" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601158" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Shor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Wagner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Weinstein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavrielle Price" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/162.2.527" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-D. Heyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.252652399" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Soustelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fabre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999954v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rothstein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Michel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.14.1.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990074v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Soustelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/76055" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/8705" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990080v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990092v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Massy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arthur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/18.6.1701" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990010v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1996.tb00517.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990048v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5.5.421" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bendixen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/22.9.1778" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019589v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lieber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rothstein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf01924009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-69ZL9LF3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990044v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mcdonald" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bendixen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.14.12.8391-8398.1994" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075490v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marguet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lauquin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.10.7.3551" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999956v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.10.7.3551-3561.1990" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007979v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/15.19.7975" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068598v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/tel-04068653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04068690v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068889v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Arcangioli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068872v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068858v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010024v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mmbr.00008-21" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>