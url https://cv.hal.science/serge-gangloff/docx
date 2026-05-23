--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -3562,51 +3562,51 @@
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/8705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069757v1</w:t>
+                <w:t xml:space="preserve">hal-02990080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shuffling of a mortal coil</w:t>
               </w:r>
@@ -3653,51 +3653,51 @@
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/8705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990080v1</w:t>
+                <w:t xml:space="preserve">hal-04069757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The essential role of yeast topoisomerase III in meiosis depends on recombination</w:t>
               </w:r>
@@ -4002,247 +4002,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A yeast mating-selection scheme for detection of protein – protein interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcription, topoisomerases and recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bendixen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodney Rothstein</w:t>
+                <w:t xml:space="preserve">M. Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rothstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/22.9.1778⟩</w:t>
+              <w:t xml:space="preserve">Experientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 50 (3), pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/bf01924009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990065v1</w:t>
+                <w:t xml:space="preserve">hal-04019589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription, topoisomerases and recombination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A yeast mating-selection scheme for detection of protein – protein interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bendixen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Rothstein</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Rothstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experientia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/bf01924009⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 22 (9), pp.1778-1779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/22.9.1778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04019589v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The yeast type I topoisomerase Top3 interacts with Sgs1, a DNA helicase homolog: a potential eukaryotic reverse gyrase.</w:t>
               </w:r>
@@ -5778,51 +5778,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2288AAA5"/>
+    <w:nsid w:val="4BE13CD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6009,51 +6009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-gangloff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1333-6091" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087191989" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-2758-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541899v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Kowal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Denis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Arcangioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Francesconi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0344121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gangloff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.99" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02573577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Makarenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15880-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01868255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Raimondi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Jagla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Waxin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.04.623" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01868274v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fox002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01678930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Villain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Miled" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27469" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burkovics" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Sebesta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sisakova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Szukacsov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2013.9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Brocas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charbonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dh&#233;rin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maloisel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2010.07.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2S0BQB2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brocas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbonnier Jb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dherin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gangloff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maloisel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Bernstein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Rothstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-102209-163602" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312672v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupaigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fabre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Breton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn441" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Breton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990063v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2007.11.033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309963v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309953v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gangloff Serge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.01651-07" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990076v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Robert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dervins" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601158" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Shor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Wagner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Weinstein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavrielle Price" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/162.2.527" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-D. Heyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.252652399" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Soustelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fabre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999954v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rothstein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Michel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.14.1.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990074v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Soustelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/76055" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/8705" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990080v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990092v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Massy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arthur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/18.6.1701" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990010v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1996.tb00517.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990048v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5.5.421" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bendixen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/22.9.1778" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019589v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lieber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rothstein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf01924009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-69ZL9LF3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990044v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mcdonald" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bendixen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.14.12.8391-8398.1994" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075490v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marguet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lauquin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.10.7.3551" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999956v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.10.7.3551-3561.1990" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007979v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/15.19.7975" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068598v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/tel-04068653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04068690v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068889v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Arcangioli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068872v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068858v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010024v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mmbr.00008-21" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-gangloff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1333-6091" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087191989" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-2758-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541899v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Kowal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Denis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Arcangioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Francesconi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0344121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gangloff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.99" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02573577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Makarenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15880-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01868255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Raimondi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Jagla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Waxin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.04.623" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01868274v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fox002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01678930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Villain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Miled" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27469" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burkovics" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Sebesta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sisakova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Szukacsov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2013.9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Brocas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charbonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dh&#233;rin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maloisel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2010.07.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2S0BQB2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brocas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbonnier Jb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dherin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gangloff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maloisel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Bernstein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Rothstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-102209-163602" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312672v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupaigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fabre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Breton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn441" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Breton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990063v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2007.11.033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309963v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309953v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gangloff Serge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.01651-07" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990076v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Robert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dervins" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601158" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Shor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Wagner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Weinstein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavrielle Price" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/162.2.527" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-D. Heyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.252652399" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Soustelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fabre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999954v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rothstein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Michel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.14.1.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990074v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Soustelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/76055" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990080v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/8705" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990092v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Massy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arthur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/18.6.1701" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990010v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1996.tb00517.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990048v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5.5.421" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019589v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lieber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rothstein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf01924009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-69ZL9LF3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bendixen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/22.9.1778" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990044v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mcdonald" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bendixen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.14.12.8391-8398.1994" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075490v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marguet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lauquin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.10.7.3551" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999956v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.10.7.3551-3561.1990" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007979v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/15.19.7975" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068598v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/tel-04068653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04068690v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068889v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Arcangioli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068872v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04068858v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010024v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mmbr.00008-21" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>