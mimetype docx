--- v0 (2026-03-27)
+++ v1 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Garlatti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Garlatti Serge, Professeur Emérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">serge-garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2411-1624</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035301198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis environ 20 ans, je travaille à l’intersection des domaines de l’Intelligence Artificielle (ingénierie des connaissances) et des EIAH (Environnement Informatique Pour l'Apprentissage Humain). Ses activités de recherche portent sur les domaines de la e-Education, de la E-Formation (apprentissage tout au long de la vie) et de la médiation culturelle pour des apprentissages formels et informels et la conception de nouveaux environnements informatique pour accompagner les chercheurs en histoire des sciences et techniques - Humanités numériques. je m'’intéresse à des problématiques de conception d’environnements d’apprentissages et de médiation culturelle fondés sur des démarches par investigation ou le connectivisme, en utilisant des média sociaux dans des environnements ouverts de type MOOC. D’un point de vue informatique, il s’agit de problématiques d’acquisition et de représentation de connaissances, de traces et d’analyses de ces dernières, de web sémantique et de Linked Data, de sensibilité au contexte et d’adaptation, de Learning Analytics, et de génération dynamique de tableaux de bord pour accompagner toutes les parties prenantes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open-Source Software Framework for Reinforcement Learning-based Control of Tracked Robots in Simulated Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue on Software Framework for Robot System Integration, 36 (11), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2022.2076570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning based, Staircase Negotiation Learning in Simulation and Transfer to Reality for Articulated Tracked Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (4), pp.10-20. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2021.3114105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile and Accessible Learning for MOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Sharples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Delgado Kloos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Specht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interactive Media in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jime.ai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Based Support for Peer Assessment in Inquiry Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Cheniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of technology enhanced learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.297 - 320. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTEL.2014.069031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAT, un outil d'aide et d'accompagnement des enseignants dans la conception de scénario pour un EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.31 - 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive learning system based on a scenario model integrating web service retrieval and orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of interactive mobile technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.25 - 32. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijim.v3i2.737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAT, un outil d'aide et d'accompagnement des enseignants dans la conception de scénario pour un EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.31-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive and context-aware scenario model based on a web service architecture for pervasive learning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of mobile and blended learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (3), pp.41-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenario model based on anthropology of didactics for Enquiry-Based Science Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Media and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.191 - 208. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAMC.2008.018509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context-aware learning system based on generic scenarios and the theory in didactic anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.71 - 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et personnalisation dans le Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Web sémantique, Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-données et annotations dans le Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Web sémantique, Hors-série, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized brain atlases as decision support systems: a methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (1-2), pp.83-100. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0933-3657(98)00017-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a computerized brain atlas to support knowledge-based training in radiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Sharples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 13, pp.181-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a computerized brain atlas to support knowledge-based training in radiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Sharples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 13 (3), pp.181 - 205. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0933-3657(98)00030-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Default logic models of inheritance systems with exceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentae informatica, special issue : algebraic logic and its applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 18, pp.129 - 150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Mobile & Pervasive Learning in IBST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Methods for Science Education: Hisrtory of Science, ICT and Inquiry Based Science Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FFranck &amp; Timme, pp.161-180, 2012, Verlag fur wissenschaftLiche Literatur, 978-3-86596-354-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation-based and activity-based learning strategies for pervasive learning systems at workplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Kien Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham-Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models for interdisciplinary mobile learning : delivering information to students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.87-102, 2011, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60960-511-7.ch005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and activity-oriented pervasive learning systems at workplace based on service oriented architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Y. Simon Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combining E-Learning and M-Learning: New Applications of Blended Educational Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference (IGI Global), pp.69 - 91, 2011, 978-1-60960-481-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCARCE: an adaptive hypermedia environment based on virtual documents and the semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Y. Chen et G. D. Magoulas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptable and Adaptive Hypermedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Inc, pp.206-224, 2004, 978-1591405672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declarative Specifications for Adaptive Hypermedia Based on a Semantic Web Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User Modeling 2003 : 9th International Conference, UM 2003 Johnstown, PA, USA, June 22-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2702, P. Brusilovsky, A. Corbett, and F.d. Rosis, Editors. Springer Verlag, pp.81 - 85, 2003, Lecture Notes in Computer Science, 978-3-540-40381-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et personnalisation dans le web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de l'action spécifique CNRS/STIC sur le Web sémantique. (J. Charlet, P. Laublet, C. Reynaud, Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.79 - 89, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Self-Regulation Learning Using a Bayesian Approach. Some Preliminary Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence IJCAI-21, Workshop Artificial Intelligence for Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal (virtual), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staircase Traversal via Reinforcement Learning for Active Reconfiguration of Assistive Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676585v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staircase Negotiation Learning for Articulated Tracked Robots with Varying Degrees of Freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRR 2020: IEEE International Conference on Safety, Security and Rescue Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Abu Dabi (virtual), United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR50563.2020.9292594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Learner Models, Trust and Knowledge Management for Life Long Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '18: The Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1019, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3193129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Functional and Technical Architecture for e-Exams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El-Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2019 : 11th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007861205730581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As One Size Doesn’t Fit All, Personalized Massive Open Online Courses Are Required</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2018: 10th International Conference Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. pp.470-488, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21151-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles in social interactions: graphlets in temporal networks applied to learning analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2019 : 8th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36683-4_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer le temps long dans les EIAH pour développer le pouvoir d'agir des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2019 : 9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain. Atelier 8 : Caractériser les EIAH orientés ATLV ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab In Virtuo : méthodes pour l’étude et la conservation des paysages culturels industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli Arsenali del Mediterraneo e dell’ Atlantico,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laubé Sylvain; Lanaro Paola; Austry Christophe, Nov 2018, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personalized Content in Massive Open Online Courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006816703310339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Learner’s Drop-Out in MOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAL 2018: Intelligent Data Engineering and Automated Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Madrid, Spain. pp.233-244, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03493-1_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Smart Sensors on top of SOSA/SSN and WoT TD with the Semantic Smart Sensor Network (S3N) modular Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Khemaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2018 : 17th Internal Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.163 - 177, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-894-5-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANY-ARTEFACT-O : an ontology developed for history of industrial cultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Data for History workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle histoire numérique (Digital history department) of the LARHRA laboratory, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction, learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland. https://www.unige.ch/earlisig14/index.php/download_file/view/39/138/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab In Virtuo : Un environnement Virtuel Intelligent (EVI) participatif dédié à l'histoire et aux patrimoines des paysages culturels industriels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#dhnord2018: Matérialités de la recherche en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment créer des environnements d'apprentissage formels, non formels, informels au service des apprenants pour accroître leur pouvoir d'agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nagels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Acensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Algave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphée Rendez-vous réseau d' e-Education (ORPHEE RDV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font Romeu, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ontologie PHO en Histoire des Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.121-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodizar y comparar la evolución de los puertos: interés cruzado de las humanidades digitales en el enfoque de la historia de la ciencia y de la técnica aplicado a los puertos de Brest (Francia), Mar del Plata, Rosario, Quequén y Arroyo Pareja (Argentina).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Jornadas Interescuelas Mar del Plata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Mar del Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Adaptive Dashboards for Learning Analytic: An Approach for Conceptual Design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computer Supported Education (CSEDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.120-131, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006325601200131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Port History Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS 2017 : 21st European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nicosia, Cyprus. pp.363 - 372, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67162-8_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Self-Regulated Learning in a Lifelong Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2017 : 9th International Conference on Computer Supported Education - Special Session Lifelong Learning </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.661 - 670, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006387506610670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des paysages culturels industriels et humanités numériques : le modèle d’activité humaine ANY-ARTEFACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Capitalismo en el desierto: Materialidades, población y territorios en Atacama (ss. XIX-XXI)”, III Jornada de Antropología e Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Arqueología y Antropología, Universidad Católica del Norte Centre de recherche et documentation sur les Amériques CREDA UMR7227 Laboratorio de Etnografía (Le), Departamento de Antropología, Universidad de Chile Escuela de Historia, Universidad Academia de Humanismo Cristiano, Nov 2017, San Pedro d'Atacama, Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances en histoire des sciences et des techniques : problématiques en cours. L'exemple du pont tournant de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée d'études "Données pour l'histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le LARHRA, le Centre François Viète et le LORIA, Jun 2016, Lyo,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01326545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personal infrastructure to manage long term open learner models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALE 2016 : Workshop on Personalization Approaches in Learning Environments, part of 24th ACM Conference on User Modeling, Adaptation and Personalisation (UMAP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de paysage culturel portuaire : le pont tournant de Brest en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inaugural PAM 3D Lab (Patrimoines, Artefacts, Médiations &amp; 3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PAM 3D Lab et Centre F. Viète (EA 1161)/UBO, Mar 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SemanticHPST: Applying Semantic Web Principles and Technologies to the History and Philosophy of Science and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2015 - 12th conference and first international Workshop on Semantic Web for Scientific Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. pp.416-427, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25639-9_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics based analysis of botnet activity from heterogeneous data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Ruano Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2015 : 11th International Wireless Communications &amp; Mobile Computing Conference - TRAC Workshop : Traffic Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques et web sémantique : de l'intérêt de la modélisation des connaissances en histoire des sciences et des techniques pour une histoire comparée des ports de Brest (France) et Mar del Plata (Argentine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DI 2014 : 1st international conference on Digital Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de iMOOC pour une ouverture maîtrisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belen-Sapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2013 : atelier thématique MOOC - Massive Open Online Course - État des lieux de la recherche francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Web Technologies for Supporting Pervasive Peer Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Cheniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEFA 2014 : Workshop on Technology-Enhanced Formative Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paphos, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures collaboratives pour des cours ouverts sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIUEN : Colloque international de l'université à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder l'innovation numérique à travers l'environnement mobile des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNUM12 : Fac en poche - État des lieux du mobile-learning à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mobile Learning Scenario improvement for HST Inquiry Based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Emerging Web Technologies, Facing the Future of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed learning strategy for pervasive learning systems at workplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Ngoc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mlearn 2010 : 9th world conference on mobile and contextual learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Malta, Malta. pp.224-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of digital literacy on the engineer curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2010 : 6th International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de wiki IDEKI : une pépinière virtuelle au confluent des didactiques disciplinaires et professionnelles et des métiers de la relation communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international Tice, 6-8 décembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive and context-aware architecture for future pervasive learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Future Learning Landscapes : Towards the Convergence of Pervasive and Contextual computing, Global Social Media and Semantic Web in Technology Enhanced Learning" at ECTEL'09 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Learning System Based on a Scenario Model Integrating Webs Service Retrieval and Orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLearn 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, University of Wolverhampton, United Kingdom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système d'apprentissage pervasif intégrant des activités de travail et de formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'08 : 4èmes journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint-Malo, France. pp.65 - 72, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1376971.1376985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic web service adaptation model for a pervasive learning scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Y. Simon Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CITISIA'08 : IEEE Conference on Innovative Technologies in Intelligent Systems and Industrial Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cyberjaya, Malaysia. pp.98 - 103, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CITISIA.2008.4607342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive technology-enhanced learning system integrating working and learning situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'08 : IEEE 3rd International Conference on Information and Communication Technologies: from theory to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4529979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de scénarios dapprentissage pervasif pour entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAP 2008 : 10ème conférence internationale sur les environnements mobiles et apprentissage pervasif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive learning system based on a context-aware hierarchical task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIVF'08 : IEEE International Conference on Research, Innovation and Vision for the Future in Computing &amp; Communication Technologies, University of Science  Vietnam National University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Vho Chi Minh-Ville, Vietnam. pp.30 - 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive learning system based on a scenario model integrating web service retrieval and orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Y. Simon Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLean 2008, Ironbridge Gorge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Shropshire, United Kingdom. pp.240 - 247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAT : un outil d'aide et d'accompagnement de l'enseignant dans la conception de scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeCUSI'08 : Workshop "Prise en compte de l'utilisateur dans les systèmes d'Information", conjoint à Inforsid 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.1 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenario model based on the anthropology of didactics for an adaptive and context-aware learning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2LOR-2007 : 4ème conférence scientifique annuelle du réseau de recherche LORNET, November 4 - 7, Télé-Université UQAM, Montréal, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle informatique de scénario fondé sur des pratiques réelles d'enseignement et une théorie didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007: Environnement Informatique pour l'Apprentissage Humain 27-29 juin Lausanne, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle informatique de scénario fondé sur des pratiques réelles d'enseignement et une théorie didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007: Environnement Informatique pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Suisse. pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and context-aware scenarios for technology-enhanced learning system based on a didactical theory and a hierarchical task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReTIeL'07: International Workshop on REpresentation models and Techniques for Improving e-Learning: Bringing Context into Web-based Education, Roskilde, Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Roskilde, Denmark. pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and context-aware scenarios for technology-enhanced learning system based on a didactical theory and a hierarchical task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReTIeL'07: International Workshop on REpresentation models and Techniques for Improving e-Learning: Bringing Context into Web-based Education, August 20-24, Roskilde University, Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Didactic-based Model of Scenarios for Designing an Adaptive and Context-Aware Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States. pp.723-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A didactic-based model of scenarios for designing an adaptive and context-Aware Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM : International Conference on Web Intelligence, November 2 - 5, Silicon Valley, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Silicon Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODALES : conception de scénario pour générer des EIAH adaptatifs pour la formation des maîtres en sciences expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Scénarios, Formation d'enseignants : quels scénarios ? Quelles évaluations ?", 16-17 Mars, Versailles, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The co-design of scenarios for a didactic-based E-learning system viewed as an adaptive virtual document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Kassem Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Information &amp; Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Damascus, Syria. pp.583-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios intégrant les TICE : les méthodologies et les cadres théoriques à l’oeuvre dans la recherche MODALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Scénariser l'enseignement et l'apprentissage : une nouvelle compétence pour le praticien ?" dans le cadre de la 8ème Biennale de l'éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP - ERTé E-Praxis, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metadata model for Web services applied to index and discover E-Learning Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Kassem Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'06 : 2nd IEEE International Conference on Information &amp; Communication Technologies : from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.626 - 630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations des maîtres en sciences : de la modélisation des situations didactiques comme fondement de la conception d'un Environnement Informatique pour l'Apprentissage Humain (EIAH) adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes rencontres de l'ARDIST (Association pour la recherche en didactique des sciences et des techniques), 12-15 octobre, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France. pp.209 - 215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Web Information Systems: Architecture and Methodology for Reusing Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AH 2004 workshops, EAW'04 : Engineering the Adaptive Web, 23 Août 2004, Eindhoven, Pays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Eindhoven, Netherlands. pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Composition Engine for Adaptive Web Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AH 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Eindhoven, Netherlands. pp.115--125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic Web approach for adaptive hypermedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AH 2003 : Workshop on Adaptive Hypermedia and Adaptive Web-Based Systems, Eindhoven: Technische Universteit Eindhoven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Eindhoven, Netherlands. pp.5 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declarative Specifications for Adaptive Hypermedia Based on a Semantic Web Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of UM2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Johnstown (USA), Unknown Region. pp.81--85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification déclarative pour des documents virtuels personnalisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents Virtuels Personnables 2002, 10-11 Juillet, Brest, ENST Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Brest, France. pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Special Reports for On-line Newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AH'2002 Workshop on Personalization Techniques in Electronic Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Malaga, Spain. pp.31--43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive special reports for on-line newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AH 2002 : Second International Conference on Adaptive Hypermedia and Adaptive Web-Based Systems, Workshop on Personalization Techniques in Electronic Publishing, May 29-31, Malaga, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Malaga, Spain. pp.27 - 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting and versioning in virtual special reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertext 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic composition of special reports on the Web. A cognitive Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de H2PTM'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Valenciennes, France. pp.363--378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Composition of Special Report on the Web: A Cognitive Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ganier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents virtuels et composition sémantique : une architecture fondée sur des ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NîmesTIC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents Virtuels et Composition Sémantique. Une Architecture Fondée sur des Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de NîmesTIC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nîmes, France. pp.91--96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting and versioning in virtual special reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Workshop AH2001 dans Hypertext'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception de documents électroniques adaptatifs sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception de documents électroniques adaptatifs sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque International sur le Document Electronique 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Filtering and Spacial Filtering in an Adaptive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptative Hypermedia 2000, Trento, Italy, August 28-30,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Filtering and Spatial Filtering in an Adaptive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of AH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Trento, Italy. pp.315--318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Web server for On-line Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAS'99: Information Systems Analysis and Synthesis, July 31 - August 4, Orlando, Floride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Orlando, United States. pp.1050 - 1057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents virtuels personnalisables pour des systèmes d'informations en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'99 : Workshop sur les Documents Virtuels Personnalisables, 23 novembre, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Montpellier, France. pp.22 - 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line multimedia information system adapted to sailors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCP'99 : proceedings of the conference Human Centered Processes, Philippe Lenca (editor), September 22-24, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Brest, France. pp.431 - 436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive On-Line Information System by means of a Task Model and Spatial Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International World Wide Web Conference &amp; 7th International Conference on User Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, WWW8 : Toronto, UM99 : Banff, Canada. pp.59--66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Multimedia Information System Adapted To Sailors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Centered Processes (HCP) 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENST Bretagne, Sep 1999, Brest, France. pp.431--436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive On-Line Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information System, Analysis and Synthesis (ISAS) 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Orlando, United States. pp.1050--1057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive web server for on-line information systems (invited paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNICE'99 : 5th European Summer School, September 1-3, Barcelona, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Barcelone, Spain. pp.197 - 204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive on-line information system by means of a task model and spatial views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Adaptive Systems and user Modeling on the World Wide Web, May 11-14, Toronto (WW8) &amp; June 20-24, Banff (UM99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Toronto, Canada. pp.59 - 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support systems as digital brain atlases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI-ED'99 : Workshop on Medical Image Tutoring, July 19-23, Le Mans, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Le Mans, France. pp.10 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les serveurs Web adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objet'98, 11 juin, Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental conceptual clustering for case-based reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCS'98: 6th conference of the International Federation of Classification Societies, July 21-24, Université La Sapienza, Rome, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for the design of digital brain atlases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIME'97: 6th Conference on Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Grenoble, France. pp.441-451, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0029477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive hypermedia for decision support systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Mini EURO Conference on Decision Support Systems, Groupware, Multimedia and Electronic Commerce March 25-27, Bruges, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Bruges, Belgium. pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de connaissances intensionnelle avec perspectives et héritage multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'96 : 10ème Congrès de Reconnaissance des Formes et d'Intelligence Artificielle, 15-18 janvier, Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Rennes, France. pp.495 - 504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes interactifs d'aide à la décision en situations complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40èmes Journées de l'APHO (Association de Pharmacie Hospitalière de l'Ouest) : Pharmacien hospitalier et troisième millénaire, Avril, Perros-Guirrec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Perros-Guirrec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimédia et systèmes interactifs d'aide à la décision en situation complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th meeting of the european working group "Multicriteria Aid for Decisions", Brest, march</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Brest, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS Seminar, University of Sussex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Sussex, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept representation and object centered paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGS Seminar, University of Sussex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Sussex, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological approach for object knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Development in Expert Systems XII, proceedings of BCS Expert Systems'95, December 11-13, Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Cambridge, United Kingdom. pp.201 - 214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Project: A joint industrial and scientific development under the cognitive paradigm of information processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Conference on Cognitive Science in Industry,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Luxembourg, Luxembourg. pp.451 - 466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between a hypermedia and a knowledge base for the management of a knowledge system about the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NNESMED'94 : International Conference on Neural Networks and Expert Systems in Medicine and Healthcare, August 24-26, Plymouth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Plymouth, United Kingdom. pp.136 - 145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et représentations objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau COGNICENTRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes à Base de Connaissances et Termes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées ERLA-GLAT: Théorie et pratiques terminologiques, 26-27 mai, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets et classes polythétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC-GDR Intelligence Artificielle : Objets et Classifications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAKA : un système d'information intensionnel sur le cerveau humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID'94 : Informatique des Organisations et des systèmes d'information et de décision, 17-20 Mai, Aix en provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Aix En Provence, France. pp.323 - 338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information system to manage anatomical knowledge and image data about brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visualisation in Biomedical Computing, September, Rochester, SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Rochester, United States. pp.424 - 434, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.185203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hypermedia system to manage anatomical knowledge about brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAR'93 "Computer Assisted Radiology", H. U. Lemke, K. Inamura, C. C. Jaffe, R. Felix (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Berlin, Germany. pp.414 - 419, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-49351-5_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets comme représentations des catégories naturelles ou artefactuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RPO 1993 : 2èmes journées "Représentations Par Objets", 17-18 juin, La Grande Motte, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance of properties and default logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCFAI '91 : 1st World Conference on the Fundamentals of Artificial Intelligence, 1-5 Juillet Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Paris, France. pp.199 - 210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du typique et de l'atypique dans les systèmes à héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC-GDR IA 1991 : Journées du PRC-GDR intelligence artificielle, 25-27 septembre, Plestin les Grèves, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Plestin Les Grèves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-time algorithms and non-monotonic reasoning in hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Madrid, Spain. pp.279-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About exception handling for inheritance hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on inheritance hierarchies in knowledge representation and programming language, February 6-8, Viareggio, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1989, Viareggio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des formes et intelligence Artificielle (Revue d'intelligence artificielle, vol. 27, n°1, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes, Lavoisier, pp.144, 2013, 978-2-7462-4562-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des formes et vision par ordinateur (Traitement de Signal, vol. 29, n°3-5, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRETSI Lavoisier, pp.255, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial TICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre André Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">STICEF, 18, pp.318, 2011, 978-2-84788-359-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des journées Langages et Modèles à Objets (LMO 1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, 1997, 2-86601-650-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based modelling of physical interaction for assistive robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Lab in Virtuo&amp;lt;/em&amp;gt; : un Environnement Virtuel Intelligent pour l’histoire et le patrimoine des paysages culturels industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; IRISA/Inria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap, 26-27 juin 2018, Rennes, 2019, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/7NBH-YB24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une personnalisation du contenu des MOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02251324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: présentation SemanticHPST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Web Approach for Adaptive Hypermedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents virtuels personnalisables pour des systèmes d'informations en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des paysages portuaires et humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUBBLE, UN OBSERVATOIRE DES ANALYSES DES TRACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations et métadonnées dans le Web sémantique. Action spécifique 32 CNRS/STIC sur le Web Sémantique. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Informatique (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire d'InfoRmatique Images et Systèmes d'information (Université Claude Bernard Lyon 1). 2003, pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId287"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Garlatti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Garlatti Serge, Professeur Emérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">serge-garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2411-1624</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035301198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis environ 20 ans, je travaille à l’intersection des domaines de l’Intelligence Artificielle (ingénierie des connaissances) et des EIAH (Environnement Informatique Pour l'Apprentissage Humain). Ses activités de recherche portent sur les domaines de la e-Education, de la E-Formation (apprentissage tout au long de la vie) et de la médiation culturelle pour des apprentissages formels et informels et la conception de nouveaux environnements informatique pour accompagner les chercheurs en histoire des sciences et techniques - Humanités numériques. je m'’intéresse à des problématiques de conception d’environnements d’apprentissages et de médiation culturelle fondés sur des démarches par investigation ou le connectivisme, en utilisant des média sociaux dans des environnements ouverts de type MOOC. D’un point de vue informatique, il s’agit de problématiques d’acquisition et de représentation de connaissances, de traces et d’analyses de ces dernières, de web sémantique et de Linked Data, de sensibilité au contexte et d’adaptation, de Learning Analytics, et de génération dynamique de tableaux de bord pour accompagner toutes les parties prenantes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open-Source Software Framework for Reinforcement Learning-based Control of Tracked Robots in Simulated Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue on Software Framework for Robot System Integration, 36 (11), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2022.2076570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning based, Staircase Negotiation Learning in Simulation and Transfer to Reality for Articulated Tracked Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (4), pp.10-20. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2021.3114105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile and Accessible Learning for MOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Sharples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Delgado Kloos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Specht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interactive Media in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jime.ai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Based Support for Peer Assessment in Inquiry Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Cheniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of technology enhanced learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.297 - 320. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTEL.2014.069031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAT, un outil d'aide et d'accompagnement des enseignants dans la conception de scénario pour un EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.31 - 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive learning system based on a scenario model integrating web service retrieval and orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of interactive mobile technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.25 - 32. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijim.v3i2.737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAT, un outil d'aide et d'accompagnement des enseignants dans la conception de scénario pour un EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.31-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive and context-aware scenario model based on a web service architecture for pervasive learning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of mobile and blended learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (3), pp.41-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenario model based on anthropology of didactics for Enquiry-Based Science Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Media and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.191 - 208. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAMC.2008.018509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context-aware learning system based on generic scenarios and the theory in didactic anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.71 - 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-données et annotations dans le Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Web sémantique, Hors-série, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et personnalisation dans le Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Web sémantique, Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized brain atlases as decision support systems: a methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (1-2), pp.83-100. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0933-3657(98)00017-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a computerized brain atlas to support knowledge-based training in radiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Sharples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 13, pp.181-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a computerized brain atlas to support knowledge-based training in radiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Sharples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 13 (3), pp.181 - 205. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0933-3657(98)00030-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Default logic models of inheritance systems with exceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentae informatica, special issue : algebraic logic and its applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 18, pp.129 - 150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Mobile & Pervasive Learning in IBST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Methods for Science Education: Hisrtory of Science, ICT and Inquiry Based Science Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FFranck &amp; Timme, pp.161-180, 2012, Verlag fur wissenschaftLiche Literatur, 978-3-86596-354-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation-based and activity-based learning strategies for pervasive learning systems at workplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Kien Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham-Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models for interdisciplinary mobile learning : delivering information to students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.87-102, 2011, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60960-511-7.ch005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and activity-oriented pervasive learning systems at workplace based on service oriented architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Y. Simon Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combining E-Learning and M-Learning: New Applications of Blended Educational Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference (IGI Global), pp.69 - 91, 2011, 978-1-60960-481-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCARCE: an adaptive hypermedia environment based on virtual documents and the semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Y. Chen et G. D. Magoulas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptable and Adaptive Hypermedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Inc, pp.206-224, 2004, 978-1591405672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declarative Specifications for Adaptive Hypermedia Based on a Semantic Web Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User Modeling 2003 : 9th International Conference, UM 2003 Johnstown, PA, USA, June 22-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2702, P. Brusilovsky, A. Corbett, and F.d. Rosis, Editors. Springer Verlag, pp.81 - 85, 2003, Lecture Notes in Computer Science, 978-3-540-40381-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et personnalisation dans le web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de l'action spécifique CNRS/STIC sur le Web sémantique. (J. Charlet, P. Laublet, C. Reynaud, Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.79 - 89, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Self-Regulation Learning Using a Bayesian Approach. Some Preliminary Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence IJCAI-21, Workshop Artificial Intelligence for Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal (virtual), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staircase Traversal via Reinforcement Learning for Active Reconfiguration of Assistive Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676585v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staircase Negotiation Learning for Articulated Tracked Robots with Varying Degrees of Freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRR 2020: IEEE International Conference on Safety, Security and Rescue Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Abu Dabi (virtual), United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR50563.2020.9292594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Functional and Technical Architecture for e-Exams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El-Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2019 : 11th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007861205730581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As One Size Doesn’t Fit All, Personalized Massive Open Online Courses Are Required</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2018: 10th International Conference Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. pp.470-488, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21151-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Learner Models, Trust and Knowledge Management for Life Long Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '18: The Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1019, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3193129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles in social interactions: graphlets in temporal networks applied to learning analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2019 : 8th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36683-4_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer le temps long dans les EIAH pour développer le pouvoir d'agir des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2019 : 9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain. Atelier 8 : Caractériser les EIAH orientés ATLV ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personalized Content in Massive Open Online Courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006816703310339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Learner’s Drop-Out in MOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAL 2018: Intelligent Data Engineering and Automated Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Madrid, Spain. pp.233-244, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03493-1_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Smart Sensors on top of SOSA/SSN and WoT TD with the Semantic Smart Sensor Network (S3N) modular Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Khemaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2018 : 17th Internal Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.163 - 177, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-894-5-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab In Virtuo : méthodes pour l’étude et la conservation des paysages culturels industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli Arsenali del Mediterraneo e dell’ Atlantico,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laubé Sylvain; Lanaro Paola; Austry Christophe, Nov 2018, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANY-ARTEFACT-O : an ontology developed for history of industrial cultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Data for History workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle histoire numérique (Digital history department) of the LARHRA laboratory, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction, learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland. https://www.unige.ch/earlisig14/index.php/download_file/view/39/138/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab In Virtuo : Un environnement Virtuel Intelligent (EVI) participatif dédié à l'histoire et aux patrimoines des paysages culturels industriels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#dhnord2018: Matérialités de la recherche en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment créer des environnements d'apprentissage formels, non formels, informels au service des apprenants pour accroître leur pouvoir d'agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nagels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Acensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Algave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphée Rendez-vous réseau d' e-Education (ORPHEE RDV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font Romeu, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodizar y comparar la evolución de los puertos: interés cruzado de las humanidades digitales en el enfoque de la historia de la ciencia y de la técnica aplicado a los puertos de Brest (Francia), Mar del Plata, Rosario, Quequén y Arroyo Pareja (Argentina).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Jornadas Interescuelas Mar del Plata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Mar del Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Adaptive Dashboards for Learning Analytic: An Approach for Conceptual Design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computer Supported Education (CSEDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.120-131, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006325601200131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ontologie PHO en Histoire des Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.121-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Port History Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS 2017 : 21st European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nicosia, Cyprus. pp.363 - 372, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67162-8_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des paysages culturels industriels et humanités numériques : le modèle d’activité humaine ANY-ARTEFACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Capitalismo en el desierto: Materialidades, población y territorios en Atacama (ss. XIX-XXI)”, III Jornada de Antropología e Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Arqueología y Antropología, Universidad Católica del Norte Centre de recherche et documentation sur les Amériques CREDA UMR7227 Laboratorio de Etnografía (Le), Departamento de Antropología, Universidad de Chile Escuela de Historia, Universidad Academia de Humanismo Cristiano, Nov 2017, San Pedro d'Atacama, Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Self-Regulated Learning in a Lifelong Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2017 : 9th International Conference on Computer Supported Education - Special Session Lifelong Learning </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.661 - 670, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006387506610670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personal infrastructure to manage long term open learner models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALE 2016 : Workshop on Personalization Approaches in Learning Environments, part of 24th ACM Conference on User Modeling, Adaptation and Personalisation (UMAP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de paysage culturel portuaire : le pont tournant de Brest en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inaugural PAM 3D Lab (Patrimoines, Artefacts, Médiations &amp; 3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PAM 3D Lab et Centre F. Viète (EA 1161)/UBO, Mar 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances en histoire des sciences et des techniques : problématiques en cours. L'exemple du pont tournant de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée d'études "Données pour l'histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le LARHRA, le Centre François Viète et le LORIA, Jun 2016, Lyo,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01326545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SemanticHPST: Applying Semantic Web Principles and Technologies to the History and Philosophy of Science and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2015 - 12th conference and first international Workshop on Semantic Web for Scientific Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. pp.416-427, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25639-9_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics based analysis of botnet activity from heterogeneous data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Ruano Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2015 : 11th International Wireless Communications &amp; Mobile Computing Conference - TRAC Workshop : Traffic Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques et web sémantique : de l'intérêt de la modélisation des connaissances en histoire des sciences et des techniques pour une histoire comparée des ports de Brest (France) et Mar del Plata (Argentine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DI 2014 : 1st international conference on Digital Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de iMOOC pour une ouverture maîtrisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belen-Sapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2013 : atelier thématique MOOC - Massive Open Online Course - État des lieux de la recherche francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Web Technologies for Supporting Pervasive Peer Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Cheniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEFA 2014 : Workshop on Technology-Enhanced Formative Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paphos, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures collaboratives pour des cours ouverts sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIUEN : Colloque international de l'université à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder l'innovation numérique à travers l'environnement mobile des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNUM12 : Fac en poche - État des lieux du mobile-learning à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mobile Learning Scenario improvement for HST Inquiry Based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Emerging Web Technologies, Facing the Future of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of digital literacy on the engineer curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2010 : 6th International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed learning strategy for pervasive learning systems at workplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Ngoc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mlearn 2010 : 9th world conference on mobile and contextual learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Malta, Malta. pp.224-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de wiki IDEKI : une pépinière virtuelle au confluent des didactiques disciplinaires et professionnelles et des métiers de la relation communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international Tice, 6-8 décembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive and context-aware architecture for future pervasive learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Future Learning Landscapes : Towards the Convergence of Pervasive and Contextual computing, Global Social Media and Semantic Web in Technology Enhanced Learning" at ECTEL'09 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de scénarios dapprentissage pervasif pour entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAP 2008 : 10ème conférence internationale sur les environnements mobiles et apprentissage pervasif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive learning system based on a context-aware hierarchical task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIVF'08 : IEEE International Conference on Research, Innovation and Vision for the Future in Computing &amp; Communication Technologies, University of Science  Vietnam National University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Vho Chi Minh-Ville, Vietnam. pp.30 - 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système d'apprentissage pervasif intégrant des activités de travail et de formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'08 : 4èmes journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint-Malo, France. pp.65 - 72, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1376971.1376985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive technology-enhanced learning system integrating working and learning situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'08 : IEEE 3rd International Conference on Information and Communication Technologies: from theory to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4529979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic web service adaptation model for a pervasive learning scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Y. Simon Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CITISIA'08 : IEEE Conference on Innovative Technologies in Intelligent Systems and Industrial Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cyberjaya, Malaysia. pp.98 - 103, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CITISIA.2008.4607342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Learning System Based on a Scenario Model Integrating Webs Service Retrieval and Orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLearn 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, University of Wolverhampton, United Kingdom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive learning system based on a scenario model integrating web service retrieval and orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Y. Simon Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLean 2008, Ironbridge Gorge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Shropshire, United Kingdom. pp.240 - 247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAT : un outil d'aide et d'accompagnement de l'enseignant dans la conception de scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeCUSI'08 : Workshop "Prise en compte de l'utilisateur dans les systèmes d'Information", conjoint à Inforsid 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.1 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenario model based on the anthropology of didactics for an adaptive and context-aware learning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2LOR-2007 : 4ème conférence scientifique annuelle du réseau de recherche LORNET, November 4 - 7, Télé-Université UQAM, Montréal, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle informatique de scénario fondé sur des pratiques réelles d'enseignement et une théorie didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007: Environnement Informatique pour l'Apprentissage Humain 27-29 juin Lausanne, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle informatique de scénario fondé sur des pratiques réelles d'enseignement et une théorie didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007: Environnement Informatique pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Suisse. pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and context-aware scenarios for technology-enhanced learning system based on a didactical theory and a hierarchical task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReTIeL'07: International Workshop on REpresentation models and Techniques for Improving e-Learning: Bringing Context into Web-based Education, Roskilde, Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Roskilde, Denmark. pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and context-aware scenarios for technology-enhanced learning system based on a didactical theory and a hierarchical task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReTIeL'07: International Workshop on REpresentation models and Techniques for Improving e-Learning: Bringing Context into Web-based Education, August 20-24, Roskilde University, Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Didactic-based Model of Scenarios for Designing an Adaptive and Context-Aware Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States. pp.723-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A didactic-based model of scenarios for designing an adaptive and context-Aware Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM : International Conference on Web Intelligence, November 2 - 5, Silicon Valley, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Silicon Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODALES : conception de scénario pour générer des EIAH adaptatifs pour la formation des maîtres en sciences expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Scénarios, Formation d'enseignants : quels scénarios ? Quelles évaluations ?", 16-17 Mars, Versailles, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The co-design of scenarios for a didactic-based E-learning system viewed as an adaptive virtual document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Kassem Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Information &amp; Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Damascus, Syria. pp.583-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios intégrant les TICE : les méthodologies et les cadres théoriques à l’oeuvre dans la recherche MODALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Scénariser l'enseignement et l'apprentissage : une nouvelle compétence pour le praticien ?" dans le cadre de la 8ème Biennale de l'éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP - ERTé E-Praxis, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metadata model for Web services applied to index and discover E-Learning Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Kassem Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'06 : 2nd IEEE International Conference on Information &amp; Communication Technologies : from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.626 - 630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations des maîtres en sciences : de la modélisation des situations didactiques comme fondement de la conception d'un Environnement Informatique pour l'Apprentissage Humain (EIAH) adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes rencontres de l'ARDIST (Association pour la recherche en didactique des sciences et des techniques), 12-15 octobre, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France. pp.209 - 215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Web Information Systems: Architecture and Methodology for Reusing Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AH 2004 workshops, EAW'04 : Engineering the Adaptive Web, 23 Août 2004, Eindhoven, Pays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Eindhoven, Netherlands. pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Composition Engine for Adaptive Web Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AH 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Eindhoven, Netherlands. pp.115--125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic Web approach for adaptive hypermedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AH 2003 : Workshop on Adaptive Hypermedia and Adaptive Web-Based Systems, Eindhoven: Technische Universteit Eindhoven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Eindhoven, Netherlands. pp.5 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declarative Specifications for Adaptive Hypermedia Based on a Semantic Web Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of UM2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Johnstown (USA), Unknown Region. pp.81--85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification déclarative pour des documents virtuels personnalisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents Virtuels Personnables 2002, 10-11 Juillet, Brest, ENST Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Brest, France. pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Special Reports for On-line Newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AH'2002 Workshop on Personalization Techniques in Electronic Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Malaga, Spain. pp.31--43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive special reports for on-line newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AH 2002 : Second International Conference on Adaptive Hypermedia and Adaptive Web-Based Systems, Workshop on Personalization Techniques in Electronic Publishing, May 29-31, Malaga, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Malaga, Spain. pp.27 - 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic composition of special reports on the Web. A cognitive Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de H2PTM'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Valenciennes, France. pp.363--378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting and versioning in virtual special reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertext 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Composition of Special Report on the Web: A Cognitive Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ganier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents virtuels et composition sémantique : une architecture fondée sur des ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NîmesTIC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents Virtuels et Composition Sémantique. Une Architecture Fondée sur des Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de NîmesTIC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nîmes, France. pp.91--96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting and versioning in virtual special reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Workshop AH2001 dans Hypertext'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception de documents électroniques adaptatifs sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception de documents électroniques adaptatifs sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque International sur le Document Electronique 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Filtering and Spacial Filtering in an Adaptive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptative Hypermedia 2000, Trento, Italy, August 28-30,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Filtering and Spatial Filtering in an Adaptive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of AH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Trento, Italy. pp.315--318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents virtuels personnalisables pour des systèmes d'informations en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'99 : Workshop sur les Documents Virtuels Personnalisables, 23 novembre, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Montpellier, France. pp.22 - 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line multimedia information system adapted to sailors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCP'99 : proceedings of the conference Human Centered Processes, Philippe Lenca (editor), September 22-24, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Brest, France. pp.431 - 436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive On-Line Information System by means of a Task Model and Spatial Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International World Wide Web Conference &amp; 7th International Conference on User Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, WWW8 : Toronto, UM99 : Banff, Canada. pp.59--66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Web server for On-line Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAS'99: Information Systems Analysis and Synthesis, July 31 - August 4, Orlando, Floride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Orlando, United States. pp.1050 - 1057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Multimedia Information System Adapted To Sailors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Centered Processes (HCP) 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENST Bretagne, Sep 1999, Brest, France. pp.431--436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive On-Line Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information System, Analysis and Synthesis (ISAS) 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Orlando, United States. pp.1050--1057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive web server for on-line information systems (invited paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNICE'99 : 5th European Summer School, September 1-3, Barcelona, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Barcelone, Spain. pp.197 - 204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive on-line information system by means of a task model and spatial views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Adaptive Systems and user Modeling on the World Wide Web, May 11-14, Toronto (WW8) &amp; June 20-24, Banff (UM99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Toronto, Canada. pp.59 - 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support systems as digital brain atlases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI-ED'99 : Workshop on Medical Image Tutoring, July 19-23, Le Mans, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Le Mans, France. pp.10 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les serveurs Web adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objet'98, 11 juin, Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental conceptual clustering for case-based reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCS'98: 6th conference of the International Federation of Classification Societies, July 21-24, Université La Sapienza, Rome, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive hypermedia for decision support systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Mini EURO Conference on Decision Support Systems, Groupware, Multimedia and Electronic Commerce March 25-27, Bruges, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Bruges, Belgium. pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for the design of digital brain atlases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIME'97: 6th Conference on Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Grenoble, France. pp.441-451, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0029477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de connaissances intensionnelle avec perspectives et héritage multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'96 : 10ème Congrès de Reconnaissance des Formes et d'Intelligence Artificielle, 15-18 janvier, Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Rennes, France. pp.495 - 504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes interactifs d'aide à la décision en situations complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40èmes Journées de l'APHO (Association de Pharmacie Hospitalière de l'Ouest) : Pharmacien hospitalier et troisième millénaire, Avril, Perros-Guirrec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Perros-Guirrec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimédia et systèmes interactifs d'aide à la décision en situation complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th meeting of the european working group "Multicriteria Aid for Decisions", Brest, march</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Brest, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept representation and object centered paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGS Seminar, University of Sussex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Sussex, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological approach for object knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Development in Expert Systems XII, proceedings of BCS Expert Systems'95, December 11-13, Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Cambridge, United Kingdom. pp.201 - 214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS Seminar, University of Sussex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Sussex, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between a hypermedia and a knowledge base for the management of a knowledge system about the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NNESMED'94 : International Conference on Neural Networks and Expert Systems in Medicine and Healthcare, August 24-26, Plymouth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Plymouth, United Kingdom. pp.136 - 145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et représentations objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau COGNICENTRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Project: A joint industrial and scientific development under the cognitive paradigm of information processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Conference on Cognitive Science in Industry,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Luxembourg, Luxembourg. pp.451 - 466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes à Base de Connaissances et Termes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées ERLA-GLAT: Théorie et pratiques terminologiques, 26-27 mai, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets et classes polythétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC-GDR Intelligence Artificielle : Objets et Classifications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAKA : un système d'information intensionnel sur le cerveau humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID'94 : Informatique des Organisations et des systèmes d'information et de décision, 17-20 Mai, Aix en provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Aix En Provence, France. pp.323 - 338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information system to manage anatomical knowledge and image data about brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visualisation in Biomedical Computing, September, Rochester, SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Rochester, United States. pp.424 - 434, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.185203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hypermedia system to manage anatomical knowledge about brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAR'93 "Computer Assisted Radiology", H. U. Lemke, K. Inamura, C. C. Jaffe, R. Felix (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Berlin, Germany. pp.414 - 419, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-49351-5_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets comme représentations des catégories naturelles ou artefactuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RPO 1993 : 2èmes journées "Représentations Par Objets", 17-18 juin, La Grande Motte, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance of properties and default logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCFAI '91 : 1st World Conference on the Fundamentals of Artificial Intelligence, 1-5 Juillet Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Paris, France. pp.199 - 210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du typique et de l'atypique dans les systèmes à héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC-GDR IA 1991 : Journées du PRC-GDR intelligence artificielle, 25-27 septembre, Plestin les Grèves, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Plestin Les Grèves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-time algorithms and non-monotonic reasoning in hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Madrid, Spain. pp.279-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About exception handling for inheritance hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on inheritance hierarchies in knowledge representation and programming language, February 6-8, Viareggio, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1989, Viareggio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des formes et intelligence Artificielle (Revue d'intelligence artificielle, vol. 27, n°1, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes, Lavoisier, pp.144, 2013, 978-2-7462-4562-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des formes et vision par ordinateur (Traitement de Signal, vol. 29, n°3-5, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRETSI Lavoisier, pp.255, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial TICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre André Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">STICEF, 18, pp.318, 2011, 978-2-84788-359-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des journées Langages et Modèles à Objets (LMO 1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, 1997, 2-86601-650-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based modelling of physical interaction for assistive robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Lab in Virtuo&amp;lt;/em&amp;gt; : un Environnement Virtuel Intelligent pour l’histoire et le patrimoine des paysages culturels industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; IRISA/Inria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap, 26-27 juin 2018, Rennes, 2019, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/7NBH-YB24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une personnalisation du contenu des MOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02251324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: présentation SemanticHPST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Web Approach for Adaptive Hypermedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents virtuels personnalisables pour des systèmes d'informations en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des paysages portuaires et humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUBBLE, UN OBSERVATOIRE DES ANALYSES DES TRACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations et métadonnées dans le Web sémantique. Action spécifique 32 CNRS/STIC sur le Web Sémantique. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Informatique (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire d'InfoRmatique Images et Systèmes d'information (Université Claude Bernard Lyon 1). 2003, pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId287"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD8C2112"/>
+    <w:nsid w:val="8458A10A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-garlatti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2411-1624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035301198" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03671418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mitriakov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2022.2076570" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mitriakov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2021.3114105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Sharples" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Delgado Kloos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Dimitriadis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Specht" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jime.ai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169691v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Cheniti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2014.069031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141517v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tetchueng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barbry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vantroys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijim.v3i2.737" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAMC.2008.018509" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(98)00017-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/256FF43E361E14093F8CB5608F2E2B5D4C037DF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(98)00030-X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702006v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678951v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kien Do" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham-Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-511-7.ch005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623190v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Y. Simon Lau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142944v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03325733v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02676585v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177581" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03001120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR50563.2020.9292594" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827071v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kieffer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Lameul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3193129" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183398v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Segarra Montesinos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Karmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007861205730581" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019512v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pascual" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_22" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_41" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273254v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770041v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006816703310339" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953030v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Itani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03493-1_25" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samya Sagar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Khemaja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-894-5-163" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rohou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950624v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522956v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Algave" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570117v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683795v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574127v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Dabbebi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006325601200131" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616443v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67162-8_36" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574104v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006387506610670" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950651v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326545v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290263v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maisel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214698v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_53" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162734v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rincon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184989v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942448v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen-Sapia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991492v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709445v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709452v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175561v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058694v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Ngoc Do" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954227v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104218v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731377v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen Pham" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281501v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376985" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282366v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Lee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CITISIA.2008.4607342" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281622v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529979" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290128v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281604v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281460v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290126v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142972v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142971v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197200v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Tetchueng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142970v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197199v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142969v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142941v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197388v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kassem Zein" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290349v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136735v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142942v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142943v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434515v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142946v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434568v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142950v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434585v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142949v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434646v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290147v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ganier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290140v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434630v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434627v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290149v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455478v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289920v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434691v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142953v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142956v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142951v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kervella" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434725v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kervella" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434730v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434735v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142954v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142952v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142955v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142958v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142957v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gehier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142959v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0029477" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-171V9Z3R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142960v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142962v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Montabord" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166967v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142961v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345304v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345299v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142963v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281656v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142965v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345270v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142964v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345290v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181270v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181269v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.185203" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166954v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-49351-5_68" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47D14884248BD926B758FBCD390D3F2CD9DBEA0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281653v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142966v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810162v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142967v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducournau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812476v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812660v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797578v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141515v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02341202v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02100319v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/7NBH-YB24" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02251324v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548645v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455475v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455479v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01797296v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091392v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142947v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-garlatti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2411-1624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035301198" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03671418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mitriakov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2022.2076570" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mitriakov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2021.3114105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Sharples" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Delgado Kloos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Dimitriadis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Specht" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jime.ai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169691v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Cheniti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2014.069031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141517v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tetchueng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barbry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vantroys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijim.v3i2.737" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAMC.2008.018509" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(98)00017-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/256FF43E361E14093F8CB5608F2E2B5D4C037DF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(98)00030-X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702006v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678951v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kien Do" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham-Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-511-7.ch005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623190v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Y. Simon Lau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142944v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03325733v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02676585v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177581" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03001120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR50563.2020.9292594" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183398v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Segarra Montesinos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Karmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007861205730581" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pascual" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_22" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kieffer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Lameul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3193129" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_41" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273254v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770041v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006816703310339" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Itani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03493-1_25" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samya Sagar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Khemaja" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-894-5-163" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rohou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950624v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522956v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Algave" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683795v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574127v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Dabbebi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006325601200131" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570117v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616443v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67162-8_36" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006387506610670" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355267v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290263v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maisel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326545v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214698v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_53" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162734v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rincon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184989v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942448v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen-Sapia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991492v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709445v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709452v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175561v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954227v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058694v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Ngoc Do" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104218v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290128v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281604v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281501v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376985" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281622v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529979" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282366v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Lee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CITISIA.2008.4607342" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731377v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen Pham" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281460v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290126v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142972v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142971v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197200v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Tetchueng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142970v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197199v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142969v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142941v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197388v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kassem Zein" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290349v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136735v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142942v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142943v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434515v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142946v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434568v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142950v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434585v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142949v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434646v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142937v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290147v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ganier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290140v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434630v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434627v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290149v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455478v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289920v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434691v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142956v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142951v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kervella" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434725v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kervella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142953v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434730v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434735v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142954v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142952v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142955v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142958v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142957v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gehier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142960v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142959v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0029477" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-171V9Z3R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142962v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Montabord" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166967v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142961v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345299v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142963v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345304v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142965v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345270v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281656v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142964v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345290v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181270v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181269v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.185203" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166954v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-49351-5_68" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47D14884248BD926B758FBCD390D3F2CD9DBEA0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281653v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142966v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810162v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142967v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducournau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812476v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812660v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797578v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141515v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02341202v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02100319v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/7NBH-YB24" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02251324v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548645v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455475v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455479v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01797296v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091392v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142947v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>