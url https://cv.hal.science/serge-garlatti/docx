--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Garlatti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Garlatti Serge, Professeur Emérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">serge-garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2411-1624</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035301198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis environ 20 ans, je travaille à l’intersection des domaines de l’Intelligence Artificielle (ingénierie des connaissances) et des EIAH (Environnement Informatique Pour l'Apprentissage Humain). Ses activités de recherche portent sur les domaines de la e-Education, de la E-Formation (apprentissage tout au long de la vie) et de la médiation culturelle pour des apprentissages formels et informels et la conception de nouveaux environnements informatique pour accompagner les chercheurs en histoire des sciences et techniques - Humanités numériques. je m'’intéresse à des problématiques de conception d’environnements d’apprentissages et de médiation culturelle fondés sur des démarches par investigation ou le connectivisme, en utilisant des média sociaux dans des environnements ouverts de type MOOC. D’un point de vue informatique, il s’agit de problématiques d’acquisition et de représentation de connaissances, de traces et d’analyses de ces dernières, de web sémantique et de Linked Data, de sensibilité au contexte et d’adaptation, de Learning Analytics, et de génération dynamique de tableaux de bord pour accompagner toutes les parties prenantes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open-Source Software Framework for Reinforcement Learning-based Control of Tracked Robots in Simulated Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue on Software Framework for Robot System Integration, 36 (11), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2022.2076570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning based, Staircase Negotiation Learning in Simulation and Transfer to Reality for Articulated Tracked Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (4), pp.10-20. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2021.3114105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile and Accessible Learning for MOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Sharples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Delgado Kloos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Specht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interactive Media in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jime.ai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Based Support for Peer Assessment in Inquiry Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Cheniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of technology enhanced learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.297 - 320. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTEL.2014.069031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAT, un outil d'aide et d'accompagnement des enseignants dans la conception de scénario pour un EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.31 - 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive learning system based on a scenario model integrating web service retrieval and orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of interactive mobile technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.25 - 32. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijim.v3i2.737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAT, un outil d'aide et d'accompagnement des enseignants dans la conception de scénario pour un EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.31-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive and context-aware scenario model based on a web service architecture for pervasive learning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of mobile and blended learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (3), pp.41-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenario model based on anthropology of didactics for Enquiry-Based Science Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Media and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.191 - 208. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAMC.2008.018509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context-aware learning system based on generic scenarios and the theory in didactic anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.71 - 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-données et annotations dans le Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Web sémantique, Hors-série, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et personnalisation dans le Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Web sémantique, Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized brain atlases as decision support systems: a methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (1-2), pp.83-100. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0933-3657(98)00017-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a computerized brain atlas to support knowledge-based training in radiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Sharples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 13, pp.181-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a computerized brain atlas to support knowledge-based training in radiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Sharples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 13 (3), pp.181 - 205. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0933-3657(98)00030-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Default logic models of inheritance systems with exceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentae informatica, special issue : algebraic logic and its applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 18, pp.129 - 150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Mobile & Pervasive Learning in IBST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Methods for Science Education: Hisrtory of Science, ICT and Inquiry Based Science Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FFranck &amp; Timme, pp.161-180, 2012, Verlag fur wissenschaftLiche Literatur, 978-3-86596-354-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation-based and activity-based learning strategies for pervasive learning systems at workplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Kien Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham-Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models for interdisciplinary mobile learning : delivering information to students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.87-102, 2011, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60960-511-7.ch005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and activity-oriented pervasive learning systems at workplace based on service oriented architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Y. Simon Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combining E-Learning and M-Learning: New Applications of Blended Educational Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference (IGI Global), pp.69 - 91, 2011, 978-1-60960-481-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCARCE: an adaptive hypermedia environment based on virtual documents and the semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Y. Chen et G. D. Magoulas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptable and Adaptive Hypermedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Inc, pp.206-224, 2004, 978-1591405672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declarative Specifications for Adaptive Hypermedia Based on a Semantic Web Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User Modeling 2003 : 9th International Conference, UM 2003 Johnstown, PA, USA, June 22-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2702, P. Brusilovsky, A. Corbett, and F.d. Rosis, Editors. Springer Verlag, pp.81 - 85, 2003, Lecture Notes in Computer Science, 978-3-540-40381-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et personnalisation dans le web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de l'action spécifique CNRS/STIC sur le Web sémantique. (J. Charlet, P. Laublet, C. Reynaud, Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.79 - 89, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Self-Regulation Learning Using a Bayesian Approach. Some Preliminary Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence IJCAI-21, Workshop Artificial Intelligence for Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal (virtual), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staircase Traversal via Reinforcement Learning for Active Reconfiguration of Assistive Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676585v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staircase Negotiation Learning for Articulated Tracked Robots with Varying Degrees of Freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRR 2020: IEEE International Conference on Safety, Security and Rescue Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Abu Dabi (virtual), United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR50563.2020.9292594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Functional and Technical Architecture for e-Exams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El-Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2019 : 11th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007861205730581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As One Size Doesn’t Fit All, Personalized Massive Open Online Courses Are Required</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2018: 10th International Conference Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. pp.470-488, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21151-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Learner Models, Trust and Knowledge Management for Life Long Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '18: The Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1019, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3193129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles in social interactions: graphlets in temporal networks applied to learning analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2019 : 8th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36683-4_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer le temps long dans les EIAH pour développer le pouvoir d'agir des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2019 : 9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain. Atelier 8 : Caractériser les EIAH orientés ATLV ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personalized Content in Massive Open Online Courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006816703310339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Learner’s Drop-Out in MOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAL 2018: Intelligent Data Engineering and Automated Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Madrid, Spain. pp.233-244, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03493-1_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Smart Sensors on top of SOSA/SSN and WoT TD with the Semantic Smart Sensor Network (S3N) modular Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Khemaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2018 : 17th Internal Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.163 - 177, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-894-5-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab In Virtuo : méthodes pour l’étude et la conservation des paysages culturels industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli Arsenali del Mediterraneo e dell’ Atlantico,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laubé Sylvain; Lanaro Paola; Austry Christophe, Nov 2018, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANY-ARTEFACT-O : an ontology developed for history of industrial cultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Data for History workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle histoire numérique (Digital history department) of the LARHRA laboratory, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction, learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland. https://www.unige.ch/earlisig14/index.php/download_file/view/39/138/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab In Virtuo : Un environnement Virtuel Intelligent (EVI) participatif dédié à l'histoire et aux patrimoines des paysages culturels industriels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#dhnord2018: Matérialités de la recherche en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment créer des environnements d'apprentissage formels, non formels, informels au service des apprenants pour accroître leur pouvoir d'agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nagels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Acensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Algave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphée Rendez-vous réseau d' e-Education (ORPHEE RDV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font Romeu, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodizar y comparar la evolución de los puertos: interés cruzado de las humanidades digitales en el enfoque de la historia de la ciencia y de la técnica aplicado a los puertos de Brest (Francia), Mar del Plata, Rosario, Quequén y Arroyo Pareja (Argentina).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Jornadas Interescuelas Mar del Plata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Mar del Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Adaptive Dashboards for Learning Analytic: An Approach for Conceptual Design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computer Supported Education (CSEDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.120-131, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006325601200131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ontologie PHO en Histoire des Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.121-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Port History Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS 2017 : 21st European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nicosia, Cyprus. pp.363 - 372, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67162-8_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des paysages culturels industriels et humanités numériques : le modèle d’activité humaine ANY-ARTEFACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Capitalismo en el desierto: Materialidades, población y territorios en Atacama (ss. XIX-XXI)”, III Jornada de Antropología e Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Arqueología y Antropología, Universidad Católica del Norte Centre de recherche et documentation sur les Amériques CREDA UMR7227 Laboratorio de Etnografía (Le), Departamento de Antropología, Universidad de Chile Escuela de Historia, Universidad Academia de Humanismo Cristiano, Nov 2017, San Pedro d'Atacama, Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Self-Regulated Learning in a Lifelong Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2017 : 9th International Conference on Computer Supported Education - Special Session Lifelong Learning </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.661 - 670, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006387506610670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personal infrastructure to manage long term open learner models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALE 2016 : Workshop on Personalization Approaches in Learning Environments, part of 24th ACM Conference on User Modeling, Adaptation and Personalisation (UMAP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de paysage culturel portuaire : le pont tournant de Brest en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inaugural PAM 3D Lab (Patrimoines, Artefacts, Médiations &amp; 3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PAM 3D Lab et Centre F. Viète (EA 1161)/UBO, Mar 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances en histoire des sciences et des techniques : problématiques en cours. L'exemple du pont tournant de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée d'études "Données pour l'histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le LARHRA, le Centre François Viète et le LORIA, Jun 2016, Lyo,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01326545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SemanticHPST: Applying Semantic Web Principles and Technologies to the History and Philosophy of Science and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2015 - 12th conference and first international Workshop on Semantic Web for Scientific Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. pp.416-427, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25639-9_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics based analysis of botnet activity from heterogeneous data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Ruano Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2015 : 11th International Wireless Communications &amp; Mobile Computing Conference - TRAC Workshop : Traffic Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques et web sémantique : de l'intérêt de la modélisation des connaissances en histoire des sciences et des techniques pour une histoire comparée des ports de Brest (France) et Mar del Plata (Argentine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DI 2014 : 1st international conference on Digital Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de iMOOC pour une ouverture maîtrisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belen-Sapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2013 : atelier thématique MOOC - Massive Open Online Course - État des lieux de la recherche francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Web Technologies for Supporting Pervasive Peer Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Cheniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEFA 2014 : Workshop on Technology-Enhanced Formative Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paphos, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures collaboratives pour des cours ouverts sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIUEN : Colloque international de l'université à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder l'innovation numérique à travers l'environnement mobile des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNUM12 : Fac en poche - État des lieux du mobile-learning à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mobile Learning Scenario improvement for HST Inquiry Based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Emerging Web Technologies, Facing the Future of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of digital literacy on the engineer curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2010 : 6th International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed learning strategy for pervasive learning systems at workplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Ngoc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mlearn 2010 : 9th world conference on mobile and contextual learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Malta, Malta. pp.224-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de wiki IDEKI : une pépinière virtuelle au confluent des didactiques disciplinaires et professionnelles et des métiers de la relation communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international Tice, 6-8 décembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive and context-aware architecture for future pervasive learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Future Learning Landscapes : Towards the Convergence of Pervasive and Contextual computing, Global Social Media and Semantic Web in Technology Enhanced Learning" at ECTEL'09 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de scénarios dapprentissage pervasif pour entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAP 2008 : 10ème conférence internationale sur les environnements mobiles et apprentissage pervasif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive learning system based on a context-aware hierarchical task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIVF'08 : IEEE International Conference on Research, Innovation and Vision for the Future in Computing &amp; Communication Technologies, University of Science  Vietnam National University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Vho Chi Minh-Ville, Vietnam. pp.30 - 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système d'apprentissage pervasif intégrant des activités de travail et de formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'08 : 4èmes journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint-Malo, France. pp.65 - 72, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1376971.1376985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive technology-enhanced learning system integrating working and learning situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'08 : IEEE 3rd International Conference on Information and Communication Technologies: from theory to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4529979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic web service adaptation model for a pervasive learning scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Y. Simon Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CITISIA'08 : IEEE Conference on Innovative Technologies in Intelligent Systems and Industrial Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cyberjaya, Malaysia. pp.98 - 103, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CITISIA.2008.4607342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Learning System Based on a Scenario Model Integrating Webs Service Retrieval and Orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLearn 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, University of Wolverhampton, United Kingdom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive learning system based on a scenario model integrating web service retrieval and orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Y. Simon Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLean 2008, Ironbridge Gorge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Shropshire, United Kingdom. pp.240 - 247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAT : un outil d'aide et d'accompagnement de l'enseignant dans la conception de scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeCUSI'08 : Workshop "Prise en compte de l'utilisateur dans les systèmes d'Information", conjoint à Inforsid 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.1 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenario model based on the anthropology of didactics for an adaptive and context-aware learning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2LOR-2007 : 4ème conférence scientifique annuelle du réseau de recherche LORNET, November 4 - 7, Télé-Université UQAM, Montréal, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle informatique de scénario fondé sur des pratiques réelles d'enseignement et une théorie didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007: Environnement Informatique pour l'Apprentissage Humain 27-29 juin Lausanne, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle informatique de scénario fondé sur des pratiques réelles d'enseignement et une théorie didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007: Environnement Informatique pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Suisse. pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and context-aware scenarios for technology-enhanced learning system based on a didactical theory and a hierarchical task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReTIeL'07: International Workshop on REpresentation models and Techniques for Improving e-Learning: Bringing Context into Web-based Education, Roskilde, Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Roskilde, Denmark. pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and context-aware scenarios for technology-enhanced learning system based on a didactical theory and a hierarchical task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReTIeL'07: International Workshop on REpresentation models and Techniques for Improving e-Learning: Bringing Context into Web-based Education, August 20-24, Roskilde University, Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Didactic-based Model of Scenarios for Designing an Adaptive and Context-Aware Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States. pp.723-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A didactic-based model of scenarios for designing an adaptive and context-Aware Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM : International Conference on Web Intelligence, November 2 - 5, Silicon Valley, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Silicon Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODALES : conception de scénario pour générer des EIAH adaptatifs pour la formation des maîtres en sciences expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Scénarios, Formation d'enseignants : quels scénarios ? Quelles évaluations ?", 16-17 Mars, Versailles, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The co-design of scenarios for a didactic-based E-learning system viewed as an adaptive virtual document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Kassem Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Information &amp; Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Damascus, Syria. pp.583-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios intégrant les TICE : les méthodologies et les cadres théoriques à l’oeuvre dans la recherche MODALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Scénariser l'enseignement et l'apprentissage : une nouvelle compétence pour le praticien ?" dans le cadre de la 8ème Biennale de l'éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP - ERTé E-Praxis, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metadata model for Web services applied to index and discover E-Learning Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Kassem Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'06 : 2nd IEEE International Conference on Information &amp; Communication Technologies : from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.626 - 630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations des maîtres en sciences : de la modélisation des situations didactiques comme fondement de la conception d'un Environnement Informatique pour l'Apprentissage Humain (EIAH) adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes rencontres de l'ARDIST (Association pour la recherche en didactique des sciences et des techniques), 12-15 octobre, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France. pp.209 - 215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Web Information Systems: Architecture and Methodology for Reusing Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AH 2004 workshops, EAW'04 : Engineering the Adaptive Web, 23 Août 2004, Eindhoven, Pays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Eindhoven, Netherlands. pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Composition Engine for Adaptive Web Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AH 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Eindhoven, Netherlands. pp.115--125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic Web approach for adaptive hypermedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AH 2003 : Workshop on Adaptive Hypermedia and Adaptive Web-Based Systems, Eindhoven: Technische Universteit Eindhoven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Eindhoven, Netherlands. pp.5 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declarative Specifications for Adaptive Hypermedia Based on a Semantic Web Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of UM2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Johnstown (USA), Unknown Region. pp.81--85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification déclarative pour des documents virtuels personnalisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents Virtuels Personnables 2002, 10-11 Juillet, Brest, ENST Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Brest, France. pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Special Reports for On-line Newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AH'2002 Workshop on Personalization Techniques in Electronic Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Malaga, Spain. pp.31--43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive special reports for on-line newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AH 2002 : Second International Conference on Adaptive Hypermedia and Adaptive Web-Based Systems, Workshop on Personalization Techniques in Electronic Publishing, May 29-31, Malaga, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Malaga, Spain. pp.27 - 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic composition of special reports on the Web. A cognitive Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de H2PTM'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Valenciennes, France. pp.363--378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting and versioning in virtual special reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertext 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Composition of Special Report on the Web: A Cognitive Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ganier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents virtuels et composition sémantique : une architecture fondée sur des ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NîmesTIC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents Virtuels et Composition Sémantique. Une Architecture Fondée sur des Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de NîmesTIC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nîmes, France. pp.91--96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting and versioning in virtual special reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Workshop AH2001 dans Hypertext'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception de documents électroniques adaptatifs sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception de documents électroniques adaptatifs sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque International sur le Document Electronique 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Filtering and Spacial Filtering in an Adaptive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptative Hypermedia 2000, Trento, Italy, August 28-30,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Filtering and Spatial Filtering in an Adaptive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of AH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Trento, Italy. pp.315--318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents virtuels personnalisables pour des systèmes d'informations en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'99 : Workshop sur les Documents Virtuels Personnalisables, 23 novembre, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Montpellier, France. pp.22 - 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line multimedia information system adapted to sailors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCP'99 : proceedings of the conference Human Centered Processes, Philippe Lenca (editor), September 22-24, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Brest, France. pp.431 - 436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive On-Line Information System by means of a Task Model and Spatial Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International World Wide Web Conference &amp; 7th International Conference on User Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, WWW8 : Toronto, UM99 : Banff, Canada. pp.59--66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Web server for On-line Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAS'99: Information Systems Analysis and Synthesis, July 31 - August 4, Orlando, Floride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Orlando, United States. pp.1050 - 1057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Multimedia Information System Adapted To Sailors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Centered Processes (HCP) 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENST Bretagne, Sep 1999, Brest, France. pp.431--436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive On-Line Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information System, Analysis and Synthesis (ISAS) 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Orlando, United States. pp.1050--1057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive web server for on-line information systems (invited paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNICE'99 : 5th European Summer School, September 1-3, Barcelona, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Barcelone, Spain. pp.197 - 204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive on-line information system by means of a task model and spatial views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Adaptive Systems and user Modeling on the World Wide Web, May 11-14, Toronto (WW8) &amp; June 20-24, Banff (UM99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Toronto, Canada. pp.59 - 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support systems as digital brain atlases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI-ED'99 : Workshop on Medical Image Tutoring, July 19-23, Le Mans, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Le Mans, France. pp.10 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les serveurs Web adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objet'98, 11 juin, Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental conceptual clustering for case-based reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCS'98: 6th conference of the International Federation of Classification Societies, July 21-24, Université La Sapienza, Rome, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive hypermedia for decision support systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Mini EURO Conference on Decision Support Systems, Groupware, Multimedia and Electronic Commerce March 25-27, Bruges, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Bruges, Belgium. pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for the design of digital brain atlases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIME'97: 6th Conference on Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Grenoble, France. pp.441-451, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0029477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de connaissances intensionnelle avec perspectives et héritage multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'96 : 10ème Congrès de Reconnaissance des Formes et d'Intelligence Artificielle, 15-18 janvier, Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Rennes, France. pp.495 - 504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes interactifs d'aide à la décision en situations complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40èmes Journées de l'APHO (Association de Pharmacie Hospitalière de l'Ouest) : Pharmacien hospitalier et troisième millénaire, Avril, Perros-Guirrec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Perros-Guirrec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimédia et systèmes interactifs d'aide à la décision en situation complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th meeting of the european working group "Multicriteria Aid for Decisions", Brest, march</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Brest, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept representation and object centered paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGS Seminar, University of Sussex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Sussex, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological approach for object knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Development in Expert Systems XII, proceedings of BCS Expert Systems'95, December 11-13, Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Cambridge, United Kingdom. pp.201 - 214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS Seminar, University of Sussex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Sussex, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between a hypermedia and a knowledge base for the management of a knowledge system about the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NNESMED'94 : International Conference on Neural Networks and Expert Systems in Medicine and Healthcare, August 24-26, Plymouth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Plymouth, United Kingdom. pp.136 - 145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et représentations objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau COGNICENTRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Project: A joint industrial and scientific development under the cognitive paradigm of information processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Conference on Cognitive Science in Industry,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Luxembourg, Luxembourg. pp.451 - 466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes à Base de Connaissances et Termes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées ERLA-GLAT: Théorie et pratiques terminologiques, 26-27 mai, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets et classes polythétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC-GDR Intelligence Artificielle : Objets et Classifications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAKA : un système d'information intensionnel sur le cerveau humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID'94 : Informatique des Organisations et des systèmes d'information et de décision, 17-20 Mai, Aix en provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Aix En Provence, France. pp.323 - 338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information system to manage anatomical knowledge and image data about brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visualisation in Biomedical Computing, September, Rochester, SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Rochester, United States. pp.424 - 434, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.185203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hypermedia system to manage anatomical knowledge about brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAR'93 "Computer Assisted Radiology", H. U. Lemke, K. Inamura, C. C. Jaffe, R. Felix (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Berlin, Germany. pp.414 - 419, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-49351-5_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets comme représentations des catégories naturelles ou artefactuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RPO 1993 : 2èmes journées "Représentations Par Objets", 17-18 juin, La Grande Motte, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance of properties and default logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCFAI '91 : 1st World Conference on the Fundamentals of Artificial Intelligence, 1-5 Juillet Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Paris, France. pp.199 - 210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du typique et de l'atypique dans les systèmes à héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC-GDR IA 1991 : Journées du PRC-GDR intelligence artificielle, 25-27 septembre, Plestin les Grèves, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Plestin Les Grèves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-time algorithms and non-monotonic reasoning in hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Madrid, Spain. pp.279-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About exception handling for inheritance hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on inheritance hierarchies in knowledge representation and programming language, February 6-8, Viareggio, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1989, Viareggio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des formes et intelligence Artificielle (Revue d'intelligence artificielle, vol. 27, n°1, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes, Lavoisier, pp.144, 2013, 978-2-7462-4562-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des formes et vision par ordinateur (Traitement de Signal, vol. 29, n°3-5, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRETSI Lavoisier, pp.255, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial TICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre André Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">STICEF, 18, pp.318, 2011, 978-2-84788-359-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des journées Langages et Modèles à Objets (LMO 1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, 1997, 2-86601-650-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based modelling of physical interaction for assistive robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Lab in Virtuo&amp;lt;/em&amp;gt; : un Environnement Virtuel Intelligent pour l’histoire et le patrimoine des paysages culturels industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; IRISA/Inria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap, 26-27 juin 2018, Rennes, 2019, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/7NBH-YB24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une personnalisation du contenu des MOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02251324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: présentation SemanticHPST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Web Approach for Adaptive Hypermedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents virtuels personnalisables pour des systèmes d'informations en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des paysages portuaires et humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUBBLE, UN OBSERVATOIRE DES ANALYSES DES TRACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations et métadonnées dans le Web sémantique. Action spécifique 32 CNRS/STIC sur le Web Sémantique. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Informatique (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire d'InfoRmatique Images et Systèmes d'information (Université Claude Bernard Lyon 1). 2003, pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId287"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Garlatti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Garlatti Serge, Professeur Emérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">serge-garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2411-1624</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035301198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=yCdOUkUAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis environ 20 ans, je travaille à l’intersection des domaines de l’Intelligence Artificielle (ingénierie des connaissances) et des EIAH (Environnement Informatique Pour l'Apprentissage Humain). Ses activités de recherche portent sur les domaines de la e-Education, de la E-Formation (apprentissage tout au long de la vie) et de la médiation culturelle pour des apprentissages formels et informels et la conception de nouveaux environnements informatique pour accompagner les chercheurs en histoire des sciences et techniques - Humanités numériques. je m'’intéresse à des problématiques de conception d’environnements d’apprentissages et de médiation culturelle fondés sur des démarches par investigation ou le connectivisme, en utilisant des média sociaux dans des environnements ouverts de type MOOC. D’un point de vue informatique, il s’agit de problématiques d’acquisition et de représentation de connaissances, de traces et d’analyses de ces dernières, de web sémantique et de Linked Data, de sensibilité au contexte et d’adaptation, de Learning Analytics, et de génération dynamique de tableaux de bord pour accompagner toutes les parties prenantes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open-Source Software Framework for Reinforcement Learning-based Control of Tracked Robots in Simulated Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue on Software Framework for Robot System Integration, 36 (11), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2022.2076570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning based, Staircase Negotiation Learning in Simulation and Transfer to Reality for Articulated Tracked Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (4), pp.10-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2021.3114105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile and Accessible Learning for MOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Sharples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Delgado Kloos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Specht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interactive Media in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jime.ai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Based Support for Peer Assessment in Inquiry Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Cheniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of technology enhanced learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.297 - 320. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTEL.2014.069031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAT, un outil d'aide et d'accompagnement des enseignants dans la conception de scénario pour un EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.31 - 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive learning system based on a scenario model integrating web service retrieval and orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of interactive mobile technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.25 - 32. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijim.v3i2.737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAT, un outil d'aide et d'accompagnement des enseignants dans la conception de scénario pour un EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.31-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive and context-aware scenario model based on a web service architecture for pervasive learning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of mobile and blended learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (3), pp.41-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context-aware learning system based on generic scenarios and the theory in didactic anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.71 - 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenario model based on anthropology of didactics for Enquiry-Based Science Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Media and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.191 - 208. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAMC.2008.018509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-données et annotations dans le Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Web sémantique, Hors-série, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et personnalisation dans le Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Web sémantique, Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized brain atlases as decision support systems: a methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (1-2), pp.83-100. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0933-3657(98)00017-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a computerized brain atlas to support knowledge-based training in radiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Sharples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 13, pp.181-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a computerized brain atlas to support knowledge-based training in radiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Sharples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 13 (3), pp.181 - 205. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0933-3657(98)00030-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Default logic models of inheritance systems with exceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentae informatica, special issue : algebraic logic and its applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 18, pp.129 - 150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Mobile & Pervasive Learning in IBST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Methods for Science Education: Hisrtory of Science, ICT and Inquiry Based Science Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FFranck &amp; Timme, pp.161-180, 2012, Verlag fur wissenschaftLiche Literatur, 978-3-86596-354-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and activity-oriented pervasive learning systems at workplace based on service oriented architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Y. Simon Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combining E-Learning and M-Learning: New Applications of Blended Educational Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference (IGI Global), pp.69 - 91, 2011, 978-1-60960-481-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation-based and activity-based learning strategies for pervasive learning systems at workplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Kien Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham-Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models for interdisciplinary mobile learning : delivering information to students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.87-102, 2011, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60960-511-7.ch005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCARCE: an adaptive hypermedia environment based on virtual documents and the semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Y. Chen et G. D. Magoulas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptable and Adaptive Hypermedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Inc, pp.206-224, 2004, 978-1591405672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declarative Specifications for Adaptive Hypermedia Based on a Semantic Web Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User Modeling 2003 : 9th International Conference, UM 2003 Johnstown, PA, USA, June 22-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2702, P. Brusilovsky, A. Corbett, and F.d. Rosis, Editors. Springer Verlag, pp.81 - 85, 2003, Lecture Notes in Computer Science, 978-3-540-40381-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et personnalisation dans le web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de l'action spécifique CNRS/STIC sur le Web sémantique. (J. Charlet, P. Laublet, C. Reynaud, Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.79 - 89, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Self-Regulation Learning Using a Bayesian Approach. Some Preliminary Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence IJCAI-21, Workshop Artificial Intelligence for Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal (virtual), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staircase Traversal via Reinforcement Learning for Active Reconfiguration of Assistive Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676585v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staircase Negotiation Learning for Articulated Tracked Robots with Varying Degrees of Freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRR 2020: IEEE International Conference on Safety, Security and Rescue Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Abu Dabi (virtual), United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR50563.2020.9292594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Functional and Technical Architecture for e-Exams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El-Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2019 : 11th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007861205730581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As One Size Doesn’t Fit All, Personalized Massive Open Online Courses Are Required</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2018: 10th International Conference Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. pp.470-488, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21151-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Learner Models, Trust and Knowledge Management for Life Long Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '18: The Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1019, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3193129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles in social interactions: graphlets in temporal networks applied to learning analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2019 : 8th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36683-4_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer le temps long dans les EIAH pour développer le pouvoir d'agir des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2019 : 9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain. Atelier 8 : Caractériser les EIAH orientés ATLV ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Learner’s Drop-Out in MOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAL 2018: Intelligent Data Engineering and Automated Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Madrid, Spain. pp.233-244, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03493-1_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Smart Sensors on top of SOSA/SSN and WoT TD with the Semantic Smart Sensor Network (S3N) modular Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Khemaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2018 : 17th Internal Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.163 - 177, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-894-5-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personalized Content in Massive Open Online Courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006816703310339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab In Virtuo : méthodes pour l’étude et la conservation des paysages culturels industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli Arsenali del Mediterraneo e dell’ Atlantico,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laubé Sylvain; Lanaro Paola; Austry Christophe, Nov 2018, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANY-ARTEFACT-O : an ontology developed for history of industrial cultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Data for History workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle histoire numérique (Digital history department) of the LARHRA laboratory, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction, learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland. https://www.unige.ch/earlisig14/index.php/download_file/view/39/138/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab In Virtuo : Un environnement Virtuel Intelligent (EVI) participatif dédié à l'histoire et aux patrimoines des paysages culturels industriels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#dhnord2018: Matérialités de la recherche en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ontologie PHO en Histoire des Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.121-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodizar y comparar la evolución de los puertos: interés cruzado de las humanidades digitales en el enfoque de la historia de la ciencia y de la técnica aplicado a los puertos de Brest (Francia), Mar del Plata, Rosario, Quequén y Arroyo Pareja (Argentina).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Jornadas Interescuelas Mar del Plata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Mar del Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Adaptive Dashboards for Learning Analytic: An Approach for Conceptual Design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computer Supported Education (CSEDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.120-131, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006325601200131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment créer des environnements d'apprentissage formels, non formels, informels au service des apprenants pour accroître leur pouvoir d'agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nagels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Acensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Algave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphée Rendez-vous réseau d' e-Education (ORPHEE RDV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font Romeu, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Port History Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS 2017 : 21st European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nicosia, Cyprus. pp.363 - 372, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67162-8_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des paysages culturels industriels et humanités numériques : le modèle d’activité humaine ANY-ARTEFACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Capitalismo en el desierto: Materialidades, población y territorios en Atacama (ss. XIX-XXI)”, III Jornada de Antropología e Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Arqueología y Antropología, Universidad Católica del Norte Centre de recherche et documentation sur les Amériques CREDA UMR7227 Laboratorio de Etnografía (Le), Departamento de Antropología, Universidad de Chile Escuela de Historia, Universidad Academia de Humanismo Cristiano, Nov 2017, San Pedro d'Atacama, Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Self-Regulated Learning in a Lifelong Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2017 : 9th International Conference on Computer Supported Education - Special Session Lifelong Learning </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.661 - 670, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006387506610670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personal infrastructure to manage long term open learner models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALE 2016 : Workshop on Personalization Approaches in Learning Environments, part of 24th ACM Conference on User Modeling, Adaptation and Personalisation (UMAP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de paysage culturel portuaire : le pont tournant de Brest en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inaugural PAM 3D Lab (Patrimoines, Artefacts, Médiations &amp; 3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PAM 3D Lab et Centre F. Viète (EA 1161)/UBO, Mar 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances en histoire des sciences et des techniques : problématiques en cours. L'exemple du pont tournant de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée d'études "Données pour l'histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le LARHRA, le Centre François Viète et le LORIA, Jun 2016, Lyo,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01326545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SemanticHPST: Applying Semantic Web Principles and Technologies to the History and Philosophy of Science and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2015 - 12th conference and first international Workshop on Semantic Web for Scientific Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. pp.416-427, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25639-9_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics based analysis of botnet activity from heterogeneous data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Ruano Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2015 : 11th International Wireless Communications &amp; Mobile Computing Conference - TRAC Workshop : Traffic Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques et web sémantique : de l'intérêt de la modélisation des connaissances en histoire des sciences et des techniques pour une histoire comparée des ports de Brest (France) et Mar del Plata (Argentine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DI 2014 : 1st international conference on Digital Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de iMOOC pour une ouverture maîtrisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belen-Sapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2013 : atelier thématique MOOC - Massive Open Online Course - État des lieux de la recherche francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Web Technologies for Supporting Pervasive Peer Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Cheniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEFA 2014 : Workshop on Technology-Enhanced Formative Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paphos, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures collaboratives pour des cours ouverts sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIUEN : Colloque international de l'université à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder l'innovation numérique à travers l'environnement mobile des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNUM12 : Fac en poche - État des lieux du mobile-learning à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mobile Learning Scenario improvement for HST Inquiry Based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Emerging Web Technologies, Facing the Future of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of digital literacy on the engineer curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2010 : 6th International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed learning strategy for pervasive learning systems at workplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Ngoc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mlearn 2010 : 9th world conference on mobile and contextual learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Malta, Malta. pp.224-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de wiki IDEKI : une pépinière virtuelle au confluent des didactiques disciplinaires et professionnelles et des métiers de la relation communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international Tice, 6-8 décembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive and context-aware architecture for future pervasive learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Future Learning Landscapes : Towards the Convergence of Pervasive and Contextual computing, Global Social Media and Semantic Web in Technology Enhanced Learning" at ECTEL'09 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de scénarios dapprentissage pervasif pour entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAP 2008 : 10ème conférence internationale sur les environnements mobiles et apprentissage pervasif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive learning system based on a context-aware hierarchical task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIVF'08 : IEEE International Conference on Research, Innovation and Vision for the Future in Computing &amp; Communication Technologies, University of Science  Vietnam National University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Vho Chi Minh-Ville, Vietnam. pp.30 - 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système d'apprentissage pervasif intégrant des activités de travail et de formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'08 : 4èmes journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint-Malo, France. pp.65 - 72, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1376971.1376985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive technology-enhanced learning system integrating working and learning situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'08 : IEEE 3rd International Conference on Information and Communication Technologies: from theory to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4529979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic web service adaptation model for a pervasive learning scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Y. Simon Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CITISIA'08 : IEEE Conference on Innovative Technologies in Intelligent Systems and Industrial Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cyberjaya, Malaysia. pp.98 - 103, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CITISIA.2008.4607342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Learning System Based on a Scenario Model Integrating Webs Service Retrieval and Orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLearn 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, University of Wolverhampton, United Kingdom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive learning system based on a scenario model integrating web service retrieval and orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Y. Simon Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLean 2008, Ironbridge Gorge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Shropshire, United Kingdom. pp.240 - 247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAT : un outil d'aide et d'accompagnement de l'enseignant dans la conception de scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeCUSI'08 : Workshop "Prise en compte de l'utilisateur dans les systèmes d'Information", conjoint à Inforsid 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.1 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenario model based on the anthropology of didactics for an adaptive and context-aware learning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2LOR-2007 : 4ème conférence scientifique annuelle du réseau de recherche LORNET, November 4 - 7, Télé-Université UQAM, Montréal, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle informatique de scénario fondé sur des pratiques réelles d'enseignement et une théorie didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007: Environnement Informatique pour l'Apprentissage Humain 27-29 juin Lausanne, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle informatique de scénario fondé sur des pratiques réelles d'enseignement et une théorie didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007: Environnement Informatique pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Suisse. pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and context-aware scenarios for technology-enhanced learning system based on a didactical theory and a hierarchical task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReTIeL'07: International Workshop on REpresentation models and Techniques for Improving e-Learning: Bringing Context into Web-based Education, Roskilde, Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Roskilde, Denmark. pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and context-aware scenarios for technology-enhanced learning system based on a didactical theory and a hierarchical task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReTIeL'07: International Workshop on REpresentation models and Techniques for Improving e-Learning: Bringing Context into Web-based Education, August 20-24, Roskilde University, Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Didactic-based Model of Scenarios for Designing an Adaptive and Context-Aware Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States. pp.723-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A didactic-based model of scenarios for designing an adaptive and context-Aware Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM : International Conference on Web Intelligence, November 2 - 5, Silicon Valley, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Silicon Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODALES : conception de scénario pour générer des EIAH adaptatifs pour la formation des maîtres en sciences expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Scénarios, Formation d'enseignants : quels scénarios ? Quelles évaluations ?", 16-17 Mars, Versailles, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The co-design of scenarios for a didactic-based E-learning system viewed as an adaptive virtual document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Kassem Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Information &amp; Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Damascus, Syria. pp.583-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios intégrant les TICE : les méthodologies et les cadres théoriques à l’oeuvre dans la recherche MODALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Scénariser l'enseignement et l'apprentissage : une nouvelle compétence pour le praticien ?" dans le cadre de la 8ème Biennale de l'éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP - ERTé E-Praxis, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metadata model for Web services applied to index and discover E-Learning Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Kassem Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'06 : 2nd IEEE International Conference on Information &amp; Communication Technologies : from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.626 - 630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations des maîtres en sciences : de la modélisation des situations didactiques comme fondement de la conception d'un Environnement Informatique pour l'Apprentissage Humain (EIAH) adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes rencontres de l'ARDIST (Association pour la recherche en didactique des sciences et des techniques), 12-15 octobre, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France. pp.209 - 215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Web Information Systems: Architecture and Methodology for Reusing Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AH 2004 workshops, EAW'04 : Engineering the Adaptive Web, 23 Août 2004, Eindhoven, Pays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Eindhoven, Netherlands. pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Composition Engine for Adaptive Web Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AH 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Eindhoven, Netherlands. pp.115--125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic Web approach for adaptive hypermedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AH 2003 : Workshop on Adaptive Hypermedia and Adaptive Web-Based Systems, Eindhoven: Technische Universteit Eindhoven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Eindhoven, Netherlands. pp.5 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declarative Specifications for Adaptive Hypermedia Based on a Semantic Web Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of UM2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Johnstown (USA), Unknown Region. pp.81--85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification déclarative pour des documents virtuels personnalisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents Virtuels Personnables 2002, 10-11 Juillet, Brest, ENST Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Brest, France. pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Special Reports for On-line Newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AH'2002 Workshop on Personalization Techniques in Electronic Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Malaga, Spain. pp.31--43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive special reports for on-line newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AH 2002 : Second International Conference on Adaptive Hypermedia and Adaptive Web-Based Systems, Workshop on Personalization Techniques in Electronic Publishing, May 29-31, Malaga, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Malaga, Spain. pp.27 - 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic composition of special reports on the Web. A cognitive Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de H2PTM'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Valenciennes, France. pp.363--378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting and versioning in virtual special reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertext 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Composition of Special Report on the Web: A Cognitive Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ganier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents virtuels et composition sémantique : une architecture fondée sur des ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NîmesTIC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents Virtuels et Composition Sémantique. Une Architecture Fondée sur des Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de NîmesTIC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nîmes, France. pp.91--96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting and versioning in virtual special reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Workshop AH2001 dans Hypertext'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception de documents électroniques adaptatifs sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception de documents électroniques adaptatifs sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque International sur le Document Electronique 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Filtering and Spacial Filtering in an Adaptive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptative Hypermedia 2000, Trento, Italy, August 28-30,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Filtering and Spatial Filtering in an Adaptive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of AH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Trento, Italy. pp.315--318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents virtuels personnalisables pour des systèmes d'informations en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'99 : Workshop sur les Documents Virtuels Personnalisables, 23 novembre, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Montpellier, France. pp.22 - 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line multimedia information system adapted to sailors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCP'99 : proceedings of the conference Human Centered Processes, Philippe Lenca (editor), September 22-24, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Brest, France. pp.431 - 436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive On-Line Information System by means of a Task Model and Spatial Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International World Wide Web Conference &amp; 7th International Conference on User Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, WWW8 : Toronto, UM99 : Banff, Canada. pp.59--66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Web server for On-line Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAS'99: Information Systems Analysis and Synthesis, July 31 - August 4, Orlando, Floride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Orlando, United States. pp.1050 - 1057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Multimedia Information System Adapted To Sailors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Centered Processes (HCP) 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENST Bretagne, Sep 1999, Brest, France. pp.431--436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive web server for on-line information systems (invited paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNICE'99 : 5th European Summer School, September 1-3, Barcelona, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Barcelone, Spain. pp.197 - 204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive on-line information system by means of a task model and spatial views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Adaptive Systems and user Modeling on the World Wide Web, May 11-14, Toronto (WW8) &amp; June 20-24, Banff (UM99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Toronto, Canada. pp.59 - 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive On-Line Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information System, Analysis and Synthesis (ISAS) 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Orlando, United States. pp.1050--1057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support systems as digital brain atlases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI-ED'99 : Workshop on Medical Image Tutoring, July 19-23, Le Mans, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Le Mans, France. pp.10 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les serveurs Web adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kervella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objet'98, 11 juin, Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental conceptual clustering for case-based reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCS'98: 6th conference of the International Federation of Classification Societies, July 21-24, Université La Sapienza, Rome, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive hypermedia for decision support systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Mini EURO Conference on Decision Support Systems, Groupware, Multimedia and Electronic Commerce March 25-27, Bruges, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Bruges, Belgium. pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for the design of digital brain atlases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIME'97: 6th Conference on Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Grenoble, France. pp.441-451, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0029477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de connaissances intensionnelle avec perspectives et héritage multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'96 : 10ème Congrès de Reconnaissance des Formes et d'Intelligence Artificielle, 15-18 janvier, Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Rennes, France. pp.495 - 504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimédia et systèmes interactifs d'aide à la décision en situation complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th meeting of the european working group "Multicriteria Aid for Decisions", Brest, march</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Brest, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes interactifs d'aide à la décision en situations complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40èmes Journées de l'APHO (Association de Pharmacie Hospitalière de l'Ouest) : Pharmacien hospitalier et troisième millénaire, Avril, Perros-Guirrec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Perros-Guirrec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological approach for object knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Development in Expert Systems XII, proceedings of BCS Expert Systems'95, December 11-13, Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Cambridge, United Kingdom. pp.201 - 214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept representation and object centered paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGS Seminar, University of Sussex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Sussex, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS Seminar, University of Sussex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Sussex, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between a hypermedia and a knowledge base for the management of a knowledge system about the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NNESMED'94 : International Conference on Neural Networks and Expert Systems in Medicine and Healthcare, August 24-26, Plymouth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Plymouth, United Kingdom. pp.136 - 145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et représentations objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau COGNICENTRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Project: A joint industrial and scientific development under the cognitive paradigm of information processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Conference on Cognitive Science in Industry,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Luxembourg, Luxembourg. pp.451 - 466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes à Base de Connaissances et Termes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées ERLA-GLAT: Théorie et pratiques terminologiques, 26-27 mai, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets et classes polythétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC-GDR Intelligence Artificielle : Objets et Classifications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAKA : un système d'information intensionnel sur le cerveau humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID'94 : Informatique des Organisations et des systèmes d'information et de décision, 17-20 Mai, Aix en provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Aix En Provence, France. pp.323 - 338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information system to manage anatomical knowledge and image data about brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visualisation in Biomedical Computing, September, Rochester, SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Rochester, United States. pp.424 - 434, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.185203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hypermedia system to manage anatomical knowledge about brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAR'93 "Computer Assisted Radiology", H. U. Lemke, K. Inamura, C. C. Jaffe, R. Felix (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Berlin, Germany. pp.414 - 419, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-49351-5_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets comme représentations des catégories naturelles ou artefactuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RPO 1993 : 2èmes journées "Représentations Par Objets", 17-18 juin, La Grande Motte, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance of properties and default logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCFAI '91 : 1st World Conference on the Fundamentals of Artificial Intelligence, 1-5 Juillet Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Paris, France. pp.199 - 210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du typique et de l'atypique dans les systèmes à héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC-GDR IA 1991 : Journées du PRC-GDR intelligence artificielle, 25-27 septembre, Plestin les Grèves, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Plestin Les Grèves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-time algorithms and non-monotonic reasoning in hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Madrid, Spain. pp.279-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About exception handling for inheritance hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on inheritance hierarchies in knowledge representation and programming language, February 6-8, Viareggio, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1989, Viareggio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des formes et intelligence Artificielle (Revue d'intelligence artificielle, vol. 27, n°1, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes, Lavoisier, pp.144, 2013, 978-2-7462-4562-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des formes et vision par ordinateur (Traitement de Signal, vol. 29, n°3-5, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRETSI Lavoisier, pp.255, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial TICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre André Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">STICEF, 18, pp.318, 2011, 978-2-84788-359-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des journées Langages et Modèles à Objets (LMO 1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, 1997, 2-86601-650-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based modelling of physical interaction for assistive robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Lab in Virtuo&amp;lt;/em&amp;gt; : un Environnement Virtuel Intelligent pour l’histoire et le patrimoine des paysages culturels industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; IRISA/Inria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap, 26-27 juin 2018, Rennes, 2019, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/7NBH-YB24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une personnalisation du contenu des MOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02251324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: présentation SemanticHPST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Web Approach for Adaptive Hypermedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents virtuels personnalisables pour des systèmes d'informations en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des paysages portuaires et humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUBBLE, UN OBSERVATOIRE DES ANALYSES DES TRACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations et métadonnées dans le Web sémantique. Action spécifique 32 CNRS/STIC sur le Web Sémantique. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Informatique (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire d'InfoRmatique Images et Systèmes d'information (Université Claude Bernard Lyon 1). 2003, pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId288"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8458A10A"/>
+    <w:nsid w:val="83B21F1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-garlatti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2411-1624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035301198" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03671418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mitriakov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2022.2076570" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mitriakov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2021.3114105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Sharples" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Delgado Kloos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Dimitriadis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Specht" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jime.ai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169691v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Cheniti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2014.069031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141517v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tetchueng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barbry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vantroys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijim.v3i2.737" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAMC.2008.018509" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(98)00017-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/256FF43E361E14093F8CB5608F2E2B5D4C037DF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(98)00030-X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702006v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678951v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kien Do" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham-Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-511-7.ch005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623190v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Y. Simon Lau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142944v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03325733v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02676585v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177581" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03001120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR50563.2020.9292594" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183398v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Segarra Montesinos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Karmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007861205730581" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pascual" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_22" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kieffer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Lameul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3193129" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_41" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273254v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770041v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006816703310339" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Itani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03493-1_25" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samya Sagar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Khemaja" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-894-5-163" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rohou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950624v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522956v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Algave" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683795v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574127v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Dabbebi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006325601200131" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570117v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616443v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67162-8_36" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006387506610670" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355267v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290263v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maisel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326545v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214698v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_53" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162734v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rincon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184989v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942448v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen-Sapia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991492v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709445v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709452v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175561v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954227v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058694v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Ngoc Do" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104218v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290128v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281604v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281501v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376985" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281622v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529979" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282366v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Lee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CITISIA.2008.4607342" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731377v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen Pham" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281460v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290126v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142972v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142971v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197200v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Tetchueng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142970v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197199v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142969v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142941v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197388v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kassem Zein" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290349v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136735v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142942v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142943v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434515v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142946v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434568v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142950v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434585v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142949v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434646v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142937v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290147v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ganier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290140v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434630v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434627v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290149v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455478v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289920v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434691v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142956v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142951v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kervella" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434725v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kervella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142953v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434730v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434735v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142954v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142952v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142955v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142958v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142957v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gehier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142960v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142959v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0029477" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-171V9Z3R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142962v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Montabord" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166967v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142961v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345299v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142963v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345304v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142965v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345270v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281656v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142964v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345290v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181270v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181269v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.185203" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166954v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-49351-5_68" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47D14884248BD926B758FBCD390D3F2CD9DBEA0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281653v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142966v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810162v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142967v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducournau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812476v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812660v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797578v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141515v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02341202v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02100319v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/7NBH-YB24" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02251324v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548645v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455475v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455479v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01797296v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091392v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142947v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-garlatti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2411-1624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035301198" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=yCdOUkUAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03671418v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mitriakov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2022.2076570" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365782v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mitriakov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2021.3114105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Sharples" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Delgado Kloos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Dimitriadis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Specht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jime.ai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Cheniti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2014.069031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tetchueng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barbry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vantroys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijim.v3i2.737" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAMC.2008.018509" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142940v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(98)00017-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/256FF43E361E14093F8CB5608F2E2B5D4C037DF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197389v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142938v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(98)00030-X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797545v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Y. Simon Lau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kien Do" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham-Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-511-7.ch005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142944v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142948v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03325733v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02676585v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177581" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03001120v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR50563.2020.9292594" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Segarra Montesinos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Karmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007861205730581" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019512v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pascual" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_22" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kieffer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Lameul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3193129" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_41" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273254v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Itani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03493-1_25" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samya Sagar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Khemaja" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-894-5-163" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770041v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006816703310339" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950629v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950647v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rohou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950624v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570117v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574127v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Dabbebi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006325601200131" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522956v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Algave" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616443v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67162-8_36" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950651v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574104v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006387506610670" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290263v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maisel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326545v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214698v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_53" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162734v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rincon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184989v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen-Sapia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991492v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709452v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175561v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058694v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Ngoc Do" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104218v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439838v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290128v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281604v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281501v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376985" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281622v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529979" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282366v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CITISIA.2008.4607342" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731377v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen Pham" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281460v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290126v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142972v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142971v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197200v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Tetchueng" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190071v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142970v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197199v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142969v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142941v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197388v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kassem Zein" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136735v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142942v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beney" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142943v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434515v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142946v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434568v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142950v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434585v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142949v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434646v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142937v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290147v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ganier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290140v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434630v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434627v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290149v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455478v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289920v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434691v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142956v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142951v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kervella" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434725v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kervella" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142953v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434730v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142954v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142952v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434735v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142955v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142958v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142957v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gehier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142960v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142959v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0029477" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-171V9Z3R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142962v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Montabord" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142961v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166967v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142963v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345299v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345304v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142965v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345270v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281656v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142964v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345290v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181270v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181269v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.185203" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166954v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-49351-5_68" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47D14884248BD926B758FBCD390D3F2CD9DBEA0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281653v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142966v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810162v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142967v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducournau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142968v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812476v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812660v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797578v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141515v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02341202v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02100319v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/7NBH-YB24" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02251324v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548645v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455475v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455479v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01797296v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091392v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142947v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>