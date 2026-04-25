--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -1156,252 +1156,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Logical View on Continuous Petri Nets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal constructions for active diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Haase</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Finkel</w:t>
+                <w:t xml:space="preserve">Tarek Melliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schwoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83 (1), pp.101-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2016.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652793v1</w:t>
+                <w:t xml:space="preserve">hal-01408047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal constructions for active diagnosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Logical View on Continuous Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Schwoon</w:t>
+                <w:t xml:space="preserve">Michael Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Haase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Finkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408047v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrupt Timed Automata with Auxiliary Clocks and Parameters</w:t>
               </w:r>
@@ -1944,583 +1944,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Analysis of Product-form Petri Nets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Expressive Power of Time Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cassez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hoang-Thach Nguyen</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 474, pp.1-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925774v1</w:t>
+                <w:t xml:space="preserve">hal-00925765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounding models families for performance evaluation in composite Web services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordinal Theory for Expressiveness of Well-Structured Transition Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Youcef</w:t>
+                <w:t xml:space="preserve">Fernando Rosa-Velardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of computational science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (4), pp.232-241. </w:t>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 224, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jocs.2011.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2012.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073238v1</w:t>
+                <w:t xml:space="preserve">hal-00925762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Expressive Power of Time Petri Nets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounding models families for performance evaluation in composite Web services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Berard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of computational science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (4), pp.232-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocs.2011.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925765v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordinal Theory for Expressiveness of Well-Structured Transition Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Analysis of Product-form Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Haddad</w:t>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Rosa-Velardo</w:t>
+                <w:t xml:space="preserve">Hoang-Thach Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 224, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 122 (1-2), pp.147-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ic.2012.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/FI-2013-786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925762v1</w:t>
+                <w:t xml:space="preserve">hal-00925774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding models families for performance evaluation in composite Web services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of computational science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, PEDISWESA 2011 and Sc. computing for Cog. Sciences, 4 (4), pp.232-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jocs.2011.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2913,51 +2913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Melliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3021,64 +3021,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornes du temps de réponse des services Web composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (7-9), pp.969-983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3229,90 +3229,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When are Timed Automata Weakly Timed Bisimilar to Time Petri Nets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cassez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 403 (2--3), pp.202--220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3887,51 +3887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Expressive Power of Transfinite Sequences for Continuous Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4677,200 +4677,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Recursive Petri Nets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expressiveness and Conciseness of Timed Automata for the Verification of Stochastic Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Donatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Khmelnitsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PETRI NETS 2020 - 41st International Conference on Application and Theory of Petri Nets and Concurrency</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LATA 2020 2021 - 14th et 15th International Conference on Language and Automata Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Milan, Italy. pp.170-183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-40608-0_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511321v1</w:t>
+                <w:t xml:space="preserve">hal-04390304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressiveness and Conciseness of Timed Automata for the Verification of Stochastic Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Recursive Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Khmelnitsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATA 2020 2021 - 14th et 15th International Conference on Language and Automata Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PETRI NETS 2020 - 41st International Conference on Application and Theory of Petri Nets and Concurrency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-40608-0_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04390304v1</w:t>
+                <w:t xml:space="preserve">hal-02511321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guarded Autonomous Transitions Increase Conciseness and Expressiveness of Timed Automata</w:t>
               </w:r>
@@ -5042,77 +5042,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Prediction for Discrete Event Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Schwoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5524,360 +5524,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Simulink Models into the Model Checker Cosmos</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trading Optimality for Performance in Location Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Duplouy</w:t>
+                <w:t xml:space="preserve">Konstantinos Chatzikokolakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Conference on Applications and Theory of Petri Nets and Concurrency</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Venice, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916467v1</w:t>
+                <w:t xml:space="preserve">hal-01678256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trading Optimality for Performance in Location Privacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Chatzikokolakis</w:t>
+                <w:t xml:space="preserve">Integrating Simulink Models into the Model Checker Cosmos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th International Conference on Applications and Theory of Petri Nets and Concurrency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bratislava, Slovakia. pp.363-373, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91268-4_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678256v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Model-Checking for Autonomous Vehicle Safety Validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une sémantique formelle pour les modèles Simulink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference SIA Simulation Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des Ingénieurs de l'Automobile, Mar 2017, Montigny-le-Bretonneux, France</w:t>
+              <w:t xml:space="preserve">École d'été Temps Réel 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491064v1</w:t>
+                <w:t xml:space="preserve">hal-01578297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unbounded product-form Petri nets</w:t>
               </w:r>
@@ -5961,217 +5948,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une sémantique formelle pour les modèles Simulink</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Duplouy</w:t>
+                <w:t xml:space="preserve">Diagnostic et contrôle de la dégradation des systèmes probabilistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engel Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d'été Temps Réel 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">MSR 2017 - Modélisation des Systèmes Réactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578297v1</w:t>
+                <w:t xml:space="preserve">hal-01618922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic et contrôle de la dégradation des systèmes probabilistes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
+                <w:t xml:space="preserve">Statistical Model-Checking for Autonomous Vehicle Safety Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Engel Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSR 2017 - Modélisation des Systèmes Réactifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conference SIA Simulation Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Ingénieurs de l'Automobile, Mar 2017, Montigny-le-Bretonneux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618922v1</w:t>
+                <w:t xml:space="preserve">hal-01491064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Disclosure: Maximisation vs. Minimisation</w:t>
               </w:r>
@@ -6261,77 +6261,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaching the Coverability Problem Continuously</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Haase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6711,90 +6711,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Diagnosis with Observable Quiescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Schwoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7096,51 +7096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7831,90 +7831,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Constructions for Active Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Melliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Schwoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Guwahati, India. pp.527-539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7933,501 +7933,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Interrupt Timed Automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bérard</w:t>
+                <w:t xml:space="preserve">C2TLA+ : Traduction automatique du code C vers TLA+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Methni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lemerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Ben Hedia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Reachability Problems in Computational Models (RP'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">École d’Été Temps Réel 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936961v1</w:t>
+                <w:t xml:space="preserve">hal-01314832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel Properties of Asynchronously Composed Petri Nets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The steady-state control problem for Markov decision processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundararaman Akshay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mikael H. Møller</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Hélouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on Applications and Theory of Petri Nets (ICATPN'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Qest 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Buenos Aires, Argentina. pp.290-304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00926200v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The steady-state control problem for Markov decision processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Channel Properties of Asynchronously Composed Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Hélouët</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Hennicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael H. Møller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qest 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th International Conference on Applications and Theory of Petri Nets (ICATPN'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Italy. pp.369-388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38697-8_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879355v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C2TLA+ : Traduction automatique du code C vers TLA+</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kamel Barkaoui</w:t>
+                <w:t xml:space="preserve">Parametric Interrupt Timed Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d’Été Temps Réel 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Workshop on Reachability Problems in Computational Models (RP'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. pp.59-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41036-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314832v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity Analysis of Continuous Petri Nets</w:t>
               </w:r>
@@ -8510,239 +8510,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance Sampling for Model Checking of Continuous Time Markov Chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Barbot</w:t>
+                <w:t xml:space="preserve">Concurrent Games on VASS with Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudine Picaronny</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sassolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sznajder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 4th International Conference on Advances in System Simulation (SIMUL'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Concurrency Theory (CONCUR'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Newcastle upon Tyne, United Kingdom. pp.39-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32940-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776563v1</w:t>
+                <w:t xml:space="preserve">hal-00776589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent Games on VASS with Inhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bérard</w:t>
+                <w:t xml:space="preserve">Importance Sampling for Model Checking of Continuous Time Markov Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sznajder</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Picaronny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Concurrency Theory (CONCUR'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 4th International Conference on Advances in System Simulation (SIMUL'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lisbon, Portugal. pp.30-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32940-1_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00776589v1</w:t>
+                <w:t xml:space="preserve">hal-00776563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling and Importance Sampling for Statistical Model Checking</w:t>
               </w:r>
@@ -9146,480 +9146,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Properties for Interrupt Timed Automata</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selection of the Best composite Web Service Based on Quality of Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Sassolas</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Temporal Representation (TIME 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 2nd International Symposium on Services Science and 3rd International Conference on Business Process and Services Computing (ISSS\slashBPSC'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Leipzig, Germany, Germany. pp.255-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772673v1</w:t>
+                <w:t xml:space="preserve">hal-00772681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Client Synthesis for Aspect Oriented Web Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Ben Hmida</w:t>
+                <w:t xml:space="preserve">Process Refinement and Asynchronous Composition with Modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf El~hog-Benzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Hennicker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revised Selected Papers of the 15th Monterey Workshop on Foundations of Computer Software (MONTEREY'08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 2nd International Workshop on Abstractions for Petri Nets and Other Models of Concurrency (APNOC'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Braga, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00779905v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process Refinement and Asynchronous Composition with Modalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorsaf El~hog-Benzina</w:t>
+                <w:t xml:space="preserve">Client Synthesis for Aspect Oriented Web Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rolf Hennicker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd International Workshop on Abstractions for Petri Nets and Other Models of Concurrency (APNOC'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revised Selected Papers of the 15th Monterey Workshop on Foundations of Computer Software (MONTEREY'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Budapest, Hungary, Hungary. pp.24-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12566-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779893v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of the Best composite Web Service Based on Quality of Service</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real Time Properties for Interrupt Timed Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samir Youcef</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sassolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd International Symposium on Services Science and 3rd International Conference on Business Process and Services Computing (ISSS\slashBPSC'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Symposium on Temporal Representation (TIME 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.69-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIME.2010.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772681v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response time of BPEL4WS constructors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE Symposium on Computers and Communications (ISCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Riccione, Italy. pp.695-700, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9647,364 +9647,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Stochastic Comparison for Efficient Model Checking of Uncertain Markov Chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agents Secure Interaction in Data Driven Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mahdi Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th International Conference on Quantitative Evaluation of Systems (QEST'09)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/QEST.2009.42⟩</w:t>
+              <w:t xml:space="preserve">Revised Selected Papers of the 2nd Workshop on LAnguages, methodologies and Development tools for multi-agent systemS (LADS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Torino, Italy, Italy. pp.72-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13338-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772668v1</w:t>
+                <w:t xml:space="preserve">hal-00772633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient State-Based Analysis by Introducing Bags in Petri Nets Color Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pradat-Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th American Control Conference (ACC'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Saint Louis, MO, United States. pp.5018-5025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACC.2009.5160020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agents Secure Interaction in Data Driven Languages</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Stochastic Comparison for Efficient Model Checking of Uncertain Markov Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revised Selected Papers of the 2nd Workshop on LAnguages, methodologies and Development tools for multi-agent systemS (LADS'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 6th International Conference on Quantitative Evaluation of Systems (QEST'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Budapest, Hungary, Hungary. pp.177-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QEST.2009.42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-13338-1_5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00772633v1</w:t>
+                <w:t xml:space="preserve">hal-00772668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrupt Timed Automata</w:t>
               </w:r>
@@ -10120,51 +10120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lom Messan Hillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10341,64 +10341,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Klaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Colloquium on Theoretical Aspects of Computing (ICTAC 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Tunis, Tunisia. pp.362-365, </w:t>
@@ -10448,51 +10448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamically Adapting Clients to Web Services Changing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Boutrous-Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10582,51 +10582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Approach to the Evaluation of Non Markovian Stochastic Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10667,689 +10667,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web-MASI: Multi-Agent Systems Interoperability Using a Web Sevices Based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarak Melliti</w:t>
+                <w:t xml:space="preserve">When are Timed Automata weakly timed bisimilar to Time Petri Nets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cassez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th Int. Conf. on Foundations of Software Technology and Theoretical Computer Science (FSTTCS'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Chennai, India. pp.276--284</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420560v1</w:t>
+                <w:t xml:space="preserve">inria-00368578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When are Timed Automata weakly timed bisimilar to Time Petri Nets ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Cassez</w:t>
+                <w:t xml:space="preserve">On the Use of Exact Lumpability in Partially Symmetrical Well-Formed Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheib Baarir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dutheillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ilié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Int. Conf. on Foundations of Software Technology and Theoretical Computer Science (FSTTCS'05)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on the Quantitative Evaluation of Systems (QEST '05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Torino, Italy. pp.23-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QEST.2005.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00368578v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Different Semantics for Time Petri Nets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Cassez</w:t>
+                <w:t xml:space="preserve">Modular Verification of Petri Nets Properties: A Structure-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaïs Klai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ilié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Int. Symp. on Automated Technology for Verification and Analysis (ATVA'05)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th IFIP International Conference on Formal Techniques for Networked and Distributed Systems (FORTE'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Taipei, Taiwan. pp.189-203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11562436_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00368580v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Verification of Petri Nets Properties: A Structure-Based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaïs Klai</w:t>
+                <w:t xml:space="preserve">Comparison of Different Semantics for Time Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cassez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Ilié</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IFIP International Conference on Formal Techniques for Networked and Distributed Systems (FORTE'05)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Int. Symp. on Automated Technology for Verification and Analysis (ATVA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Taiwan, Taiwan. pp.293--307</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416459v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00368580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Exact Lumpability in Partially Symmetrical Well-Formed Nets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Dutheillet</w:t>
+                <w:t xml:space="preserve">Web-MASI: Multi-Agent Systems Interoperability Using a Web Sevices Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Melliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Ilié</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Suna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on the Quantitative Evaluation of Systems (QEST '05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Torino, Italy. pp.23-32, </w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Compiègne, France. pp.739-742, </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/QEST.2005.26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IAT.2005.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486924v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Expressiveness of Timed Automata and Time Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cassez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORMATS 2005 - 3rd International Conference on Formal Modeling and Analysis of Timed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Uppsala, Sweden. pp.211-225, </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11377,230 +11377,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00368577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interopérabilité des systèmes multi-agents à l'aide des Services Web</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symbolic Observation Graph : An Efficient Structure for On-The-Fly Action-based Linear Time Logic Model Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Suna</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ilié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaïs Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2004 - 12èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Paris, France. pp.91-104</w:t>
+              <w:t xml:space="preserve">15th IEEE International Symposium on Software Reliability Engineering (ISSRE '04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Saint-Malo, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521085v1</w:t>
+                <w:t xml:space="preserve">hal-01520361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Observation Graph : An Efficient Structure for On-The-Fly Action-based Linear Time Logic Model Checking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interopérabilité des systèmes multi-agents à l'aide des Services Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaïs Klai</w:t>
+                <w:t xml:space="preserve">Tarak Melliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Suna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Symposium on Software Reliability Engineering (ISSRE '04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Saint-Malo, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">JFSMA 2004 - 12èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Paris, France. pp.91-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520361v1</w:t>
+                <w:t xml:space="preserve">hal-01521085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Evaluation of a Symbolic and Abstraction-based Model Checker</w:t>
               </w:r>
@@ -11612,51 +11612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ilié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaïs Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Automated Technology for Verification and Analysis (ATVA '04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Taipei, Taiwan. pp.196-210, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11893,51 +11893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Incremental Verification Technique Using Reduction of Petri Nets : A Petri net Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ilié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaïs Klai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12907,77 +12907,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Systems Design and Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haddad, Serge; Kordon, Fabrice; Pautet, Laurent; Petrucci, Laure. John Wiley &amp; Sons, Ltd., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13008,77 +13008,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models and Analysis in Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haddad, Serge; Kordon, Fabrice; Pautet, Laurent; Petrucci, Laure. John Wiley &amp; Sons, Ltd., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13109,64 +13109,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes formelles pour les systèmes répartis et coopératifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès, pp.370, 2006, Traités IC2 - Informatique et systèmes d'information</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13438,51 +13438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Chakhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13615,77 +13615,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Models and Analysis in Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.17-20, 2011, 9781848213142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13723,77 +13723,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distibuted Systems: Design and Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.13-17, 2011, 9781848212503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13827,51 +13827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interopérabilité des systèmes multi-agents à l'aide des services web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14357,64 +14357,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes formelles pour les systèmes répartis et coopératifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, pp.1-6, 2006, 2-7462-1447-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14798,64 +14798,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Analysis of Product-form Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang-Thach Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14873,51 +14873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Expressiveness for Timed Automata and Time Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cassez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14925,51 +14925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15124,51 +15124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15295,77 +15295,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaching the Coverability Problem Continuously</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Haase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16003,51 +16003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Khmelnitsky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Bollig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(1:22)2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neider" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Xie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10009-022-00684-W" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03390569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2021.106208" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270919v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/fi-2021-2081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862629v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Picaronny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sassolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104580" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03137054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03095652v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Lefaucheux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00320-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02430814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2019.104441" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Monmege" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01541508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652793v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blondin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Haase" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408047v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Melliti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwoon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.04.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01300505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2016-1313" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Heiner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#237;baliz Fraca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2015-1168" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballarini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.04.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beccuti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Franceschinis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Codetta-Raiteri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxt134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Thach Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-786" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073238v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Youcef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2011.11.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M302FDV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925765v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925762v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rosa-Velardo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2012.11.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683279v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-011-0140-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779940v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Baarir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dutheillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2010.09.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H9V98V8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779919v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Recalde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054110007222" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00441818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saab C. Boutrous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Coulibaly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moreaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jwsr.2009071301" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.43.969-983" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Donatelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sproston" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2008.108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poitrenaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-007-0055-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WQZJTNH8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kergoat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Weber" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125149v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pradat-Peyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199460v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ili&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taghelit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.fsttcs.2024.8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514473v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61433-0_6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271224v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45286-4_10" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112843v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.CONCUR.2023.14" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.370.6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561748v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76983-3_5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285433v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285418v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88885-5_24" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02511321v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390304v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40608-0_11" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57628-8_13" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951944v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02081019v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432710v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Khmeniltsky" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319755v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916467v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duplouy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91268-4_19" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678256v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzikokolakis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491064v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615257v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jug&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2017.31" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578297v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618955v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTXS.2017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49674-9_28" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2016.37" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220954v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Methni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lemerre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Ben Hedia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Barkaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242934v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav B&#246;hm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hofman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501469v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222572v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24537-9_3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930919v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c H&#233;lou&#235;t" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54830-7_2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091122v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11439-2_10" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088117v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091099v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Hennicker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael H. M&#248;ller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315749v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091144v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926098v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936961v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Jovanovic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41036-9_7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GP8HGMS7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926200v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38697-8_20" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q2M7046V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879355v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundararaman Akshay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314832v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926196v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38697-8_10" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J8LQ1WQS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776563v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776589v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sznajder" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32940-1_5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776795v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28756-5_23" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793811v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnoebelen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2012.46" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113449v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113442v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Djafri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2010.11" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779905v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Hmida" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12566-9_2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9RR3S271-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779893v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf El~hog-Benzina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772681v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2010.5546538" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772668v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2009.42" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772677v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tr&#232;ves" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5160020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772633v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13338-1_5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G19MK8P2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772678v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00596-1_15" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303699v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Messan Hillah" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry-Mieg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2008.4605970" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342086v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poizat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73196-2_22" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340483v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choppy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11921240_25" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0QMJ728D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706372v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boutrous-Saab" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monfort" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ferraz Tomaz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044728v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767589_13" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420560v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Melliti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Suna" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.142" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368578v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368580v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416459v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Klai" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11562436_15" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486924v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2005.26" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368577v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11603009_17" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521085v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520361v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520375v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30476-0_19" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519998v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124921v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Evangelista" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544386v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1173442" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571067v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2001.930718" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573071v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-4493-7_48" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573069v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ajami" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574369v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48745-X_14" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0SR6QL30-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621728v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0054164" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125464v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutheillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-56863-8_41" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-58JF96L4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124761v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M Couvreur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F Peyre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242977v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Koutny" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Desel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779937v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pautet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779944v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084193v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017281v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce El Haddad" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242954v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472175v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chakhar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242962v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282495v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288072v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601365.ch1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296057v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00442015v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00441928v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00441922v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295288v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611647.ch14" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329562v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351774v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529951v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134999v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01726011v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582584v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115535v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lime" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02306021v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725835v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334218v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242916v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779927v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zeitoun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124907v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548330v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548232v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547727v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Khmelnitsky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Bollig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(1:22)2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neider" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Xie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10009-022-00684-W" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03390569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2021.106208" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270919v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/fi-2021-2081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862629v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Picaronny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sassolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104580" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03137054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03095652v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Lefaucheux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00320-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02430814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2019.104441" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Monmege" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01541508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Melliti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwoon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.04.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blondin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Haase" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01300505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2016-1313" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Heiner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#237;baliz Fraca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2015-1168" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballarini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.04.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beccuti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Franceschinis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Codetta-Raiteri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxt134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rosa-Velardo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2012.11.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073238v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Youcef" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2011.11.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M302FDV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Thach Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-786" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683279v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-011-0140-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779940v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Baarir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dutheillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2010.09.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H9V98V8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779919v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Recalde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054110007222" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00441818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saab C. Boutrous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Coulibaly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moreaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jwsr.2009071301" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.43.969-983" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Donatelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sproston" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2008.108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poitrenaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-007-0055-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WQZJTNH8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kergoat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Weber" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125149v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pradat-Peyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199460v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ili&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taghelit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.fsttcs.2024.8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514473v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61433-0_6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271224v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45286-4_10" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112843v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.CONCUR.2023.14" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.370.6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561748v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76983-3_5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285433v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285418v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88885-5_24" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40608-0_11" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02511321v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57628-8_13" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951944v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02081019v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432710v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Khmeniltsky" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319755v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678256v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzikokolakis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916467v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duplouy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91268-4_19" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615257v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jug&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2017.31" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618922v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491064v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618955v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTXS.2017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49674-9_28" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2016.37" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220954v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Methni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lemerre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Ben Hedia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Barkaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242934v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav B&#246;hm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hofman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501469v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222572v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24537-9_3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930919v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c H&#233;lou&#235;t" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54830-7_2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091122v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11439-2_10" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088117v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091099v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Hennicker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael H. M&#248;ller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315749v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091144v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926098v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314832v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879355v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundararaman Akshay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926200v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38697-8_20" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q2M7046V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936961v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Jovanovic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41036-9_7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GP8HGMS7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926196v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38697-8_10" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J8LQ1WQS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776589v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sznajder" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32940-1_5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776563v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776795v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28756-5_23" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793811v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnoebelen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2012.46" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113449v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113442v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Djafri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772681v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779893v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf El~hog-Benzina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779905v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Hmida" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12566-9_2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9RR3S271-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772673v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2010.11" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2010.5546538" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772633v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13338-1_5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G19MK8P2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772677v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tr&#232;ves" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5160020" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772668v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2009.42" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772678v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00596-1_15" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303699v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Messan Hillah" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry-Mieg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2008.4605970" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342086v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poizat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73196-2_22" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340483v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choppy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11921240_25" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0QMJ728D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706372v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boutrous-Saab" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monfort" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ferraz Tomaz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044728v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767589_13" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368578v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486924v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2005.26" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416459v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Klai" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11562436_15" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368580v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420560v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Melliti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Suna" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.142" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368577v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11603009_17" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520361v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520375v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30476-0_19" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519998v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124921v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Evangelista" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544386v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1173442" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571067v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2001.930718" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573071v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-4493-7_48" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573069v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ajami" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574369v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48745-X_14" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0SR6QL30-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621728v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0054164" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125464v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutheillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-56863-8_41" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-58JF96L4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124761v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M Couvreur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F Peyre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242977v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Koutny" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Desel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779937v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pautet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779944v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084193v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017281v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce El Haddad" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242954v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472175v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chakhar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242962v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282495v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288072v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601365.ch1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296057v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00442015v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00441928v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00441922v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295288v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611647.ch14" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329562v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351774v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529951v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134999v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01726011v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582584v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115535v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lime" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02306021v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725835v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334218v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242916v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779927v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zeitoun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124907v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548330v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548232v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547727v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>