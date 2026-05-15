--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -1944,583 +1944,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Expressive Power of Time Petri Nets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Analysis of Product-form Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Berard</w:t>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Cassez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
+                <w:t xml:space="preserve">Hoang-Thach Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 122 (1-2), pp.147-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FI-2013-786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925765v1</w:t>
+                <w:t xml:space="preserve">hal-00925774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordinal Theory for Expressiveness of Well-Structured Transition Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounding models families for performance evaluation in composite Web services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Haddad</w:t>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Rosa-Velardo</w:t>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 224, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Journal of computational science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (4), pp.232-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ic.2012.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jocs.2011.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925762v1</w:t>
+                <w:t xml:space="preserve">hal-04073238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounding models families for performance evaluation in composite Web services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Expressive Power of Time Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cassez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samir Youcef</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of computational science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 474, pp.1-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04073238v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Analysis of Product-form Petri Nets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordinal Theory for Expressiveness of Well-Structured Transition Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang-Thach Nguyen</w:t>
+                <w:t xml:space="preserve">Fernando Rosa-Velardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 122 (1-2), pp.147-172. </w:t>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 224, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FI-2013-786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2012.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925774v1</w:t>
+                <w:t xml:space="preserve">hal-00925762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding models families for performance evaluation in composite Web services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of computational science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, PEDISWESA 2011 and Sc. computing for Cog. Sciences, 4 (4), pp.232-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jocs.2011.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3021,64 +3021,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornes du temps de réponse des services Web composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (7-9), pp.969-983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3229,90 +3229,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When are Timed Automata Weakly Timed Bisimilar to Time Petri Nets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cassez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 403 (2--3), pp.202--220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3331,238 +3331,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00363024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive Petri nets - Theory and application to discrete event systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dualité identitaire des femmes élèves officiers des Ecoles militaires de Coëtquidan : féminité préservée ou masculinité recherchée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Informatica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, 14p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175914v1</w:t>
+                <w:t xml:space="preserve">halshs-00346253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dualité identitaire des femmes élèves officiers des Ecoles militaires de Coëtquidan : féminité préservée ou masculinité recherchée ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recursive Petri nets - Theory and application to discrete event systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Héas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Haddad</w:t>
+                <w:t xml:space="preserve">Denis Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-logos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Informatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (7-8), pp.463-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00236-007-0055-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00346253v1</w:t>
+                <w:t xml:space="preserve">hal-01175914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Efficient Petri Nets Reductions for Parallel Programs Verification</w:t>
               </w:r>
@@ -3777,222 +3777,222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Decisiveness of Infinite Markov Chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bouyer</w:t>
+                <w:t xml:space="preserve">On the Expressive Power of Transfinite Sequences for Continuous Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/lipics.fsttcs.2024.8⟩</w:t>
+              <w:t xml:space="preserve">PETRI NETS 2024 - 45th International Conference Application and Theory of Petri Nets and Concurrency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Geneva, Switzerland. pp.109-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61433-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822969v1</w:t>
+                <w:t xml:space="preserve">hal-04514473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Expressive Power of Transfinite Sequences for Continuous Petri Nets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Haar</w:t>
+                <w:t xml:space="preserve">Beyond Decisiveness of Infinite Markov Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PETRI NETS 2024 - 45th International Conference Application and Theory of Petri Nets and Concurrency</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Geneva, Switzerland. pp.109-131, </w:t>
+              <w:t xml:space="preserve">44th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Gandhinagar, Gujarat, India. pp.8:1-8:22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-61433-0_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/lipics.fsttcs.2024.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514473v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Divergence for Infinite Probabilistic Models</w:t>
               </w:r>
@@ -4314,390 +4314,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Turn-Based Approach for Qualitative Time Concurrent Games</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Property-Directed Verification and Robustness Certification of Recurrent Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Khmelnitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Neider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajarshi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PETRI NETS 2021 - 42nd International Conference on Applications and Theory of Petri Nets and Concurrency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76983-3_5⟩</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Automated Technology for Verification and Analysis (ATVA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Gold Coast (Online), Australia. pp.364-380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-88885-5_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561748v1</w:t>
+                <w:t xml:space="preserve">hal-03285418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Context-Free Grammars from Recurrent Neural Networks using Tree-Automata Learning and A* Search</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Turn-Based Approach for Qualitative Time Concurrent Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier H Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICGI 2021 - 15th International Conference on Grammatical Inference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PETRI NETS 2021 - 42nd International Conference on Applications and Theory of Petri Nets and Concurrency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France. pp.76-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76983-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285433v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Property-Directed Verification and Robustness Certification of Recurrent Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracting Context-Free Grammars from Recurrent Neural Networks using Tree-Automata Learning and A* Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Bollig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Khmelnitsky</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Automated Technology for Verification and Analysis (ATVA 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICGI 2021 - 15th International Conference on Grammatical Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, New York City / Virtual, United States. pp.113-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-88885-5_24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03285418v1</w:t>
+                <w:t xml:space="preserve">hal-03285433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressiveness and Conciseness of Timed Automata for the Verification of Stochastic Models</w:t>
               </w:r>
@@ -5524,654 +5524,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trading Optimality for Performance in Location Privacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating Simulink Models into the Model Checker Cosmos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Chatzikokolakis</w:t>
+                <w:t xml:space="preserve">Yann Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th International Conference on Applications and Theory of Petri Nets and Concurrency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bratislava, Slovakia. pp.363-373, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91268-4_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678256v1</w:t>
+                <w:t xml:space="preserve">hal-01916467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Simulink Models into the Model Checker Cosmos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bérard</w:t>
+                <w:t xml:space="preserve">Trading Optimality for Performance in Location Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chatzikokolakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Duplouy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Haddad</w:t>
+                <w:t xml:space="preserve">Ali Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Conference on Applications and Theory of Petri Nets and Concurrency</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Venice, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916467v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une sémantique formelle pour les modèles Simulink</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Model-Checking for Autonomous Vehicle Safety Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d'été Temps Réel 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference SIA Simulation Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Ingénieurs de l'Automobile, Mar 2017, Montigny-le-Bretonneux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578297v1</w:t>
+                <w:t xml:space="preserve">hal-01491064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbounded product-form Petri nets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bouyer</w:t>
+                <w:t xml:space="preserve">Une sémantique formelle pour les modèles Simulink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Concurrency Theory (CONCUR 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">École d'été Temps Réel 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615257v1</w:t>
+                <w:t xml:space="preserve">hal-01578297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic et contrôle de la dégradation des systèmes probabilistes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
+                <w:t xml:space="preserve">Unbounded product-form Petri nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Engel Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSR 2017 - Modélisation des Systèmes Réactifs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Conference on Concurrency Theory (CONCUR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2017.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618922v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Model-Checking for Autonomous Vehicle Safety Validation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Duplouy</w:t>
+                <w:t xml:space="preserve">Diagnostic et contrôle de la dégradation des systèmes probabilistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engel Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference SIA Simulation Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des Ingénieurs de l'Automobile, Mar 2017, Montigny-le-Bretonneux, France</w:t>
+              <w:t xml:space="preserve">MSR 2017 - Modélisation des Systèmes Réactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491064v1</w:t>
+                <w:t xml:space="preserve">hal-01618922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Disclosure: Maximisation vs. Minimisation</w:t>
               </w:r>
@@ -7064,912 +7064,933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active diagnosis for probabilistic systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reachability in MDPs: Refining Convergence of Value Iteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Hélouët</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Monmege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Foundations of Software Science and Computation Structures (FoSSaCS'14)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-54830-7_2⟩</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Reachability Problems (RP'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.125-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11439-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930919v1</w:t>
+                <w:t xml:space="preserve">hal-01091122v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifying and Verifying Concurrent C Programs with TLA+</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Belgacem Ben Hedia</w:t>
+                <w:t xml:space="preserve">Foundation of Diagnosis and Predictability in Probabilistic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamel Barkaoui</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engel Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd International Workshop on Formal Techniques for Safety-Critical Systems (FTSCS'14).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, X, France. pp.12-25</w:t>
+              <w:t xml:space="preserve">IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, New Delhi, India. pp.417-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126566v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability in MDPs: Refining Convergence of Value Iteration</w:t>
+                <w:t xml:space="preserve">Specification of Asynchronous Component Systems with Modal I/O-Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Monmege</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Hennicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael H. Møller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Reachability Problems (RP'14)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th Symposium on Trustworthy Global Computing (TGC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Buenos Aires, Argentina. pp.219-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091122v2</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foundation of Diagnosis and Predictability in Probabilistic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
+                <w:t xml:space="preserve">An Approach for Verifying Concurrent C Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Methni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lemerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Ben Hedia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Engel Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, New Delhi, India. pp.417-429</w:t>
+              <w:t xml:space="preserve">8th Junior Researcher Workshop on Real-Time Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Versailles, France. pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088117v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specification of Asynchronous Component Systems with Modal I/O-Petri Nets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare Event Handling in Signalling Cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mikael H. Møller</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Heiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Picaronny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Symposium on Trustworthy Global Computing (TGC'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Buenos Aires, Argentina. pp.219-234</w:t>
+              <w:t xml:space="preserve">6th International Conference on Advances in System Simulation (SIMUL'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nice, France. pp.126-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091099v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for Verifying Concurrent C Programs</w:t>
+                <w:t xml:space="preserve">Specifying and Verifying Concurrent C Programs with TLA+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Methni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lemerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgacem Ben Hedia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Barkaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Junior Researcher Workshop on Real-Time Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Versailles, France. pp.33-36</w:t>
+              <w:t xml:space="preserve">The 3rd International Workshop on Formal Techniques for Safety-Critical Systems (FTSCS'14).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, X, France. pp.12-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315749v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare Event Handling in Signalling Cascades</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Barbot</w:t>
+                <w:t xml:space="preserve">Active diagnosis for probabilistic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudine Picaronny</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Hélouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Advances in System Simulation (SIMUL'14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Foundations of Software Science and Computation Structures (FoSSaCS'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verimag- INRIA Rhône Alpes, Apr 2014, Grenoble, France. pp.29-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54830-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091144v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Constructions for Active Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Haar</w:t>
+                <w:t xml:space="preserve">Parametric Interrupt Timed Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan Schwoon</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS'13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Workshop on Reachability Problems in Computational Models (RP'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. pp.59-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41036-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926098v1</w:t>
+                <w:t xml:space="preserve">hal-00936961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C2TLA+ : Traduction automatique du code C vers TLA+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Methni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8024,513 +8045,492 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École d’Été Temps Réel 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The steady-state control problem for Markov decision processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundararaman Akshay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Hélouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qest 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Buenos Aires, Argentina. pp.290-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel Properties of Asynchronously Composed Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Hennicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael H. Møller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on Applications and Theory of Petri Nets (ICATPN'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Italy. pp.369-388, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-38697-8_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Interrupt Timed Automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bérard</w:t>
+                <w:t xml:space="preserve">Complexity Analysis of Continuous Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estíbaliz Fraca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Reachability Problems in Computational Models (RP'13)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41036-9_7⟩</w:t>
+              <w:t xml:space="preserve">34th International Conference on Applications and Theory of Petri Nets (ICATPN'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Italy. pp.170-189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38697-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00936961v1</w:t>
+                <w:t xml:space="preserve">hal-00926196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity Analysis of Continuous Petri Nets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estíbaliz Fraca</w:t>
+                <w:t xml:space="preserve">Optimal Constructions for Active Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Melliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schwoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on Applications and Theory of Petri Nets (ICATPN'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">33rd Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Guwahati, India. pp.527-539</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00926196v1</w:t>
+                <w:t xml:space="preserve">hal-00926098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent Games on VASS with Inhibition</w:t>
               </w:r>
@@ -8930,696 +8930,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échantillonnage préférentiel pour le model checking statistique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Barbot</w:t>
+                <w:t xml:space="preserve">HASL: An Expressive Language for Statistical Verification of Stochastic Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ballarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Djafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudine Picaronny</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSR'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">VALUETOOLS’11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113449v1</w:t>
+                <w:t xml:space="preserve">hal-01113442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HASL: An Expressive Language for Statistical Verification of Stochastic Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Duflot</w:t>
+                <w:t xml:space="preserve">Échantillonnage préférentiel pour le model checking statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Picaronny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALUETOOLS’11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cachan, France</w:t>
+              <w:t xml:space="preserve">MSR'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113442v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of the Best composite Web Service Based on Quality of Service</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real Time Properties for Interrupt Timed Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samir Youcef</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sassolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd International Symposium on Services Science and 3rd International Conference on Business Process and Services Computing (ISSS\slashBPSC'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Symposium on Temporal Representation (TIME 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.69-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIME.2010.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772681v1</w:t>
+                <w:t xml:space="preserve">hal-00772673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process Refinement and Asynchronous Composition with Modalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorsaf El~hog-Benzina</w:t>
+                <w:t xml:space="preserve">Client Synthesis for Aspect Oriented Web Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rolf Hennicker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd International Workshop on Abstractions for Petri Nets and Other Models of Concurrency (APNOC'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revised Selected Papers of the 15th Monterey Workshop on Foundations of Computer Software (MONTEREY'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Budapest, Hungary, Hungary. pp.24-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12566-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779893v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Client Synthesis for Aspect Oriented Web Services</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selection of the Best composite Web Service Based on Quality of Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revised Selected Papers of the 15th Monterey Workshop on Foundations of Computer Software (MONTEREY'08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 2nd International Symposium on Services Science and 3rd International Conference on Business Process and Services Computing (ISSS\slashBPSC'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Leipzig, Germany, Germany. pp.255-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00779905v1</w:t>
+                <w:t xml:space="preserve">hal-00772681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Properties for Interrupt Timed Automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bérard</w:t>
+                <w:t xml:space="preserve">Process Refinement and Asynchronous Composition with Modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf El~hog-Benzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Sassolas</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Hennicker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Temporal Representation (TIME 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 2nd International Workshop on Abstractions for Petri Nets and Other Models of Concurrency (APNOC'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Braga, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772673v1</w:t>
+                <w:t xml:space="preserve">hal-00779893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response time of BPEL4WS constructors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE Symposium on Computers and Communications (ISCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Riccione, Italy. pp.695-700, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9647,364 +9647,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agents Secure Interaction in Data Driven Languages</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Stochastic Comparison for Efficient Model Checking of Uncertain Markov Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revised Selected Papers of the 2nd Workshop on LAnguages, methodologies and Development tools for multi-agent systemS (LADS'09)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-13338-1_5⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th International Conference on Quantitative Evaluation of Systems (QEST'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Budapest, Hungary, Hungary. pp.177-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QEST.2009.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772633v1</w:t>
+                <w:t xml:space="preserve">hal-00772668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient State-Based Analysis by Introducing Bags in Petri Nets Color Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pradat-Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th American Control Conference (ACC'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Saint Louis, MO, United States. pp.5018-5025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACC.2009.5160020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Stochastic Comparison for Efficient Model Checking of Uncertain Markov Chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agents Secure Interaction in Data Driven Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mahdi Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th International Conference on Quantitative Evaluation of Systems (QEST'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revised Selected Papers of the 2nd Workshop on LAnguages, methodologies and Development tools for multi-agent systemS (LADS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Torino, Italy, Italy. pp.72-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13338-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/QEST.2009.42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00772668v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrupt Timed Automata</w:t>
               </w:r>
@@ -10120,51 +10120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lom Messan Hillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10341,64 +10341,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Klaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Colloquium on Theoretical Aspects of Computing (ICTAC 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Tunis, Tunisia. pp.362-365, </w:t>
@@ -10448,51 +10448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamically Adapting Clients to Web Services Changing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Boutrous-Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10582,51 +10582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Approach to the Evaluation of Non Markovian Stochastic Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10667,689 +10667,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When are Timed Automata weakly timed bisimilar to Time Petri Nets ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Cassez</w:t>
+                <w:t xml:space="preserve">Web-MASI: Multi-Agent Systems Interoperability Using a Web Sevices Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Melliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Suna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Int. Conf. on Foundations of Software Technology and Theoretical Computer Science (FSTTCS'05)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Compiègne, France. pp.739-742, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAT.2005.142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00368578v1</w:t>
+                <w:t xml:space="preserve">hal-01420560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Exact Lumpability in Partially Symmetrical Well-Formed Nets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Dutheillet</w:t>
+                <w:t xml:space="preserve">When are Timed Automata weakly timed bisimilar to Time Petri Nets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cassez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Ilié</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on the Quantitative Evaluation of Systems (QEST '05)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th Int. Conf. on Foundations of Software Technology and Theoretical Computer Science (FSTTCS'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Chennai, India. pp.276--284</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486924v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00368578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Verification of Petri Nets Properties: A Structure-Based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaïs Klai</w:t>
+                <w:t xml:space="preserve">Comparison of Different Semantics for Time Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cassez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Ilié</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IFIP International Conference on Formal Techniques for Networked and Distributed Systems (FORTE'05)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Int. Symp. on Automated Technology for Verification and Analysis (ATVA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Taiwan, Taiwan. pp.293--307</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416459v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00368580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Different Semantics for Time Petri Nets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Cassez</w:t>
+                <w:t xml:space="preserve">Modular Verification of Petri Nets Properties: A Structure-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaïs Klai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ilié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Int. Symp. on Automated Technology for Verification and Analysis (ATVA'05)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th IFIP International Conference on Formal Techniques for Networked and Distributed Systems (FORTE'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Taipei, Taiwan. pp.189-203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11562436_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00368580v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web-MASI: Multi-Agent Systems Interoperability Using a Web Sevices Based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarak Melliti</w:t>
+                <w:t xml:space="preserve">On the Use of Exact Lumpability in Partially Symmetrical Well-Formed Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheib Baarir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dutheillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ilié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Compiègne, France. pp.739-742, </w:t>
+              <w:t xml:space="preserve">2nd International Conference on the Quantitative Evaluation of Systems (QEST '05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Torino, Italy. pp.23-32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IAT.2005.142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/QEST.2005.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420560v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Expressiveness of Timed Automata and Time Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cassez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORMATS 2005 - 3rd International Conference on Formal Modeling and Analysis of Timed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Uppsala, Sweden. pp.211-225, </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11377,230 +11377,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00368577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Observation Graph : An Efficient Structure for On-The-Fly Action-based Linear Time Logic Model Checking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interopérabilité des systèmes multi-agents à l'aide des Services Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kaïs Klai</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Melliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Suna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Symposium on Software Reliability Engineering (ISSRE '04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Saint-Malo, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">JFSMA 2004 - 12èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Paris, France. pp.91-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520361v1</w:t>
+                <w:t xml:space="preserve">hal-01521085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interopérabilité des systèmes multi-agents à l'aide des Services Web</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symbolic Observation Graph : An Efficient Structure for On-The-Fly Action-based Linear Time Logic Model Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ilié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarak Melliti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Suna</w:t>
+                <w:t xml:space="preserve">Kaïs Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2004 - 12èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Paris, France. pp.91-104</w:t>
+              <w:t xml:space="preserve">15th IEEE International Symposium on Software Reliability Engineering (ISSRE '04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Saint-Malo, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521085v1</w:t>
+                <w:t xml:space="preserve">hal-01520361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Evaluation of a Symbolic and Abstraction-based Model Checker</w:t>
               </w:r>
@@ -11612,51 +11612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ilié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaïs Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Automated Technology for Verification and Analysis (ATVA '04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Taipei, Taiwan. pp.196-210, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11893,51 +11893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Incremental Verification Technique Using Reduction of Petri Nets : A Petri net Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ilié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaïs Klai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11997,51 +11997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checking Linear Temporal Formulas on Sequential Recursive Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Temporal Representation and Reasonning (TIME-01)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Cividale del Friuli, Italy. pp.198-205, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12088,51 +12088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Analyzing Systems with Recursive Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Workshop on Discrete Event Systems (WODES '2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Ghent, Belgium. pp.449-458, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12274,51 +12274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Aspects of Recursive Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Application and Theory of Petri Nets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Williamsburg, Virginia, United States. pp.228-247, </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12888,285 +12888,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Systems Design and Algorithms</w:t>
+                <w:t xml:space="preserve">Models and Analysis in Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haddad, Serge; Kordon, Fabrice; Pautet, Laurent; Petrucci, Laure. John Wiley &amp; Sons, Ltd., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779937v1</w:t>
+                <w:t xml:space="preserve">hal-00779944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and Analysis in Distributed Systems</w:t>
+                <w:t xml:space="preserve">Distributed Systems Design and Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haddad, Serge; Kordon, Fabrice; Pautet, Laurent; Petrucci, Laure. John Wiley &amp; Sons, Ltd., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779944v1</w:t>
+                <w:t xml:space="preserve">hal-00779937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes formelles pour les systèmes répartis et coopératifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès, pp.370, 2006, Traités IC2 - Informatique et systèmes d'information</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13285,407 +13285,407 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifying and Verifying Concurrent C Programs with TLA+</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Belgacem Ben Hedia</w:t>
+                <w:t xml:space="preserve">Multicriteria Evaluation-Based Framework for Composite Web Service Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Chakhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamel Barkaoui</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Techniques for Safety-Critical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 476, Springer, pp.206-222, 2015, Communications in Computer and Information Science</w:t>
+              <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria: Case Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2015, 10.1007/978-3-662-46816-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242954v1</w:t>
+                <w:t xml:space="preserve">hal-01472175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria Evaluation-Based Framework for Composite Web Service Selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salem Chakhar</w:t>
+                <w:t xml:space="preserve">Contrôle, probabilités et observation partielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria: Case Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, 2015, 10.1007/978-3-662-46816-6</w:t>
+              <w:t xml:space="preserve">Informatique Mathématique. Une photographie en 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Édition, pp.177-227, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472175v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle, probabilités et observation partielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
+                <w:t xml:space="preserve">Specifying and Verifying Concurrent C Programs with TLA+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Methni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lemerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Ben Hedia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatique Mathématique. Une photographie en 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Édition, pp.177-227, 2015</w:t>
+              <w:t xml:space="preserve">Formal Techniques for Safety-Critical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 476, Springer, pp.206-222, 2015, Communications in Computer and Information Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242962v1</w:t>
+                <w:t xml:space="preserve">hal-01242954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Models and Analysis in Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.17-20, 2011, 9781848213142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13723,77 +13723,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distibuted Systems: Design and Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.13-17, 2011, 9781848212503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13821,458 +13821,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interopérabilité des systèmes multi-agents à l'aide des services web</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tensor Methods and Stochastic Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Diaz. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies des systèmes multi-agents et applications industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès Lavoisier, pp.77-99, 2009, IC2 Series, 978-2-7462-1785-0</w:t>
+              <w:t xml:space="preserve">Petri Nets: Fundamental Models, Verification and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-ISTE, pp.321-346, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296057v1</w:t>
+                <w:t xml:space="preserve">hal-00442015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor Methods and Stochastic Petri Nets</w:t>
+                <w:t xml:space="preserve">Stochastic Well-formed Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Diaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petri Nets: Fundamental Models, Verification and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley-ISTE, pp.321-346, 2009</w:t>
+              <w:t xml:space="preserve">, Wiley-ISTE, pp.303-320, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442015v1</w:t>
+                <w:t xml:space="preserve">hal-00441928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Well-formed Petri Nets</w:t>
+                <w:t xml:space="preserve">Stochastic Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Diaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petri Nets: Fundamental Models, Verification and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley-ISTE, pp.303-320, 2009</w:t>
+              <w:t xml:space="preserve">, Wiley-ISTE, pp.269-302, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441928v1</w:t>
+                <w:t xml:space="preserve">hal-00441922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Petri Nets</w:t>
+                <w:t xml:space="preserve">Symmetry and Temporal Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ilié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petri Nets: Fundamental Models, Verification and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley-ISTE, pp.269-302, 2009</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2, ISTE - WEISLEY, pp.435-459, 2009, 978-1-84821-079-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470611647.ch14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441922v1</w:t>
+                <w:t xml:space="preserve">hal-01295288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry and Temporal Logic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interopérabilité des systèmes multi-agents à l'aide des services web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Ilié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petri Nets: Fundamental Models, Verification and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technologies des systèmes multi-agents et applications industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès Lavoisier, pp.77-99, 2009, IC2 Series, 978-2-7462-1785-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9780470611647.ch14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01295288v1</w:t>
+                <w:t xml:space="preserve">hal-01296057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of probabilistic systems - Methods and tools</w:t>
               </w:r>
@@ -14357,64 +14357,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes formelles pour les systèmes répartis et coopératifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, pp.1-6, 2006, 2-7462-1447-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14798,64 +14798,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Analysis of Product-form Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang-Thach Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14873,51 +14873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Expressiveness for Timed Automata and Time Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cassez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14925,51 +14925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15124,51 +15124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15597,51 +15597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model checking decision procedure for sequential recursive Petri nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] lip6.2000.024, LIP6. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15676,51 +15676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decidability and Undecidability Results for Recursive Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] lip6.1999.019, LIP6. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16003,51 +16003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Khmelnitsky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Bollig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(1:22)2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neider" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Xie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10009-022-00684-W" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03390569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2021.106208" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270919v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/fi-2021-2081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862629v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Picaronny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sassolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104580" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03137054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03095652v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Lefaucheux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00320-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02430814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2019.104441" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Monmege" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01541508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Melliti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwoon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.04.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blondin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Haase" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01300505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2016-1313" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Heiner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#237;baliz Fraca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2015-1168" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballarini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.04.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beccuti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Franceschinis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Codetta-Raiteri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxt134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rosa-Velardo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2012.11.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073238v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Youcef" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2011.11.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M302FDV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Thach Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-786" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683279v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-011-0140-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779940v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Baarir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dutheillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2010.09.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H9V98V8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779919v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Recalde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054110007222" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00441818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saab C. Boutrous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Coulibaly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moreaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jwsr.2009071301" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.43.969-983" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Donatelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sproston" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2008.108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poitrenaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-007-0055-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WQZJTNH8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kergoat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Weber" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125149v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pradat-Peyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199460v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ili&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taghelit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.fsttcs.2024.8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514473v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61433-0_6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271224v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45286-4_10" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112843v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.CONCUR.2023.14" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.370.6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561748v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76983-3_5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285433v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285418v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88885-5_24" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40608-0_11" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02511321v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57628-8_13" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951944v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02081019v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432710v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Khmeniltsky" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319755v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678256v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzikokolakis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916467v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duplouy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91268-4_19" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615257v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jug&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2017.31" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618922v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491064v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618955v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTXS.2017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49674-9_28" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2016.37" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220954v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Methni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lemerre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Ben Hedia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Barkaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242934v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav B&#246;hm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hofman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501469v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222572v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24537-9_3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930919v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c H&#233;lou&#235;t" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54830-7_2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091122v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11439-2_10" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088117v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091099v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Hennicker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael H. M&#248;ller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315749v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091144v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926098v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314832v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879355v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundararaman Akshay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926200v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38697-8_20" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q2M7046V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936961v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Jovanovic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41036-9_7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GP8HGMS7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926196v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38697-8_10" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J8LQ1WQS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776589v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sznajder" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32940-1_5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776563v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776795v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28756-5_23" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793811v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnoebelen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2012.46" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113449v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113442v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Djafri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772681v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779893v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf El~hog-Benzina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779905v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Hmida" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12566-9_2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9RR3S271-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772673v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2010.11" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2010.5546538" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772633v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13338-1_5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G19MK8P2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772677v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tr&#232;ves" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5160020" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772668v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2009.42" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772678v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00596-1_15" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303699v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Messan Hillah" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry-Mieg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2008.4605970" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342086v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poizat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73196-2_22" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340483v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choppy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11921240_25" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0QMJ728D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706372v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boutrous-Saab" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monfort" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ferraz Tomaz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044728v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767589_13" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368578v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486924v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2005.26" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416459v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Klai" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11562436_15" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368580v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420560v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Melliti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Suna" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.142" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368577v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11603009_17" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520361v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520375v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30476-0_19" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519998v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124921v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Evangelista" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544386v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1173442" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571067v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2001.930718" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573071v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-4493-7_48" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573069v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ajami" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574369v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48745-X_14" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0SR6QL30-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621728v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0054164" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125464v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutheillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-56863-8_41" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-58JF96L4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124761v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M Couvreur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F Peyre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242977v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Koutny" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Desel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779937v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pautet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779944v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084193v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017281v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce El Haddad" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242954v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472175v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chakhar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242962v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282495v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288072v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601365.ch1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296057v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00442015v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00441928v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00441922v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295288v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611647.ch14" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329562v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351774v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529951v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134999v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01726011v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582584v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115535v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lime" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02306021v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725835v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334218v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242916v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779927v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zeitoun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124907v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548330v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548232v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547727v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Khmelnitsky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Bollig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(1:22)2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neider" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Xie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10009-022-00684-W" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03390569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2021.106208" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270919v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/fi-2021-2081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862629v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Picaronny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sassolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104580" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03137054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03095652v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Lefaucheux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00320-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02430814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2019.104441" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Monmege" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01541508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Melliti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwoon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.04.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blondin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Haase" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01300505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2016-1313" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Heiner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#237;baliz Fraca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2015-1168" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballarini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.04.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beccuti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Franceschinis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Codetta-Raiteri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxt134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Thach Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-786" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04073238v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Youcef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2011.11.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M302FDV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925765v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925762v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rosa-Velardo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2012.11.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683279v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-011-0140-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779940v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Baarir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dutheillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2010.09.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H9V98V8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779919v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Recalde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054110007222" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00441818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saab C. Boutrous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Coulibaly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moreaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jwsr.2009071301" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.43.969-983" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Donatelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sproston" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2008.108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346253v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kergoat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Weber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175914v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poitrenaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-007-0055-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WQZJTNH8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125149v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pradat-Peyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199460v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ili&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taghelit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61433-0_6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.fsttcs.2024.8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271224v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45286-4_10" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112843v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.CONCUR.2023.14" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.370.6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285418v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88885-5_24" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H Roux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76983-3_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285433v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40608-0_11" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02511321v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57628-8_13" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951944v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02081019v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432710v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Khmeniltsky" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319755v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916467v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duplouy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91268-4_19" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678256v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzikokolakis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491064v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578297v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615257v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jug&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2017.31" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618955v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTXS.2017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49674-9_28" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2016.37" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220954v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Methni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lemerre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Ben Hedia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Barkaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242934v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav B&#246;hm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hofman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501469v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222572v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24537-9_3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091122v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11439-2_10" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088117v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091099v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Hennicker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael H. M&#248;ller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315749v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091144v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930919v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c H&#233;lou&#235;t" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54830-7_2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936961v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Jovanovic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41036-9_7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GP8HGMS7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314832v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879355v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundararaman Akshay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926200v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38697-8_20" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q2M7046V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926196v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38697-8_10" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J8LQ1WQS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926098v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776589v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sznajder" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32940-1_5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776563v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776795v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28756-5_23" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793811v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnoebelen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2012.46" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113442v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Djafri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113449v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2010.11" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779905v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Hmida" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12566-9_2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9RR3S271-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772681v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779893v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf El~hog-Benzina" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04074347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2010.5546538" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772668v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2009.42" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772677v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tr&#232;ves" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5160020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772633v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13338-1_5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G19MK8P2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772678v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00596-1_15" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303699v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Messan Hillah" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry-Mieg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2008.4605970" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342086v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poizat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73196-2_22" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340483v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choppy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11921240_25" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0QMJ728D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706372v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boutrous-Saab" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monfort" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ferraz Tomaz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044728v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767589_13" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420560v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Melliti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Suna" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.142" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368578v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368580v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416459v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Klai" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11562436_15" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486924v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2005.26" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368577v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11603009_17" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521085v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520361v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520375v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30476-0_19" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519998v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124921v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Evangelista" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544386v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1173442" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571067v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2001.930718" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573071v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-4493-7_48" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573069v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ajami" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574369v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48745-X_14" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0SR6QL30-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621728v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0054164" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125464v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutheillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-56863-8_41" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-58JF96L4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124761v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M Couvreur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F Peyre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242977v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Koutny" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Desel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779944v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pautet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779937v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084193v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017281v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce El Haddad" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472175v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chakhar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242962v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242954v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282495v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288072v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601365.ch1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00442015v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00441928v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00441922v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295288v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611647.ch14" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296057v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329562v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351774v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529951v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134999v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01726011v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582584v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115535v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lime" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02306021v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725835v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334218v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242916v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779927v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zeitoun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124907v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548330v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548232v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547727v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>