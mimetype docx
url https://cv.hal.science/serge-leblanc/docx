--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -1301,222 +1301,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Une formation universitaire numérique : enjeux, conditions et limites</w:t>
+                <w:t xml:space="preserve">Alloconfrontations réflexives par vidéoformation : Analyse de l’utilisation de la plateforme Néopass@ction par des formateurs et des professeurs des écoles stagiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Garant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colette Deaudelin</w:t>
+                <w:t xml:space="preserve">Céline Blanes-Maestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tréma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.3432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Une formation universitaire numérique : enjeux, conditions et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Serge Leblanc</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Garant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Blanes-Maestre</w:t>
+                <w:t xml:space="preserve">Colette Deaudelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tréma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/trema.3432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/trema.3360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627325v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéoformation « orientée-activité » : quelles utilisations pour quels effets sur les enseignants</w:t>
               </w:r>
@@ -2153,2276 +2153,2276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamiques d'engagement des enseignants débutants en formation et appréhension des processus identitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (3), pp.501-514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vidéo formation et construction de l’expérience professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheformation.1842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation assistée par vidéo : Les effets d'une navigation sur Néopass@ction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.99-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.1403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéoscopie et modélisation de l’activité enseignante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.1569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse croisée d’un corpus vidéographique comme objet-frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.1526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception de la plateforme de formation Néopass@ction à partir d'un observatoire de l'activité des enseignants débutants : enjeux et processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (2), pp.150-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.2618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’observation vidéo à l’observation in situ du travail enseignant en milieu difficile : étude des effets sur des professeurs stagiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Ria</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 34 (3), pp.501-514</w:t>
+              <w:t xml:space="preserve">, 2010, 32 (1), pp.105-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concevoir des dispositifs de formation professionnelle des enseignants à partir de l'analyse de l'activité dans une approche enactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Leblanc</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dieumegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.1403⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.58-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.1941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Philippe Veyrunes</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la distance dans un dispositif de formation en « présentiel enrichi » : analyse des configurations d’activités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Roublot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ds.5.29-52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepts et méthodes pour valoriser l’activité professionnelle au sein de la formation initiale et continue des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Hautes écoles pédagogiques et institutions assimilées de Suisse romande et du Tessin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse des pratiques : une aide à la transformation des pratiques des formateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Zeitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'organisation de l'activité d'étude en e-formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dieumegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clouaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (2), pp.201-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ds.4.201-222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00429846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation en &amp;quot; analyse des pratiques &amp;quot; : un exemple d'articulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheformation.1569⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 51, pp.43-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Serge Leblanc</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Course of Action in Table Tennis: A qualitative analysis of knowledge used by three elite players during matches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/educationdidactique.1526⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 55 (3), pp.145-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2005.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...505 lines deleted...]
-                <w:t xml:space="preserve">L’analyse des pratiques : une aide à la transformation des pratiques des formateurs</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse de pratique : une transformation des pratiques des formateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Zeitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">, 2005, 164, pp.91-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Pascal Clouaire</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00727555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypermédia et construction symbolique d’un incident professionnel. Le cas d’un enseignant d’Education Physique et Sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Roublot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et savoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analele Ştiinţifice ale Universităţii "Alexandru Ioan Cuza" - Secţ. Ştiinţele Educaţiei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Serge Leblanc</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de pratiques et entraînement en sport de haut-niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Serres</w:t>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 161, pp.54-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’organisation temporelle de l’activité des apprenants dans un dispositif d’e-formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dieumegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Distance Education / Revue de l'Éducation à Distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (2), pp.59-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoréférence et exploitation opportuniste d’un environnement hypermédia « ouvert » : étude de l’activité d’utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6, pp.79-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.006.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les approches situées de l’action : quelques outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 51, pp.43-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheformation.477⟩</w:t>
+              <w:t xml:space="preserve">, 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/refor.2003.1833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration et exécution en situation : singularité des actions, construction de types et apprentissage dans deux contextes différents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sève</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2005.04.001⟩</w:t>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/refor.2003.1827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...210 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interactions utilisateurs-environnement hypermédia en situation naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
-              </w:r>
-[...253 lines deleted...]
-                <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 6, pp.79-98. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/savo.006.0079⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 3, pp.53-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.003.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...86 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l’intervention des entraîneurs à l’entraînement et en compétition. Contribution de quatre perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...291 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4499,51 +4499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5802,112 +5802,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parcours hybride de formation à partir de NéoPass@ction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la chaire Unesco Former les enseignants dans les établissements scolaires : vers une nouvelle aire de professionnalisation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la « mise en usage » et de l’appropriation par des formateurs d’outils et de ressources issus de l’ergonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium du REF Analyse de l’activité et formation : nouveaux instruments de formation et reconfiguration du travail des formateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire parler l’activité « silencieuse » de visionnement d’une vidéo de pairs en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international L’activité en débat. Dialogues épistémologiques et méthodologiques sur les approches de l’activité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un système de formation professionnelle rénové à partir de l’analyse de l’activité et de la culture d’action d’un expert : le cas de la formation équestre des meneurs d’attelage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5923,208 +6074,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquièmes rencontres scientifiques universitaires Sherbrooke-Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Sherbrooke, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628053v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-01628168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéoformation « orientée-activité » : quelles utilisations pour quels effets sur les enseignants ?</w:t>
               </w:r>
@@ -6287,51 +6287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersion, réflexion, imagination et transformation via le visionnement de films de pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Blanes-Maestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales d'EFTS, ConviSciencia de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6432,178 +6432,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’improvisation en classe, un chèque avec ou sans pro-visions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformations de l’activité professionnelle de professeurs stagiaires débutants en situation de vidéo formation et en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628059v1</w:t>
+                <w:t xml:space="preserve">hal-01628079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations de l’activité professionnelle de professeurs stagiaires débutants en situation de vidéo formation et en classe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’improvisation en classe, un chèque avec ou sans pro-visions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628079v1</w:t>
+                <w:t xml:space="preserve">hal-01628059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo formation « orientée-activité » : principes de conception et effets trans-formatifs</w:t>
               </w:r>
@@ -7821,50 +7821,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse des configurations d'activités dans un dispositif de formation en « présentiel enrichi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Roublot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00001398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un hypermédia-collecticiel pour accompagner l’analyse de l’activité en formation initiale et continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7873,345 +7948,270 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de l’AIPU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler apprentissages informels et formels grâce à l’analyse de l’activité réelle médiatisée par un hypermédia-collecticiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Mondial sur l’autoformation « Rencontres entre les cultures et les pratiques d’apprentissage formelles, informelles et non formelles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Roublot</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l'activité des formateurs et des stagiaires d'un dispositif d'e-accompagnement en formation PLC2 mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dieumegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirène Larguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...77 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00001396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’activité d’apprenant en interaction avec l’espace numérique d’analyse de pratiques « Réfléchir les pratiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8564,51 +8564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Flavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9025,51 +9025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formation universitaire numérique : enjeux, conditions et limites. Tréma, 19.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Garant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9733,51 +9733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Blanes-Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Gaudin; Simon Flandin; Sylvie Moussay; Sébastien Chaliès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vidéoformation et développement de l’activité professionnelle enseignante</w:t>
@@ -10293,51 +10293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des processus de formation professionnelle et conception de dispositifs pour la formation des enseignants débutants et de leurs formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10655,51 +10655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situated Analysis of Knowledge Activated by Elite Table Tennis Players During Matches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11829,51 +11829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:serge.leblanc@fde.univ-montp2.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919938v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Constantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Larosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12huf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676373v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poizat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Drakos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ambrosetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12186-024-09348-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549381v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9522" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Az&#233;ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7254" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03059579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Secheppet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Mukamurera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3727" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sauvaire-Maltrana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3901" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Eyland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3951" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626594v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2484" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627326v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Deaudelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3360" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanes-Maestre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3432" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626602v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lussi.2015.01.0179" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2169" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.968" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627327v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1842" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.1403" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1569" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1526" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2618" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627137v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dieumegard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1941" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627138v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roublot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.5.29-52" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627192v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zeitler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.4.201-222" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803994v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.477" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627144v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.04.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HQJXMHF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627145v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.006.0079" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astier Philippe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2003.1833" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627147v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2003.1827" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.003.0053" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627194v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627191v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Theureau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1315(00)00053-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZNMPDDR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03208267v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve de Bisschop" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471281v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ryard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03039734v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01714512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633078v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627551v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sauvaire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627498v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mottaz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627542v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555589v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628055v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628053v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628049v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628168v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628051v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628056v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628079v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627544v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628078v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628062v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628063v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627507v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628061v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628140v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628067v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628069v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628160v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628141v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628070v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628081v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628071v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001398v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bronner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir&#232;ne Larguier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628089v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628127v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000701v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000453v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628138v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628165v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628163v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628139v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628167v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626591v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626224v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919909v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919921v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04206752v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20212/Crises-et-simulations" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03677879v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919827v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03059588v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626210v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626214v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626179v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626205v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626220v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804095v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/1930" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804083v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626228v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Marais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626231v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626232v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627467v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626235v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gombert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919875v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919790v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;ma Guillaume" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0093" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01714545v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919846v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627496v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627490v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01722676v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627494v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/tel-01627323v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:serge.leblanc@fde.univ-montp2.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919938v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Constantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Larosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12huf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676373v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poizat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Drakos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ambrosetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12186-024-09348-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549381v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9522" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Az&#233;ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7254" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03059579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Secheppet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Mukamurera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3727" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sauvaire-Maltrana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3901" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Eyland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3951" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626594v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2484" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanes-Maestre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3432" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Deaudelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3360" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626602v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lussi.2015.01.0179" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2169" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.968" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627327v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1842" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.1403" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1569" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1526" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2618" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627137v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dieumegard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1941" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627138v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roublot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.5.29-52" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627192v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zeitler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.4.201-222" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803994v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.477" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627144v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.04.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HQJXMHF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627145v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.006.0079" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astier Philippe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2003.1833" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627147v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2003.1827" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.003.0053" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627194v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627191v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Theureau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1315(00)00053-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZNMPDDR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03208267v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve de Bisschop" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471281v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ryard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03039734v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01714512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633078v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627551v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sauvaire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627498v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mottaz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627542v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555589v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628049v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628053v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628051v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628056v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628079v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628059v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627544v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628078v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628062v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628063v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627507v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628061v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628140v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628067v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628069v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628160v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628141v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628070v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001398v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628081v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628071v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bronner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir&#232;ne Larguier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628089v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628127v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000701v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000453v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628138v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628165v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628163v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628139v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628167v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626591v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626224v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919909v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919921v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04206752v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20212/Crises-et-simulations" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03677879v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919827v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03059588v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626210v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626214v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626179v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626205v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626220v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804095v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/1930" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804083v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626228v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Marais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626231v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626232v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627467v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626235v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gombert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919875v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919790v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;ma Guillaume" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0093" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01714545v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919846v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627496v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627490v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01722676v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627494v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/tel-01627323v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>