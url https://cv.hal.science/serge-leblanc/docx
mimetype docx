--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -336,2591 +336,2591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Représenter l’activité pour investiguer ses dimensions incarnée, spatio‑temporelle et collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21-1, pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.9522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enactive Design-Based Research in Vocational and Continuing Education and Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artémis Drakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Ambrosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocations and Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12186-024-09348-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Laure Hossard</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former les enseignants par et/ou à l’improvisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 21-1, pp.1-35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.9522⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 19-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.7254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Serge Leblanc</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelagem teórica da experiência mimética e “Curso de ação” : análise de situações de formação na educação, na saúde e no desporto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboreal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploiter les corpus vidéo à des fins de recherche : innovations méthodologiques et effets sur les pratiques en sciences de l’éducation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comprendre le travail dans les « métiers adressés à autrui » : regards croisés issus des sciences de l’éducation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Mukamurera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19-1, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.7254⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.3727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the “atypical” activity of teachers: example of collaborative pedagogical format in secondary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sauvaire-Maltrana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboreal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.3901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the activity of liberal nurses: legitimizing professional actions related to care for training purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Eyland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.3951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of video-based training approaches and professional development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Issues in Technology and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération chercheurs-praticiens pour analyser l’activité et concevoir des ressources de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.2484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Une formation universitaire numérique : enjeux, conditions et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Garant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Deaudelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.3360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alloconfrontations réflexives par vidéoformation : Analyse de l’utilisation de la plateforme Néopass@ction par des formateurs et des professeurs des écoles stagiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Blanes-Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.3432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéoformation « orientée-activité » : quelles utilisations pour quels effets sur les enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.lussi.2015.01.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéoformation « orientée-activité » : quelles utilisations pour quels effets sur les enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Analyse du travail et formation dans les métiers de l'éducation, 19, pp.179-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences mimétiques en Vidéo formation et transformation de l’activité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.2169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l’activité de formateurs lors de l’exploitation de vidéos dans un contexte de formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéo formation et transformations de l’activité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.3727⟩</w:t>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Céline Sauvaire-Maltrana</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing the Néopass@ction Platform Based on Modeling of Beginning Teachers' Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design and Technology Education: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (2), http://ojs.lboro.ac.uk/ojs/index.php/DATE/issue/view/170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01092870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer ses collègues ou soi-même</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de l’intérêt de questionner l’activité improvisationnelle des jeunes enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques d'engagement des enseignants débutants en formation et appréhension des processus identitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (3), pp.501-514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéo formation et construction de l’expérience professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.1842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation assistée par vidéo : Les effets d'une navigation sur Néopass@ction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.99-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.1403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéoscopie et modélisation de l’activité enseignante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.1569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse croisée d’un corpus vidéographique comme objet-frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.1526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception de la plateforme de formation Néopass@ction à partir d'un observatoire de l'activité des enseignants débutants : enjeux et processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 16-1, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.3901⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 8 (2), pp.150-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.2618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Serge Leblanc</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’observation vidéo à l’observation in situ du travail enseignant en milieu difficile : étude des effets sur des professeurs stagiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (1), pp.105-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concevoir des dispositifs de formation professionnelle des enseignants à partir de l'analyse de l'activité dans une approche enactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dieumegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 16-1, </w:t>
-[...1772 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.58-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.1941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -3280,51 +3280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation en &amp;quot; analyse des pratiques &amp;quot; : un exemple d'articulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4729,90 +4729,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the activities of farmers in transition at different spatio-temporal scales to design training courses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4837,90 +4837,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of work horses on vineyard estates: linking traditional methods to innovative and collaborative forms of work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Work in Agriculture "Thinking the future of work in agriculture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAWA; INRAE; UMR Territoires; RMT Travail en agriculture, Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5027,51 +5027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à conduire un attelage avec le simulateur interactif coMtactS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,77 +5631,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRINCIPES DE CONCEPTION D'ENVIRONNEMENTS NUMÉRIQUES DE FORMATION ET MODELISATIONS DE L'ACTIVITÉ AU TRAVAIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque international de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5802,359 +5802,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire parler l’activité « silencieuse » de visionnement d’une vidéo de pairs en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international L’activité en débat. Dialogues épistémologiques et méthodologiques sur les approches de l’activité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception d’un système de formation professionnelle rénové à partir de l’analyse de l’activité et de la culture d’action d’un expert : le cas de la formation équestre des meneurs d’attelage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquièmes rencontres scientifiques universitaires Sherbrooke-Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parcours hybride de formation à partir de NéoPass@ction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la chaire Unesco Former les enseignants dans les établissements scolaires : vers une nouvelle aire de professionnalisation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la « mise en usage » et de l’appropriation par des formateurs d’outils et de ressources issus de l’ergonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium du REF Analyse de l’activité et formation : nouveaux instruments de formation et reconfiguration du travail des formateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéoformation « orientée-activité » : quelles utilisations pour quels effets sur les enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6287,51 +6287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersion, réflexion, imagination et transformation via le visionnement de films de pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Blanes-Maestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales d'EFTS, ConviSciencia de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6432,178 +6432,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations de l’activité professionnelle de professeurs stagiaires débutants en situation de vidéo formation et en classe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’improvisation en classe, un chèque avec ou sans pro-visions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628079v1</w:t>
+                <w:t xml:space="preserve">hal-01628059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’improvisation en classe, un chèque avec ou sans pro-visions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformations de l’activité professionnelle de professeurs stagiaires débutants en situation de vidéo formation et en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628059v1</w:t>
+                <w:t xml:space="preserve">hal-01628079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo formation « orientée-activité » : principes de conception et effets trans-formatifs</w:t>
               </w:r>
@@ -6891,51 +6891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d’élaboration de ressources pour la formation continue des enseignants à partir d’enregistrements et de résultats de recherche mobilisant la perspective théorique du cours d’action. L’expérience de Néopass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude ViSA 27 et 28 Janvier 2011 ENS - Lyon, site Descartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7456,51 +7456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des situations de formation de simulation vidéo élaborées à partir d’un observatoire de l’activité professionnelle réelle et typique des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de la CDIUFM « La formation des enseignants en Europe : approche comparative »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7607,51 +7607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de la vidéo pour analyser l’activité des enseignants en classe et en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8180,51 +8180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Roublot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8538,51 +8538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment rendre compte de l’expérience ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Flavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8898,51 +8898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9025,51 +9025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formation universitaire numérique : enjeux, conditions et limites. Tréma, 19.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Garant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9681,51 +9681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche sémiologique de l’activité et de la vidéoformation des enseignants : repères théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9733,51 +9733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Blanes-Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Gaudin; Simon Flandin; Sylvie Moussay; Sébastien Chaliès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vidéoformation et développement de l’activité professionnelle enseignante</w:t>
@@ -10194,51 +10194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo et analyse in situ des situations d'enseignement et de formation dans le programme du cours d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10306,51 +10306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des processus de formation professionnelle et conception de dispositifs pour la formation des enseignants débutants et de leurs formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10405,51 +10405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire de l'évolution de la professionnalité enseignante et dispositifs de formation de simulation vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Baillat, D. Niclot &amp; D. Ulma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation des enseignants en Europe. Approche comparative.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.205-213, 2010</w:t>
@@ -11829,51 +11829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:serge.leblanc@fde.univ-montp2.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919938v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Constantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Larosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12huf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676373v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poizat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Drakos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ambrosetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12186-024-09348-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549381v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9522" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Az&#233;ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7254" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03059579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Secheppet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Mukamurera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3727" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sauvaire-Maltrana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3901" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Eyland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3951" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626594v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2484" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanes-Maestre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3432" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Deaudelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3360" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626602v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lussi.2015.01.0179" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2169" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.968" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627327v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1842" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.1403" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1569" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1526" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2618" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627137v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dieumegard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1941" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627138v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roublot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.5.29-52" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627192v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zeitler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.4.201-222" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803994v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.477" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627144v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.04.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HQJXMHF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627145v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.006.0079" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astier Philippe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2003.1833" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627147v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2003.1827" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.003.0053" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627194v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627191v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Theureau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1315(00)00053-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZNMPDDR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03208267v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve de Bisschop" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471281v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ryard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03039734v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01714512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633078v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627551v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sauvaire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627498v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mottaz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627542v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555589v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628049v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628053v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628051v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628056v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628079v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628059v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627544v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628078v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628062v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628063v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627507v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628061v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628140v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628067v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628069v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628160v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628141v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628070v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001398v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628081v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628071v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bronner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir&#232;ne Larguier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628089v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628127v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000701v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000453v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628138v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628165v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628163v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628139v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628167v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626591v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626224v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919909v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919921v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04206752v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20212/Crises-et-simulations" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03677879v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919827v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03059588v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626210v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626214v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626179v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626205v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626220v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804095v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/1930" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804083v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626228v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Marais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626231v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626232v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627467v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626235v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gombert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919875v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919790v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;ma Guillaume" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0093" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01714545v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919846v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627496v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627490v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01722676v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627494v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/tel-01627323v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:serge.leblanc@fde.univ-montp2.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919938v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Constantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Larosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12huf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549381v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9522" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poizat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Drakos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ambrosetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12186-024-09348-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Az&#233;ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7254" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03059579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Secheppet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Mukamurera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3727" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sauvaire-Maltrana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3901" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Eyland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3951" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626594v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2484" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627326v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Deaudelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3360" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanes-Maestre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3432" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626602v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lussi.2015.01.0179" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2169" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.968" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627327v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1842" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.1403" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1569" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1526" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2618" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627137v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dieumegard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1941" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627138v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roublot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.5.29-52" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627192v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zeitler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.4.201-222" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803994v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.477" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627144v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.04.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HQJXMHF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627145v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.006.0079" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astier Philippe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2003.1833" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627147v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2003.1827" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.003.0053" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627194v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627191v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Theureau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1315(00)00053-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZNMPDDR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03208267v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve de Bisschop" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471281v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ryard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03039734v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01714512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633078v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627551v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sauvaire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627498v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mottaz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627542v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555589v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628055v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628053v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628168v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628049v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628051v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628056v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628079v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627544v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628078v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628062v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628063v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627507v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628061v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628140v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628067v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628069v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628160v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628141v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628070v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001398v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628081v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628071v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bronner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir&#232;ne Larguier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628089v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628127v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000701v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000453v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628138v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628165v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628163v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628139v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628167v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626591v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626224v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919909v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919921v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04206752v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20212/Crises-et-simulations" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03677879v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919827v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03059588v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626210v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626214v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626179v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626205v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626220v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804095v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/1930" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804083v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626228v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Marais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626231v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626232v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627467v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626235v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01626238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gombert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919875v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919790v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;ma Guillaume" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0093" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01714545v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919846v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627496v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627490v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01722676v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627494v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/tel-01627323v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>