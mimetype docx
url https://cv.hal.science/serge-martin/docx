--- v0 (2026-03-05)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">serge-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3587-873X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">03387915X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000118798485</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur émérite de langue et littérature de langue française XXe et XXIe siècles à l'Université Sorbonne nouvelle Paris 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre du DILTEC (EA 2288) et associé à THALIM (UMR 7172). Ses recherches tentent de rendre compte des voix comme formes relationnelles dans et par le langage pour penser les subjectivations (gestes individuels et collectifs, réénonciations en lecture-écriture-traduction-enseignement) ou énonciations continuées en poèmes.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ses essais s'organisent en deux ensembles : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du vivre en voix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les poèmes, des relations de voix.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serge Martin est également poète sous le nom de Serge Ritman dont les livres s'assemblent aux éditions Tarabuste sous le titre suivant : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans ta voix, mes ritournelles.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix et relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Théories, 978-2-913351-34-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1045, 2016, Ghérasim Luca, Jean-Baptiste para, 978-2-351-500080-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de la voix en littérature de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, Enfance &amp; langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strenae n° 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2013, Les fables de la voix en littérature enfantine : actualités du Narrateur de Walter Benjamin, 2109-9081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Chemin (1967-1977) de Georges Lambrichs. Poétique d’une revue littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et ailleurs avec François Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Atelier du grand tétras, 168 p., 2012, 978-2-911648-52-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédicaces poèmes vers Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Atelier du grand tétras, 4, 145 p., 2012, (Résonance générale), 978-2-911648-51-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle littérature pour la jeunesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klincksieck, 45, 197 p., 2009, (50 questions), 978-2-252-03709-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec les poèmes de Bernard Vargaftig,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et relation Poétique de l'amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Anthropologie du monde occidental, Laborde Denis, 2-7475-9543-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec Bernard Noël toute rencontre est l’énigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himeros/Rumeur des âges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amour en fragments. Poétique de la relation critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Manières de critiquer, 2-848320-06-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher les passages avec Daniel Delas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sémantiques, 2-7475-5538-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Français aujourd’hui n° 137</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pécheyran-Hernu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française des enseignants de français, 137, 2002, L’attention aux textes </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Poésie dans les soulèvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Esthétiques, 2-7475-0987-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Poésies, l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 1997, L'éducateur, Gaston Mialaret, 2-13-048-000-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Poèmes à l'école. Une Anthologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand-Lacoste, </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Parcours didactiques à l'école , Marie-Claire et Serge Martin, 978-2-7352-1309-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Contes à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Bertrand-Lacoste, </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Parcours didactiques à l'école, Marie-Claire et Serge Martin, 978-2-7352-1308-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir. du dossier) Lecture Jeune n° 73 (« Les adolescents, la poésie »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Lecture jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 73, 1995, Les adolescents, la poésie, 1163-4987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir. et présentation avec Michel Le Bouffant), Le Français aujourd’hui, n° 107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française des enseignants de français, 107, 1994, Questions de langue à l’école</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betrand-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 1994, Référence, Daniel Delas, 2-7352-1004-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir. avec Michel le Bouffant et Annick Lorant-Jolly), Le Français Aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Bouffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lorant-Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française des enseignants de français, 102, 1993, Lieux de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Français aujourd’hui, n° 94 (« Des dictionnaires »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFEF, 94, 1991, Des dictionnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'érotisme de Ghérasim Luca (1913-1994) : figures d'une voix inflammable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masques, corps, langues les figures dans la poésie érotique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-150., 2017, 978-2-406-06071-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca : gestes du poème quand la voix vacille à cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications numériques du CÉRÉdI, "Actes de colloques et journées d'étude ". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gestes du poème, Actes du colloque organisé à l’Université de Rouen en avril 2015, publiés par Caroline Andriot-Saillant et Thierry Roger (CÉRÉdI).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, , 2016, 1775-4054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca filmé par Raoul Sangla : la théâtralité du poème à la télévision !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Denker-Bercoff, Florence Fix, Frédérique Toudoire-Surlapierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Orizons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 67-80, 2015, 979-10-309-0012-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu, la voix : d'une hésitation cardinale dans Du mouvement et de l'immobilité de Douve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Bonnefoy Du mouvement et de l'immobilité de Douve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 153-161, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Trassard, une ‘déménagerie’ avec les Cahiers du Chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Vaugeois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Loup Trassard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahier dix-neuf, Le Temps qu’il fait, pp.151-161, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Curatolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des revues littéraires au XXe siècle, Domaine français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Honoré Champion, pp.768-774, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Benjamin Rabier (1864-1939) à Philippe Corentin (né en 1936) : la vache qui rit jaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Houdart-Merot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rires en francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-166, 2013, CRTF, 978-2-36058-046-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix du poème-relation entre liberté d’allure et altière facilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Conort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Paul Eluard Capitale de la douleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.125-141, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème comme épreuve du sujet-relation : altérité et aliénation dans l’œuvre d’Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Husson, Guillaume Seydoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altérité et aliénation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Écritures, Université de Lorraine, collection « Théologies et cultures », pp.151-167, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non sa place mais son mouvement. Ferdinand de Saussure - Henri Meschonnic (les années 70) : une anthropologie historique du langage continuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quoi Saussure peut-il nous aider à penser la littérature ? [actes du colloque du 4 et 5 mars 2011 à l'Université de Pau]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses de l'Université de Pau et des Pays de l'Adour (PUPPA), pp.127-136, 2012, (Linguistique et littérature), 2-353-11030-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y a la littérature engagée et les œuvres qui engagent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre l'innocence : esthétique de l'engagement en littérature de jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, Peter Lang, pp.37-51, 2011, (Kinder- und Jugendkultur, -literatur und -medien : Theorie, Geschichte, Didaktik), 978-3-631-61442-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes parlés de James Sacré au Maroc : un poème-relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrivains et intellectuels français face au monde arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, H. Champion, pp.73-85, 2011, (Littérature de notre siècle), 978-2-7453-2254-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème-relation : avec James Sacré, l'Amérique un peu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation. II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Houdiard, pp.76-89, 2011, 978-2-35692-057-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les carnets du chemin : un album du commencement continu de la voix et de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Clézio, passeur des arts et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.101-113, 2010, (Interférences), 978-2-7535-1107-1. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.40301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire une thèse pour penser la relation dans et par le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Saïd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif : thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-95, 2005, Université de Cergy-Pontoise, Centre de recherche « Texte/Histoire »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca : la force amoureuse des poèmes contre la violence des instrumentalismes langagiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Manucu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Chaulet-Achour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">États et effets de la violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-295, 2005, Université de Cergy-Pontoise, Centre de recherche Textes et Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap ou la volubilité au cœur de la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-M. Bertucci et D. Delas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français des banlieues : français populaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-46, 2004, Centre Textes et Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions de et à Jean Bollack : avec Paul Celan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Delas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-214, 2002, Traduire 2, 2-910687-10-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter l’autre en écoutant le poème du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Groux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une éducation à l’altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-84, 2002, Éducation comparée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vargaftig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Jarrety. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de poésie de Baudelaire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Francis Ponge »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Hamon et D. Roger-Vasseldans (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Robert des grands écrivains de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dictionnaires Le Robert, pp.1010-1019, 2000, 313-3-09-906011-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi je n’enseigne plus la poésie et pourquoi j’essaie d’enseigner le français avec les poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Lançon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Poésie à l’école, de la maternelle à l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de la région Centre, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman and Neural Network Approaches for the Control of a VP bandwidth in an ATM Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëel Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Clérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking 2000 Broadband Communications, High Performance Networking, and Performance of Communication Networks. NETWORKING 2000. Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.655-666, 2000, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45551-5_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de l’amour-en-poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-L. Chiss, G. Dessons (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Force du langage, Rythme, discours, traduction, autour de l’œuvre d’Henri Meschonnic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.127-149, 2000, 2-7453-0319-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes des mers intérieures et Chansons en vers et en prose - deux chapitres du manuel Textes et Regards, 4e - et manuel du professeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magnard, pp.112-131 et 262-279, 1998, Pratiques du français 2-210-16621-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes pour voir et Poèmes pour dialoguer, deux chapitres dans Textes et regards 5° (avec livre du professeur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Regards 5e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magnard, pp.28-45 et 182-207, 1997, Pratiques du français, 2-210-16617-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">…sans casser des œufs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire-part</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liliane Giraudon Une creative méthode accidentée, 36/37, pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec John Dewey, penser relation : le continu vers l’inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.124-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je n’enseigne point, je raconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets : revue électronique d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Du français en cause aux causes du français, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca, sur la corde sans fin ni commencement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ghérasim Luca, 1045, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaillou : les vies imaginaires des voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer contre les évidences culturelles : avec le poème pour ‘pas prévoir’ (James Sacré)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myriades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La comparaison, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sussurer des bricoles, palabruler sous les lunes : Calaferte en poète du racontage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Autour de Louis Calaferte, Supplément pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éveilleur (Louis Calaferte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Matricule des anges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ferdjoukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les fables de la voix en littérature enfantine: actualités du « Raconteur » (Der Erzähler, 1936) de Walter Benjamin, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constellations et racontages pour des histoires des arts comme expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 182, pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relation critique : la voix du poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, J.-M. G. Le Clézio, 55, pp.103-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A table avec Corentin, la bouche pleine de voix !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des livres pour enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Philippe Corentin, 266, pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation dans le poème-Sacré : quand l’érotique et le politique s’emmêlent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, James Sacré : [actes du colloque consacré à James Sacré, Centre culturel international de Cerisy-la-Salle, été 2010], 29-30, pp.69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Chemin (1967-1977) de Georges Lambrichs. Des singularités critiques tout contre les avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'Écrivain critique, 306, pp.247-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cacophonie vs polyphonie ou &amp;quot;la musicalité de tout&amp;quot; dans l'oeuvre de Caroline Sagot-Duvauroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Meschonnic, la voix, la relation, la théorie, la relation. Courte fable du entre (Paul Ricœur tout contre Henri Meschonnic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di letteratura francese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Henri Meschonnic entre langue et poésie, XXXV-XXXVI, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix comme sujet-relation : de la transmission des modèles de langue aux relations de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sens de la langue, sens du langage. Poésie, grammaire, traduction, 32, pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Les poèmes au cœur de l’enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Enseigner la poésie avec les poèmes, 2 (169), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.169.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévert : les poèmes contre la Poésie pour tout (re)tourner en enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, A l’école Prévert , 27, pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Meschonnic traducteur du &amp;quot;Livre de Jonas&amp;quot; : une relation de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Le Livre de Jonas, 19, pp.201-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme, Serge Martin et Jacques Moulin. L'énigme du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Pour une archéologie de la théorisation des effets littéraires des rapports de domination. Séminaire du CTEL (axe "Littérature et communauté") 2007-08, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème : l'appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Avec les poèmes de Bernard Vargaftig : l'énigme du vivant, 15, pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le renard d’écriture dans la relation corps-langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Renart de male escole 16, pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta Main nue (extraits)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Poésie contemporaine: la revue Nu(e) invite pour son 10e anniversaire Bancquart, Meffre, Ritman, Sacré, Vargaftig, Verdier.., 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nudité ou l’impossible de la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Poésie contemporaine: la revue Nu(e) invite pour son 10e anniversaire Bancquart, Meffre, Ritman, Sacré, Vargaftig, Verdier.., 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire récitation, faire poésie, produire un poème : chercher le ton ou chercher la voix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, La poésie de l’école, 11, pp.81-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui se lit quand on lit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, L'attention aux textes, 137, pp.91-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire le mouvement. Vers une poétique de la relation au cœur du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Actes de Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, La lecture littéraire à l’école, 76, pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y a pli & pli. Penser avec le sujet du poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, supplément au n° 850, « Littérature et philosophie », 851, pp.202-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André du Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Didactique du français : langue et textes, 109, pp.118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture féminine d’une deuxième génération heureuse : Un Papillon dans la cité de Gisèle Pineau (Une lecture pour la fin du primaire et le début du collège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Lire/écrire en pays créole 106, pp.58-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grandmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Écrire au brouillon , 108, pp.103-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le lieu discursif pour lier l’étude et la pratique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 107, pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auteur : une entrée en littérature (un aspect de la question avec Isaac Bashevis Singer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Spirales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Littérature enfantine/de jeunesse, 9, pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heidsieck ou la poésie rendue à ses voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Théâtre Acte IV, 103, pp.116-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Noël. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Normes et pratiques de l’oral , 101, pp.123-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’écrire. Petit parcours dans la littérature de jeunesse et ses jeux avec le genre épistolaire – de l’insertion d’un billet au roman par lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 104 pp.112-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche du point de vue dans cinq albums pour les cycles 1 et 2 de l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Le point de vue, 98, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Noël. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, École, langue et culture, 100, pp.126-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorand Gaspar ou les insomnies de l’œil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Le groupement de textes, 97, pp.118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre vingt treize : une lecture en CM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graffitis, gribouillis, gribouillages et griffonnages (rhizomes pour les marginalia de l’écriture à l’école)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Concevoir écrire, 93, pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Ungerer ou les plaisirs de la fable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Concevoir écrire, 93, pp.120-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Guglielmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Concevoir écrire, 93, pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mot, un roman et des dictionnaires (petite histoire stellaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Des dictionnaires, 94, pp.83-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire-Instantanés. La vie et la poésie. Sept poses en classe primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Convergences sur Baudelaire 92, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la littérature avant la sixième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, La sixième, 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement du racontage : le poème de Jacques Prévert toujours à contre-écritures saintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACQUES PRÉVERT, DÉTONATIONS POÉTIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carole Aurouet et Marianne SIMON-OIKAWA, Aug 2017, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy et le sens du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Penser / Enseigner le sens du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités et altérités: des relations de voix en littérature pour vivre langage et faire société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e rencontres des chercheurs en didactique de la littérature : littérature de l'altérité, altérités de la littérature : moi, nous, les autres, le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE académie de Caen; May 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec John Dewey, penser relation : par le continu vers l’inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre une expérience L’œuvre de John Dewey pour penser/enseigner les langues et les littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin Serge, Campos Cascales Carla, Borgé Nathalie, Melodias Melissa, Morita Shungo, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rythme, la voix, la relation : des « correspondants par excellence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rythme aujourd'hui: pratiques et théories avec l'oeuvre d'Henri Meschonnic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Martin, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire/écrire/dire avec les œuvres littéraires en classe (de la maternelle au collège) : une question de voix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'ESPE Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Villeneuve-d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table ronde &amp;quot;Une didactique des langues éthique et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et responsabilité pour la didactique des langues au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC Valérie Spaëth, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer des ré-énonciations : vers une gestualité du dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études et de formation: "Créativité et enseignement/apprentissage des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Rose Volle, Nov 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème, relation de voix : une activité critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'écoute du poème : enseigner de lectures créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal Grenoble 3, Mar 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la littérature jeunesse sur les rapports de la critique et de la didactique à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des livres pour enfants a 50 ans : regards sur la critique de la littérature pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNF et Sorbonne Paris Cité, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essayer dire : performances du poème avec Ghérasim Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances poétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire "Lettres, Langages et Arts : Création, Recherche, Émergence, en Arts, Textes, Images, Spectacles" (LLA-CRÉATIS) de l'Université Toulouse Jean Jaurès-campus Mirail, Mar 2015, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En didactique des littératures, faire relation de voix : quels enjeux aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passages de paroles, paroles de passages Expériences et perspectives en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Lumbroso et Serge Martin, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lierre autour d’un pan de mur&amp;quot; : Walter Benjamin, les proverbes et le racontage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walter Benjamin : les métaphores de la critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Clermont-Ferrand-CELIS, Feb 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passages de frontières, passages de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie, poèmes : passages de voix, passages de frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIMIC, LASLAR, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de voix pour des paroles possibles : poétique de la relation et didactique des réénonciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles possibles Pratiques des littératures en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Lumbroso et Serge Martin, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix, oralité de l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie de la traduction littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Vrinat-Nikolov et Patrick Maurus, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleuze, Meschonnic, Régy : la réécriture continuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du séminaire Réécritures : Qu'est-ce qu'une réécriture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Caen, France. pp.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout contre le(s) style(s) (une lecture des ouvrages de Marielle Macé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GESTES DU « VIVRE POÈME” DANS L’ŒUVRE DE TROIS POÈTES DE LANGUE FRANÇAISE NÉS DANS LES ANNÉES 1930 : HENRI MESCHONNIC, BERNARD VARGAFTIG ET JAMES SACRÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, Encyclopédie des Littératures en Langues Africaines (ELLAF), L’inspiration au prisme des vies de poètes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand dire c'est écouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">serge-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3587-873X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">03387915X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000118798485</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur émérite de langue et littérature de langue française XXe et XXIe siècles à l'Université Sorbonne nouvelle Paris 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre du DILTEC (EA 2288) et associé à THALIM (UMR 7172). Ses recherches tentent de rendre compte des voix comme formes relationnelles dans et par le langage pour penser les subjectivations (gestes individuels et collectifs, réénonciations en lecture-écriture-traduction-enseignement) ou énonciations continuées en poèmes.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ses essais s'organisent en deux ensembles : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du vivre en voix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les poèmes, des relations de voix.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serge Martin est également poète sous le nom de Serge Ritman dont les livres s'assemblent aux éditions Tarabuste sous le titre suivant : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans ta voix, mes ritournelles.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix et relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Théories, 978-2-913351-34-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1045, 2016, Ghérasim Luca, Jean-Baptiste para, 978-2-351-500080-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de la voix en littérature de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, Enfance &amp; langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Chemin (1967-1977) de Georges Lambrichs. Poétique d’une revue littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strenae n° 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2013, Les fables de la voix en littérature enfantine : actualités du Narrateur de Walter Benjamin, 2109-9081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et ailleurs avec François Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Atelier du grand tétras, 168 p., 2012, 978-2-911648-52-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédicaces poèmes vers Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Atelier du grand tétras, 4, 145 p., 2012, (Résonance générale), 978-2-911648-51-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle littérature pour la jeunesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klincksieck, 45, 197 p., 2009, (50 questions), 978-2-252-03709-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec les poèmes de Bernard Vargaftig,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et relation Poétique de l'amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Anthropologie du monde occidental, Laborde Denis, 2-7475-9543-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec Bernard Noël toute rencontre est l’énigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himeros/Rumeur des âges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amour en fragments. Poétique de la relation critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Manières de critiquer, 2-848320-06-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher les passages avec Daniel Delas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sémantiques, 2-7475-5538-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Français aujourd’hui n° 137</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pécheyran-Hernu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française des enseignants de français, 137, 2002, L’attention aux textes </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Poésie dans les soulèvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Esthétiques, 2-7475-0987-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Contes à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Bertrand-Lacoste, </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Parcours didactiques à l'école, Marie-Claire et Serge Martin, 978-2-7352-1308-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Poèmes à l'école. Une Anthologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand-Lacoste, </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Parcours didactiques à l'école , Marie-Claire et Serge Martin, 978-2-7352-1309-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Poésies, l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 1997, L'éducateur, Gaston Mialaret, 2-13-048-000-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir. du dossier) Lecture Jeune n° 73 (« Les adolescents, la poésie »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Lecture jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 73, 1995, Les adolescents, la poésie, 1163-4987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir. et présentation avec Michel Le Bouffant), Le Français aujourd’hui, n° 107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française des enseignants de français, 107, 1994, Questions de langue à l’école</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betrand-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 1994, Référence, Daniel Delas, 2-7352-1004-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir. avec Michel le Bouffant et Annick Lorant-Jolly), Le Français Aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Bouffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lorant-Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française des enseignants de français, 102, 1993, Lieux de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Français aujourd’hui, n° 94 (« Des dictionnaires »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFEF, 94, 1991, Des dictionnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'érotisme de Ghérasim Luca (1913-1994) : figures d'une voix inflammable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masques, corps, langues les figures dans la poésie érotique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-150., 2017, 978-2-406-06071-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca : gestes du poème quand la voix vacille à cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications numériques du CÉRÉdI, "Actes de colloques et journées d'étude ". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gestes du poème, Actes du colloque organisé à l’Université de Rouen en avril 2015, publiés par Caroline Andriot-Saillant et Thierry Roger (CÉRÉdI).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, , 2016, 1775-4054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu, la voix : d'une hésitation cardinale dans Du mouvement et de l'immobilité de Douve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Bonnefoy Du mouvement et de l'immobilité de Douve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 153-161, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca filmé par Raoul Sangla : la théâtralité du poème à la télévision !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Denker-Bercoff, Florence Fix, Frédérique Toudoire-Surlapierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Orizons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 67-80, 2015, 979-10-309-0012-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Trassard, une ‘déménagerie’ avec les Cahiers du Chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Vaugeois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Loup Trassard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahier dix-neuf, Le Temps qu’il fait, pp.151-161, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Curatolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des revues littéraires au XXe siècle, Domaine français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Honoré Champion, pp.768-774, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix du poème-relation entre liberté d’allure et altière facilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Conort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Paul Eluard Capitale de la douleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.125-141, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème comme épreuve du sujet-relation : altérité et aliénation dans l’œuvre d’Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Husson, Guillaume Seydoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altérité et aliénation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Écritures, Université de Lorraine, collection « Théologies et cultures », pp.151-167, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Benjamin Rabier (1864-1939) à Philippe Corentin (né en 1936) : la vache qui rit jaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Houdart-Merot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rires en francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-166, 2013, CRTF, 978-2-36058-046-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non sa place mais son mouvement. Ferdinand de Saussure - Henri Meschonnic (les années 70) : une anthropologie historique du langage continuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quoi Saussure peut-il nous aider à penser la littérature ? [actes du colloque du 4 et 5 mars 2011 à l'Université de Pau]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses de l'Université de Pau et des Pays de l'Adour (PUPPA), pp.127-136, 2012, (Linguistique et littérature), 2-353-11030-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes parlés de James Sacré au Maroc : un poème-relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrivains et intellectuels français face au monde arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, H. Champion, pp.73-85, 2011, (Littérature de notre siècle), 978-2-7453-2254-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème-relation : avec James Sacré, l'Amérique un peu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation. II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Houdiard, pp.76-89, 2011, 978-2-35692-057-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y a la littérature engagée et les œuvres qui engagent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre l'innocence : esthétique de l'engagement en littérature de jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, Peter Lang, pp.37-51, 2011, (Kinder- und Jugendkultur, -literatur und -medien : Theorie, Geschichte, Didaktik), 978-3-631-61442-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les carnets du chemin : un album du commencement continu de la voix et de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Clézio, passeur des arts et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.101-113, 2010, (Interférences), 978-2-7535-1107-1. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.40301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca : la force amoureuse des poèmes contre la violence des instrumentalismes langagiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Manucu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Chaulet-Achour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">États et effets de la violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-295, 2005, Université de Cergy-Pontoise, Centre de recherche Textes et Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire une thèse pour penser la relation dans et par le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Saïd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif : thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-95, 2005, Université de Cergy-Pontoise, Centre de recherche « Texte/Histoire »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap ou la volubilité au cœur de la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-M. Bertucci et D. Delas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français des banlieues : français populaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-46, 2004, Centre Textes et Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter l’autre en écoutant le poème du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Groux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une éducation à l’altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-84, 2002, Éducation comparée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions de et à Jean Bollack : avec Paul Celan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Delas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-214, 2002, Traduire 2, 2-910687-10-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vargaftig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Jarrety. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de poésie de Baudelaire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi je n’enseigne plus la poésie et pourquoi j’essaie d’enseigner le français avec les poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Lançon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Poésie à l’école, de la maternelle à l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de la région Centre, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman and Neural Network Approaches for the Control of a VP bandwidth in an ATM Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëel Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Clérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking 2000 Broadband Communications, High Performance Networking, and Performance of Communication Networks. NETWORKING 2000. Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.655-666, 2000, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45551-5_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de l’amour-en-poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-L. Chiss, G. Dessons (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Force du langage, Rythme, discours, traduction, autour de l’œuvre d’Henri Meschonnic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.127-149, 2000, 2-7453-0319-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Francis Ponge »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Hamon et D. Roger-Vasseldans (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Robert des grands écrivains de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dictionnaires Le Robert, pp.1010-1019, 2000, 313-3-09-906011-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes des mers intérieures et Chansons en vers et en prose - deux chapitres du manuel Textes et Regards, 4e - et manuel du professeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magnard, pp.112-131 et 262-279, 1998, Pratiques du français 2-210-16621-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes pour voir et Poèmes pour dialoguer, deux chapitres dans Textes et regards 5° (avec livre du professeur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Regards 5e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magnard, pp.28-45 et 182-207, 1997, Pratiques du français, 2-210-16617-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">…sans casser des œufs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire-part</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liliane Giraudon Une creative méthode accidentée, 36/37, pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec John Dewey, penser relation : le continu vers l’inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.124-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je n’enseigne point, je raconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets : revue électronique d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Du français en cause aux causes du français, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca, sur la corde sans fin ni commencement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ghérasim Luca, 1045, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer contre les évidences culturelles : avec le poème pour ‘pas prévoir’ (James Sacré)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myriades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La comparaison, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sussurer des bricoles, palabruler sous les lunes : Calaferte en poète du racontage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Autour de Louis Calaferte, Supplément pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éveilleur (Louis Calaferte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Matricule des anges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaillou : les vies imaginaires des voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constellations et racontages pour des histoires des arts comme expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 182, pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relation critique : la voix du poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, J.-M. G. Le Clézio, 55, pp.103-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ferdjoukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les fables de la voix en littérature enfantine: actualités du « Raconteur » (Der Erzähler, 1936) de Walter Benjamin, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A table avec Corentin, la bouche pleine de voix !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des livres pour enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Philippe Corentin, 266, pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation dans le poème-Sacré : quand l’érotique et le politique s’emmêlent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, James Sacré : [actes du colloque consacré à James Sacré, Centre culturel international de Cerisy-la-Salle, été 2010], 29-30, pp.69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Chemin (1967-1977) de Georges Lambrichs. Des singularités critiques tout contre les avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'Écrivain critique, 306, pp.247-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cacophonie vs polyphonie ou &amp;quot;la musicalité de tout&amp;quot; dans l'oeuvre de Caroline Sagot-Duvauroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Meschonnic, la voix, la relation, la théorie, la relation. Courte fable du entre (Paul Ricœur tout contre Henri Meschonnic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di letteratura francese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Henri Meschonnic entre langue et poésie, XXXV-XXXVI, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix comme sujet-relation : de la transmission des modèles de langue aux relations de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sens de la langue, sens du langage. Poésie, grammaire, traduction, 32, pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévert : les poèmes contre la Poésie pour tout (re)tourner en enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, A l’école Prévert , 27, pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Meschonnic traducteur du &amp;quot;Livre de Jonas&amp;quot; : une relation de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Le Livre de Jonas, 19, pp.201-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Les poèmes au cœur de l’enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Enseigner la poésie avec les poèmes, 2 (169), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.169.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme, Serge Martin et Jacques Moulin. L'énigme du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Pour une archéologie de la théorisation des effets littéraires des rapports de domination. Séminaire du CTEL (axe "Littérature et communauté") 2007-08, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème : l'appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Avec les poèmes de Bernard Vargaftig : l'énigme du vivant, 15, pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta Main nue (extraits)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Poésie contemporaine: la revue Nu(e) invite pour son 10e anniversaire Bancquart, Meffre, Ritman, Sacré, Vargaftig, Verdier.., 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le renard d’écriture dans la relation corps-langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Renart de male escole 16, pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nudité ou l’impossible de la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Poésie contemporaine: la revue Nu(e) invite pour son 10e anniversaire Bancquart, Meffre, Ritman, Sacré, Vargaftig, Verdier.., 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui se lit quand on lit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, L'attention aux textes, 137, pp.91-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire récitation, faire poésie, produire un poème : chercher le ton ou chercher la voix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, La poésie de l’école, 11, pp.81-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire le mouvement. Vers une poétique de la relation au cœur du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Actes de Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, La lecture littéraire à l’école, 76, pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y a pli & pli. Penser avec le sujet du poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, supplément au n° 850, « Littérature et philosophie », 851, pp.202-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André du Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Didactique du français : langue et textes, 109, pp.118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grandmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Écrire au brouillon , 108, pp.103-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le lieu discursif pour lier l’étude et la pratique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 107, pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture féminine d’une deuxième génération heureuse : Un Papillon dans la cité de Gisèle Pineau (Une lecture pour la fin du primaire et le début du collège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Lire/écrire en pays créole 106, pp.58-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auteur : une entrée en littérature (un aspect de la question avec Isaac Bashevis Singer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Spirales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Littérature enfantine/de jeunesse, 9, pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heidsieck ou la poésie rendue à ses voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Théâtre Acte IV, 103, pp.116-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Noël. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Normes et pratiques de l’oral , 101, pp.123-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’écrire. Petit parcours dans la littérature de jeunesse et ses jeux avec le genre épistolaire – de l’insertion d’un billet au roman par lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 104 pp.112-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche du point de vue dans cinq albums pour les cycles 1 et 2 de l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Le point de vue, 98, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorand Gaspar ou les insomnies de l’œil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Le groupement de textes, 97, pp.118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Noël. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, École, langue et culture, 100, pp.126-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graffitis, gribouillis, gribouillages et griffonnages (rhizomes pour les marginalia de l’écriture à l’école)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Concevoir écrire, 93, pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre vingt treize : une lecture en CM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Ungerer ou les plaisirs de la fable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Concevoir écrire, 93, pp.120-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mot, un roman et des dictionnaires (petite histoire stellaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Des dictionnaires, 94, pp.83-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Guglielmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Concevoir écrire, 93, pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire-Instantanés. La vie et la poésie. Sept poses en classe primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Convergences sur Baudelaire 92, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la littérature avant la sixième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, La sixième, 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy et le sens du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Penser / Enseigner le sens du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités et altérités: des relations de voix en littérature pour vivre langage et faire société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e rencontres des chercheurs en didactique de la littérature : littérature de l'altérité, altérités de la littérature : moi, nous, les autres, le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE académie de Caen; May 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement du racontage : le poème de Jacques Prévert toujours à contre-écritures saintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACQUES PRÉVERT, DÉTONATIONS POÉTIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carole Aurouet et Marianne SIMON-OIKAWA, Aug 2017, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer des ré-énonciations : vers une gestualité du dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études et de formation: "Créativité et enseignement/apprentissage des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Rose Volle, Nov 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table ronde &amp;quot;Une didactique des langues éthique et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et responsabilité pour la didactique des langues au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC Valérie Spaëth, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème, relation de voix : une activité critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'écoute du poème : enseigner de lectures créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal Grenoble 3, Mar 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec John Dewey, penser relation : par le continu vers l’inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre une expérience L’œuvre de John Dewey pour penser/enseigner les langues et les littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin Serge, Campos Cascales Carla, Borgé Nathalie, Melodias Melissa, Morita Shungo, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire/écrire/dire avec les œuvres littéraires en classe (de la maternelle au collège) : une question de voix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'ESPE Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Villeneuve-d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rythme, la voix, la relation : des « correspondants par excellence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rythme aujourd'hui: pratiques et théories avec l'oeuvre d'Henri Meschonnic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Martin, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la littérature jeunesse sur les rapports de la critique et de la didactique à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des livres pour enfants a 50 ans : regards sur la critique de la littérature pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNF et Sorbonne Paris Cité, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essayer dire : performances du poème avec Ghérasim Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances poétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire "Lettres, Langages et Arts : Création, Recherche, Émergence, en Arts, Textes, Images, Spectacles" (LLA-CRÉATIS) de l'Université Toulouse Jean Jaurès-campus Mirail, Mar 2015, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En didactique des littératures, faire relation de voix : quels enjeux aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passages de paroles, paroles de passages Expériences et perspectives en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Lumbroso et Serge Martin, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de voix pour des paroles possibles : poétique de la relation et didactique des réénonciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles possibles Pratiques des littératures en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Lumbroso et Serge Martin, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passages de frontières, passages de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie, poèmes : passages de voix, passages de frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIMIC, LASLAR, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lierre autour d’un pan de mur&amp;quot; : Walter Benjamin, les proverbes et le racontage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walter Benjamin : les métaphores de la critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Clermont-Ferrand-CELIS, Feb 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix, oralité de l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie de la traduction littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Vrinat-Nikolov et Patrick Maurus, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleuze, Meschonnic, Régy : la réécriture continuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du séminaire Réécritures : Qu'est-ce qu'une réécriture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Caen, France. pp.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout contre le(s) style(s) (une lecture des ouvrages de Marielle Macé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GESTES DU « VIVRE POÈME” DANS L’ŒUVRE DE TROIS POÈTES DE LANGUE FRANÇAISE NÉS DANS LES ANNÉES 1930 : HENRI MESCHONNIC, BERNARD VARGAFTIG ET JAMES SACRÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, Encyclopédie des Littératures en Langues Africaines (ELLAF), L’inspiration au prisme des vies de poètes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand dire c'est écouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC8C3289"/>
+    <w:nsid w:val="7914191B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3587-873X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03387915X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118798485" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marie-delarbre.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435699v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europe-revue.net/produit/n-1045-gherasim-luca-mai-2016/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/champion/8200-book-08532632-9782745326324.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790397v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20343&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lalibrairie.com/tous-les-livres/avec-bernard-noel---toute-rencontre-est-l-enigme-9782843270963.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Manieres-de-critiquer/L-Amour-en-fragments.-Poetique-de-la-relation-critique" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=15963" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;cheyran-Hernu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=4605" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bertrand-lacoste.fr/fr/catalogue/ecole/poemes-ecole.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bertrand-lacoste.fr/fr/catalogue/contes-ecole.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ns420751.ip-37-59-25.eu/lecturejeune/LJ_073_01-1995.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bertrand-lacoste.fr/fr/catalogue/francis-ponge.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Bouffant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lorant-Jolly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=3099&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/nouveaute/poesie-en-scene.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=562&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790472v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40301" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480911v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=328&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480908v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Manucu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=321&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=325&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480905v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=266&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480857v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=12920" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479518v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479453v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175654v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;el Feraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;rot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pallou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45551-5_55" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436915v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436912v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248305v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436962v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790473v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790471v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790462v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485084v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.169.0003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519796v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479523v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520072v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520067v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478612v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520059v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520054v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485129v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485122v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485100v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477079v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477072v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678058v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616301v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678031v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451077v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449041v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451054v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446153v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476780v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449124v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451128v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248938v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790482v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147734v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3587-873X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03387915X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118798485" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marie-delarbre.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435699v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europe-revue.net/produit/n-1045-gherasim-luca-mai-2016/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437067v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/champion/8200-book-08532632-9782745326324.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790397v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20343&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lalibrairie.com/tous-les-livres/avec-bernard-noel---toute-rencontre-est-l-enigme-9782843270963.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Manieres-de-critiquer/L-Amour-en-fragments.-Poetique-de-la-relation-critique" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=15963" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;cheyran-Hernu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=4605" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bertrand-lacoste.fr/fr/catalogue/contes-ecole.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bertrand-lacoste.fr/fr/catalogue/ecole/poemes-ecole.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476790v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ns420751.ip-37-59-25.eu/lecturejeune/LJ_073_01-1995.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bertrand-lacoste.fr/fr/catalogue/francis-ponge.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Bouffant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lorant-Jolly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=3099&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/nouveaute/poesie-en-scene.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436941v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=562&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790472v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40301" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Manucu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=321&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480911v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=328&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=325&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=12920" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=266&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479518v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;el Feraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;rot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pallou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45551-5_55" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436912v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248305v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436915v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436962v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790473v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790471v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790462v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790395v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.169.0003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519796v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480852v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479523v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520072v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478690v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478666v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478612v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520059v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520054v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485129v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520050v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477077v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477079v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485100v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477072v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616301v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678058v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446153v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451054v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449042v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451077v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449104v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449041v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476780v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449124v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449117v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248938v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790482v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147734v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>