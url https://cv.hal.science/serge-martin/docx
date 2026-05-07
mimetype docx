--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">serge-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3587-873X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">03387915X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000118798485</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur émérite de langue et littérature de langue française XXe et XXIe siècles à l'Université Sorbonne nouvelle Paris 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre du DILTEC (EA 2288) et associé à THALIM (UMR 7172). Ses recherches tentent de rendre compte des voix comme formes relationnelles dans et par le langage pour penser les subjectivations (gestes individuels et collectifs, réénonciations en lecture-écriture-traduction-enseignement) ou énonciations continuées en poèmes.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ses essais s'organisent en deux ensembles : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du vivre en voix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les poèmes, des relations de voix.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serge Martin est également poète sous le nom de Serge Ritman dont les livres s'assemblent aux éditions Tarabuste sous le titre suivant : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans ta voix, mes ritournelles.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix et relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Théories, 978-2-913351-34-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1045, 2016, Ghérasim Luca, Jean-Baptiste para, 978-2-351-500080-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de la voix en littérature de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, Enfance &amp; langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Chemin (1967-1977) de Georges Lambrichs. Poétique d’une revue littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strenae n° 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2013, Les fables de la voix en littérature enfantine : actualités du Narrateur de Walter Benjamin, 2109-9081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et ailleurs avec François Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Atelier du grand tétras, 168 p., 2012, 978-2-911648-52-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédicaces poèmes vers Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Atelier du grand tétras, 4, 145 p., 2012, (Résonance générale), 978-2-911648-51-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle littérature pour la jeunesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klincksieck, 45, 197 p., 2009, (50 questions), 978-2-252-03709-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec les poèmes de Bernard Vargaftig,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et relation Poétique de l'amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Anthropologie du monde occidental, Laborde Denis, 2-7475-9543-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec Bernard Noël toute rencontre est l’énigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himeros/Rumeur des âges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amour en fragments. Poétique de la relation critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Manières de critiquer, 2-848320-06-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher les passages avec Daniel Delas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sémantiques, 2-7475-5538-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Français aujourd’hui n° 137</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pécheyran-Hernu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française des enseignants de français, 137, 2002, L’attention aux textes </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Poésie dans les soulèvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Esthétiques, 2-7475-0987-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Contes à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Bertrand-Lacoste, </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Parcours didactiques à l'école, Marie-Claire et Serge Martin, 978-2-7352-1308-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Poèmes à l'école. Une Anthologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand-Lacoste, </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Parcours didactiques à l'école , Marie-Claire et Serge Martin, 978-2-7352-1309-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Poésies, l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 1997, L'éducateur, Gaston Mialaret, 2-13-048-000-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir. du dossier) Lecture Jeune n° 73 (« Les adolescents, la poésie »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Lecture jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 73, 1995, Les adolescents, la poésie, 1163-4987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir. et présentation avec Michel Le Bouffant), Le Français aujourd’hui, n° 107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française des enseignants de français, 107, 1994, Questions de langue à l’école</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betrand-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 1994, Référence, Daniel Delas, 2-7352-1004-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir. avec Michel le Bouffant et Annick Lorant-Jolly), Le Français Aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Bouffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lorant-Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française des enseignants de français, 102, 1993, Lieux de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Français aujourd’hui, n° 94 (« Des dictionnaires »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFEF, 94, 1991, Des dictionnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'érotisme de Ghérasim Luca (1913-1994) : figures d'une voix inflammable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masques, corps, langues les figures dans la poésie érotique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-150., 2017, 978-2-406-06071-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca : gestes du poème quand la voix vacille à cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications numériques du CÉRÉdI, "Actes de colloques et journées d'étude ". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gestes du poème, Actes du colloque organisé à l’Université de Rouen en avril 2015, publiés par Caroline Andriot-Saillant et Thierry Roger (CÉRÉdI).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, , 2016, 1775-4054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu, la voix : d'une hésitation cardinale dans Du mouvement et de l'immobilité de Douve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Bonnefoy Du mouvement et de l'immobilité de Douve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 153-161, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca filmé par Raoul Sangla : la théâtralité du poème à la télévision !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Denker-Bercoff, Florence Fix, Frédérique Toudoire-Surlapierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Orizons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 67-80, 2015, 979-10-309-0012-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Trassard, une ‘déménagerie’ avec les Cahiers du Chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Vaugeois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Loup Trassard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahier dix-neuf, Le Temps qu’il fait, pp.151-161, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Curatolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des revues littéraires au XXe siècle, Domaine français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Honoré Champion, pp.768-774, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix du poème-relation entre liberté d’allure et altière facilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Conort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Paul Eluard Capitale de la douleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.125-141, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème comme épreuve du sujet-relation : altérité et aliénation dans l’œuvre d’Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Husson, Guillaume Seydoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altérité et aliénation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Écritures, Université de Lorraine, collection « Théologies et cultures », pp.151-167, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Benjamin Rabier (1864-1939) à Philippe Corentin (né en 1936) : la vache qui rit jaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Houdart-Merot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rires en francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-166, 2013, CRTF, 978-2-36058-046-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non sa place mais son mouvement. Ferdinand de Saussure - Henri Meschonnic (les années 70) : une anthropologie historique du langage continuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quoi Saussure peut-il nous aider à penser la littérature ? [actes du colloque du 4 et 5 mars 2011 à l'Université de Pau]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses de l'Université de Pau et des Pays de l'Adour (PUPPA), pp.127-136, 2012, (Linguistique et littérature), 2-353-11030-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes parlés de James Sacré au Maroc : un poème-relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrivains et intellectuels français face au monde arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, H. Champion, pp.73-85, 2011, (Littérature de notre siècle), 978-2-7453-2254-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème-relation : avec James Sacré, l'Amérique un peu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation. II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Houdiard, pp.76-89, 2011, 978-2-35692-057-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y a la littérature engagée et les œuvres qui engagent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre l'innocence : esthétique de l'engagement en littérature de jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, Peter Lang, pp.37-51, 2011, (Kinder- und Jugendkultur, -literatur und -medien : Theorie, Geschichte, Didaktik), 978-3-631-61442-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les carnets du chemin : un album du commencement continu de la voix et de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Clézio, passeur des arts et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.101-113, 2010, (Interférences), 978-2-7535-1107-1. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.40301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca : la force amoureuse des poèmes contre la violence des instrumentalismes langagiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Manucu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Chaulet-Achour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">États et effets de la violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-295, 2005, Université de Cergy-Pontoise, Centre de recherche Textes et Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire une thèse pour penser la relation dans et par le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Saïd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif : thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-95, 2005, Université de Cergy-Pontoise, Centre de recherche « Texte/Histoire »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap ou la volubilité au cœur de la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-M. Bertucci et D. Delas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français des banlieues : français populaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-46, 2004, Centre Textes et Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter l’autre en écoutant le poème du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Groux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une éducation à l’altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-84, 2002, Éducation comparée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions de et à Jean Bollack : avec Paul Celan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Delas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-214, 2002, Traduire 2, 2-910687-10-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vargaftig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Jarrety. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de poésie de Baudelaire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi je n’enseigne plus la poésie et pourquoi j’essaie d’enseigner le français avec les poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Lançon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Poésie à l’école, de la maternelle à l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de la région Centre, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman and Neural Network Approaches for the Control of a VP bandwidth in an ATM Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëel Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Clérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking 2000 Broadband Communications, High Performance Networking, and Performance of Communication Networks. NETWORKING 2000. Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.655-666, 2000, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45551-5_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de l’amour-en-poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-L. Chiss, G. Dessons (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Force du langage, Rythme, discours, traduction, autour de l’œuvre d’Henri Meschonnic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.127-149, 2000, 2-7453-0319-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Francis Ponge »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Hamon et D. Roger-Vasseldans (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Robert des grands écrivains de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dictionnaires Le Robert, pp.1010-1019, 2000, 313-3-09-906011-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes des mers intérieures et Chansons en vers et en prose - deux chapitres du manuel Textes et Regards, 4e - et manuel du professeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magnard, pp.112-131 et 262-279, 1998, Pratiques du français 2-210-16621-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes pour voir et Poèmes pour dialoguer, deux chapitres dans Textes et regards 5° (avec livre du professeur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Regards 5e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magnard, pp.28-45 et 182-207, 1997, Pratiques du français, 2-210-16617-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">…sans casser des œufs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire-part</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liliane Giraudon Une creative méthode accidentée, 36/37, pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec John Dewey, penser relation : le continu vers l’inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.124-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je n’enseigne point, je raconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets : revue électronique d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Du français en cause aux causes du français, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca, sur la corde sans fin ni commencement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ghérasim Luca, 1045, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer contre les évidences culturelles : avec le poème pour ‘pas prévoir’ (James Sacré)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myriades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La comparaison, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sussurer des bricoles, palabruler sous les lunes : Calaferte en poète du racontage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Autour de Louis Calaferte, Supplément pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éveilleur (Louis Calaferte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Matricule des anges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaillou : les vies imaginaires des voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constellations et racontages pour des histoires des arts comme expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 182, pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relation critique : la voix du poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, J.-M. G. Le Clézio, 55, pp.103-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ferdjoukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les fables de la voix en littérature enfantine: actualités du « Raconteur » (Der Erzähler, 1936) de Walter Benjamin, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A table avec Corentin, la bouche pleine de voix !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des livres pour enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Philippe Corentin, 266, pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation dans le poème-Sacré : quand l’érotique et le politique s’emmêlent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, James Sacré : [actes du colloque consacré à James Sacré, Centre culturel international de Cerisy-la-Salle, été 2010], 29-30, pp.69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Chemin (1967-1977) de Georges Lambrichs. Des singularités critiques tout contre les avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'Écrivain critique, 306, pp.247-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cacophonie vs polyphonie ou &amp;quot;la musicalité de tout&amp;quot; dans l'oeuvre de Caroline Sagot-Duvauroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Meschonnic, la voix, la relation, la théorie, la relation. Courte fable du entre (Paul Ricœur tout contre Henri Meschonnic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di letteratura francese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Henri Meschonnic entre langue et poésie, XXXV-XXXVI, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix comme sujet-relation : de la transmission des modèles de langue aux relations de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sens de la langue, sens du langage. Poésie, grammaire, traduction, 32, pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévert : les poèmes contre la Poésie pour tout (re)tourner en enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, A l’école Prévert , 27, pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Meschonnic traducteur du &amp;quot;Livre de Jonas&amp;quot; : une relation de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Le Livre de Jonas, 19, pp.201-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Les poèmes au cœur de l’enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Enseigner la poésie avec les poèmes, 2 (169), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.169.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme, Serge Martin et Jacques Moulin. L'énigme du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Pour une archéologie de la théorisation des effets littéraires des rapports de domination. Séminaire du CTEL (axe "Littérature et communauté") 2007-08, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème : l'appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Avec les poèmes de Bernard Vargaftig : l'énigme du vivant, 15, pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta Main nue (extraits)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Poésie contemporaine: la revue Nu(e) invite pour son 10e anniversaire Bancquart, Meffre, Ritman, Sacré, Vargaftig, Verdier.., 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le renard d’écriture dans la relation corps-langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Renart de male escole 16, pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nudité ou l’impossible de la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Poésie contemporaine: la revue Nu(e) invite pour son 10e anniversaire Bancquart, Meffre, Ritman, Sacré, Vargaftig, Verdier.., 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui se lit quand on lit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, L'attention aux textes, 137, pp.91-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire récitation, faire poésie, produire un poème : chercher le ton ou chercher la voix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, La poésie de l’école, 11, pp.81-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire le mouvement. Vers une poétique de la relation au cœur du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Actes de Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, La lecture littéraire à l’école, 76, pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y a pli & pli. Penser avec le sujet du poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, supplément au n° 850, « Littérature et philosophie », 851, pp.202-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André du Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Didactique du français : langue et textes, 109, pp.118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grandmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Écrire au brouillon , 108, pp.103-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le lieu discursif pour lier l’étude et la pratique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 107, pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture féminine d’une deuxième génération heureuse : Un Papillon dans la cité de Gisèle Pineau (Une lecture pour la fin du primaire et le début du collège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Lire/écrire en pays créole 106, pp.58-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auteur : une entrée en littérature (un aspect de la question avec Isaac Bashevis Singer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Spirales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Littérature enfantine/de jeunesse, 9, pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heidsieck ou la poésie rendue à ses voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Théâtre Acte IV, 103, pp.116-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Noël. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Normes et pratiques de l’oral , 101, pp.123-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’écrire. Petit parcours dans la littérature de jeunesse et ses jeux avec le genre épistolaire – de l’insertion d’un billet au roman par lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 104 pp.112-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche du point de vue dans cinq albums pour les cycles 1 et 2 de l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Le point de vue, 98, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorand Gaspar ou les insomnies de l’œil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Le groupement de textes, 97, pp.118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Noël. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, École, langue et culture, 100, pp.126-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graffitis, gribouillis, gribouillages et griffonnages (rhizomes pour les marginalia de l’écriture à l’école)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Concevoir écrire, 93, pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre vingt treize : une lecture en CM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Ungerer ou les plaisirs de la fable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Concevoir écrire, 93, pp.120-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mot, un roman et des dictionnaires (petite histoire stellaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Des dictionnaires, 94, pp.83-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Guglielmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Concevoir écrire, 93, pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire-Instantanés. La vie et la poésie. Sept poses en classe primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Convergences sur Baudelaire 92, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la littérature avant la sixième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, La sixième, 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy et le sens du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Penser / Enseigner le sens du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités et altérités: des relations de voix en littérature pour vivre langage et faire société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e rencontres des chercheurs en didactique de la littérature : littérature de l'altérité, altérités de la littérature : moi, nous, les autres, le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE académie de Caen; May 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement du racontage : le poème de Jacques Prévert toujours à contre-écritures saintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACQUES PRÉVERT, DÉTONATIONS POÉTIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carole Aurouet et Marianne SIMON-OIKAWA, Aug 2017, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer des ré-énonciations : vers une gestualité du dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études et de formation: "Créativité et enseignement/apprentissage des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Rose Volle, Nov 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table ronde &amp;quot;Une didactique des langues éthique et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et responsabilité pour la didactique des langues au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC Valérie Spaëth, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème, relation de voix : une activité critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'écoute du poème : enseigner de lectures créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal Grenoble 3, Mar 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec John Dewey, penser relation : par le continu vers l’inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre une expérience L’œuvre de John Dewey pour penser/enseigner les langues et les littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin Serge, Campos Cascales Carla, Borgé Nathalie, Melodias Melissa, Morita Shungo, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire/écrire/dire avec les œuvres littéraires en classe (de la maternelle au collège) : une question de voix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'ESPE Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Villeneuve-d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rythme, la voix, la relation : des « correspondants par excellence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rythme aujourd'hui: pratiques et théories avec l'oeuvre d'Henri Meschonnic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Martin, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la littérature jeunesse sur les rapports de la critique et de la didactique à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des livres pour enfants a 50 ans : regards sur la critique de la littérature pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNF et Sorbonne Paris Cité, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essayer dire : performances du poème avec Ghérasim Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances poétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire "Lettres, Langages et Arts : Création, Recherche, Émergence, en Arts, Textes, Images, Spectacles" (LLA-CRÉATIS) de l'Université Toulouse Jean Jaurès-campus Mirail, Mar 2015, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En didactique des littératures, faire relation de voix : quels enjeux aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passages de paroles, paroles de passages Expériences et perspectives en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Lumbroso et Serge Martin, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de voix pour des paroles possibles : poétique de la relation et didactique des réénonciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles possibles Pratiques des littératures en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Lumbroso et Serge Martin, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passages de frontières, passages de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie, poèmes : passages de voix, passages de frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIMIC, LASLAR, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lierre autour d’un pan de mur&amp;quot; : Walter Benjamin, les proverbes et le racontage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walter Benjamin : les métaphores de la critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Clermont-Ferrand-CELIS, Feb 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix, oralité de l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie de la traduction littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Vrinat-Nikolov et Patrick Maurus, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleuze, Meschonnic, Régy : la réécriture continuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du séminaire Réécritures : Qu'est-ce qu'une réécriture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Caen, France. pp.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout contre le(s) style(s) (une lecture des ouvrages de Marielle Macé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GESTES DU « VIVRE POÈME” DANS L’ŒUVRE DE TROIS POÈTES DE LANGUE FRANÇAISE NÉS DANS LES ANNÉES 1930 : HENRI MESCHONNIC, BERNARD VARGAFTIG ET JAMES SACRÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, Encyclopédie des Littératures en Langues Africaines (ELLAF), L’inspiration au prisme des vies de poètes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand dire c'est écouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">serge-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3587-873X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">03387915X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000118798485</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur émérite de langue et littérature de langue française XXe et XXIe siècles à l'Université Sorbonne nouvelle Paris 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre du DILTEC (EA 2288) et associé à THALIM (UMR 7172). Ses recherches tentent de rendre compte des voix comme formes relationnelles dans et par le langage pour penser les subjectivations (gestes individuels et collectifs, réénonciations en lecture-écriture-traduction-enseignement) ou énonciations continuées en poèmes.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ses essais s'organisent en deux ensembles : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du vivre en voix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les poèmes, des relations de voix.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serge Martin est également poète sous le nom de Serge Ritman dont les livres s'assemblent aux éditions Tarabuste sous le titre suivant : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans ta voix, mes ritournelles.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix et relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Théories, 978-2-913351-34-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1045, 2016, Ghérasim Luca, Jean-Baptiste para, 978-2-351-500080-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de la voix en littérature de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, Enfance &amp; langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strenae n° 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2013, Les fables de la voix en littérature enfantine : actualités du Narrateur de Walter Benjamin, 2109-9081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Chemin (1967-1977) de Georges Lambrichs. Poétique d’une revue littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et ailleurs avec François Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Atelier du grand tétras, 168 p., 2012, 978-2-911648-52-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédicaces poèmes vers Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Atelier du grand tétras, 4, 145 p., 2012, (Résonance générale), 978-2-911648-51-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle littérature pour la jeunesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klincksieck, 45, 197 p., 2009, (50 questions), 978-2-252-03709-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec les poèmes de Bernard Vargaftig,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et relation Poétique de l'amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Anthropologie du monde occidental, Laborde Denis, 2-7475-9543-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec Bernard Noël toute rencontre est l’énigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himeros/Rumeur des âges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amour en fragments. Poétique de la relation critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Manières de critiquer, 2-848320-06-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher les passages avec Daniel Delas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sémantiques, 2-7475-5538-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Français aujourd’hui n° 137</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pécheyran-Hernu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française des enseignants de français, 137, 2002, L’attention aux textes </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Poésie dans les soulèvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Esthétiques, 2-7475-0987-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Poésies, l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 1997, L'éducateur, Gaston Mialaret, 2-13-048-000-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Poèmes à l'école. Une Anthologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand-Lacoste, </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Parcours didactiques à l'école , Marie-Claire et Serge Martin, 978-2-7352-1309-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Contes à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Bertrand-Lacoste, </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Parcours didactiques à l'école, Marie-Claire et Serge Martin, 978-2-7352-1308-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir. du dossier) Lecture Jeune n° 73 (« Les adolescents, la poésie »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Lecture jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 73, 1995, Les adolescents, la poésie, 1163-4987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir. et présentation avec Michel Le Bouffant), Le Français aujourd’hui, n° 107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française des enseignants de français, 107, 1994, Questions de langue à l’école</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betrand-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 1994, Référence, Daniel Delas, 2-7352-1004-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir. avec Michel le Bouffant et Annick Lorant-Jolly), Le Français Aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Bouffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lorant-Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française des enseignants de français, 102, 1993, Lieux de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Français aujourd’hui, n° 94 (« Des dictionnaires »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFEF, 94, 1991, Des dictionnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'érotisme de Ghérasim Luca (1913-1994) : figures d'une voix inflammable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masques, corps, langues les figures dans la poésie érotique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-150., 2017, 978-2-406-06071-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca : gestes du poème quand la voix vacille à cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications numériques du CÉRÉdI, "Actes de colloques et journées d'étude ". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gestes du poème, Actes du colloque organisé à l’Université de Rouen en avril 2015, publiés par Caroline Andriot-Saillant et Thierry Roger (CÉRÉdI).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, , 2016, 1775-4054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca filmé par Raoul Sangla : la théâtralité du poème à la télévision !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Denker-Bercoff, Florence Fix, Frédérique Toudoire-Surlapierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Orizons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 67-80, 2015, 979-10-309-0012-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu, la voix : d'une hésitation cardinale dans Du mouvement et de l'immobilité de Douve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Bonnefoy Du mouvement et de l'immobilité de Douve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 153-161, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Trassard, une ‘déménagerie’ avec les Cahiers du Chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Vaugeois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Loup Trassard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahier dix-neuf, Le Temps qu’il fait, pp.151-161, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Curatolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des revues littéraires au XXe siècle, Domaine français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Honoré Champion, pp.768-774, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Benjamin Rabier (1864-1939) à Philippe Corentin (né en 1936) : la vache qui rit jaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Houdart-Merot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rires en francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-166, 2013, CRTF, 978-2-36058-046-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix du poème-relation entre liberté d’allure et altière facilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Conort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Paul Eluard Capitale de la douleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.125-141, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème comme épreuve du sujet-relation : altérité et aliénation dans l’œuvre d’Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Husson, Guillaume Seydoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altérité et aliénation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Écritures, Université de Lorraine, collection « Théologies et cultures », pp.151-167, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non sa place mais son mouvement. Ferdinand de Saussure - Henri Meschonnic (les années 70) : une anthropologie historique du langage continuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quoi Saussure peut-il nous aider à penser la littérature ? [actes du colloque du 4 et 5 mars 2011 à l'Université de Pau]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses de l'Université de Pau et des Pays de l'Adour (PUPPA), pp.127-136, 2012, (Linguistique et littérature), 2-353-11030-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y a la littérature engagée et les œuvres qui engagent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre l'innocence : esthétique de l'engagement en littérature de jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, Peter Lang, pp.37-51, 2011, (Kinder- und Jugendkultur, -literatur und -medien : Theorie, Geschichte, Didaktik), 978-3-631-61442-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème-relation : avec James Sacré, l'Amérique un peu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation. II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Houdiard, pp.76-89, 2011, 978-2-35692-057-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes parlés de James Sacré au Maroc : un poème-relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrivains et intellectuels français face au monde arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, H. Champion, pp.73-85, 2011, (Littérature de notre siècle), 978-2-7453-2254-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les carnets du chemin : un album du commencement continu de la voix et de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Clézio, passeur des arts et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.101-113, 2010, (Interférences), 978-2-7535-1107-1. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.40301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire une thèse pour penser la relation dans et par le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Saïd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif : thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-95, 2005, Université de Cergy-Pontoise, Centre de recherche « Texte/Histoire »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca : la force amoureuse des poèmes contre la violence des instrumentalismes langagiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Manucu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Chaulet-Achour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">États et effets de la violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-295, 2005, Université de Cergy-Pontoise, Centre de recherche Textes et Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap ou la volubilité au cœur de la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-M. Bertucci et D. Delas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français des banlieues : français populaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-46, 2004, Centre Textes et Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions de et à Jean Bollack : avec Paul Celan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Delas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-214, 2002, Traduire 2, 2-910687-10-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter l’autre en écoutant le poème du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Groux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une éducation à l’altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-84, 2002, Éducation comparée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vargaftig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Jarrety. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de poésie de Baudelaire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Francis Ponge »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Hamon et D. Roger-Vasseldans (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Robert des grands écrivains de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dictionnaires Le Robert, pp.1010-1019, 2000, 313-3-09-906011-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi je n’enseigne plus la poésie et pourquoi j’essaie d’enseigner le français avec les poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Lançon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Poésie à l’école, de la maternelle à l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de la région Centre, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman and Neural Network Approaches for the Control of a VP bandwidth in an ATM Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëel Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Clérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking 2000 Broadband Communications, High Performance Networking, and Performance of Communication Networks. NETWORKING 2000. Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.655-666, 2000, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45551-5_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de l’amour-en-poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-L. Chiss, G. Dessons (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Force du langage, Rythme, discours, traduction, autour de l’œuvre d’Henri Meschonnic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.127-149, 2000, 2-7453-0319-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes des mers intérieures et Chansons en vers et en prose - deux chapitres du manuel Textes et Regards, 4e - et manuel du professeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magnard, pp.112-131 et 262-279, 1998, Pratiques du français 2-210-16621-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes pour voir et Poèmes pour dialoguer, deux chapitres dans Textes et regards 5° (avec livre du professeur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Regards 5e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magnard, pp.28-45 et 182-207, 1997, Pratiques du français, 2-210-16617-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">…sans casser des œufs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire-part</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liliane Giraudon Une creative méthode accidentée, 36/37, pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec John Dewey, penser relation : le continu vers l’inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.124-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je n’enseigne point, je raconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets : revue électronique d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Du français en cause aux causes du français, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca, sur la corde sans fin ni commencement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ghérasim Luca, 1045, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaillou : les vies imaginaires des voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer contre les évidences culturelles : avec le poème pour ‘pas prévoir’ (James Sacré)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myriades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La comparaison, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sussurer des bricoles, palabruler sous les lunes : Calaferte en poète du racontage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Autour de Louis Calaferte, Supplément pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éveilleur (Louis Calaferte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Matricule des anges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ferdjoukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les fables de la voix en littérature enfantine: actualités du « Raconteur » (Der Erzähler, 1936) de Walter Benjamin, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constellations et racontages pour des histoires des arts comme expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 182, pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relation critique : la voix du poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, J.-M. G. Le Clézio, 55, pp.103-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A table avec Corentin, la bouche pleine de voix !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des livres pour enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Philippe Corentin, 266, pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation dans le poème-Sacré : quand l’érotique et le politique s’emmêlent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, James Sacré : [actes du colloque consacré à James Sacré, Centre culturel international de Cerisy-la-Salle, été 2010], 29-30, pp.69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Chemin (1967-1977) de Georges Lambrichs. Des singularités critiques tout contre les avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'Écrivain critique, 306, pp.247-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cacophonie vs polyphonie ou &amp;quot;la musicalité de tout&amp;quot; dans l'oeuvre de Caroline Sagot-Duvauroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Meschonnic, la voix, la relation, la théorie, la relation. Courte fable du entre (Paul Ricœur tout contre Henri Meschonnic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di letteratura francese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Henri Meschonnic entre langue et poésie, XXXV-XXXVI, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix comme sujet-relation : de la transmission des modèles de langue aux relations de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sens de la langue, sens du langage. Poésie, grammaire, traduction, 32, pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Les poèmes au cœur de l’enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Enseigner la poésie avec les poèmes, 2 (169), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.169.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévert : les poèmes contre la Poésie pour tout (re)tourner en enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, A l’école Prévert , 27, pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Meschonnic traducteur du &amp;quot;Livre de Jonas&amp;quot; : une relation de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Le Livre de Jonas, 19, pp.201-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme, Serge Martin et Jacques Moulin. L'énigme du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Pour une archéologie de la théorisation des effets littéraires des rapports de domination. Séminaire du CTEL (axe "Littérature et communauté") 2007-08, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème : l'appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Avec les poèmes de Bernard Vargaftig : l'énigme du vivant, 15, pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta Main nue (extraits)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Poésie contemporaine: la revue Nu(e) invite pour son 10e anniversaire Bancquart, Meffre, Ritman, Sacré, Vargaftig, Verdier.., 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le renard d’écriture dans la relation corps-langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Renart de male escole 16, pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nudité ou l’impossible de la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Poésie contemporaine: la revue Nu(e) invite pour son 10e anniversaire Bancquart, Meffre, Ritman, Sacré, Vargaftig, Verdier.., 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire récitation, faire poésie, produire un poème : chercher le ton ou chercher la voix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, La poésie de l’école, 11, pp.81-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui se lit quand on lit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, L'attention aux textes, 137, pp.91-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire le mouvement. Vers une poétique de la relation au cœur du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Actes de Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, La lecture littéraire à l’école, 76, pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y a pli & pli. Penser avec le sujet du poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, supplément au n° 850, « Littérature et philosophie », 851, pp.202-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André du Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Didactique du français : langue et textes, 109, pp.118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture féminine d’une deuxième génération heureuse : Un Papillon dans la cité de Gisèle Pineau (Une lecture pour la fin du primaire et le début du collège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Lire/écrire en pays créole 106, pp.58-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grandmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Écrire au brouillon , 108, pp.103-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le lieu discursif pour lier l’étude et la pratique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 107, pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heidsieck ou la poésie rendue à ses voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Théâtre Acte IV, 103, pp.116-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Noël. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Normes et pratiques de l’oral , 101, pp.123-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’écrire. Petit parcours dans la littérature de jeunesse et ses jeux avec le genre épistolaire – de l’insertion d’un billet au roman par lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 104 pp.112-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auteur : une entrée en littérature (un aspect de la question avec Isaac Bashevis Singer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Spirales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Littérature enfantine/de jeunesse, 9, pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche du point de vue dans cinq albums pour les cycles 1 et 2 de l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Le point de vue, 98, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Noël. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, École, langue et culture, 100, pp.126-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorand Gaspar ou les insomnies de l’œil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Le groupement de textes, 97, pp.118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre vingt treize : une lecture en CM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graffitis, gribouillis, gribouillages et griffonnages (rhizomes pour les marginalia de l’écriture à l’école)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Concevoir écrire, 93, pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Ungerer ou les plaisirs de la fable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Concevoir écrire, 93, pp.120-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Guglielmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Concevoir écrire, 93, pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mot, un roman et des dictionnaires (petite histoire stellaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Des dictionnaires, 94, pp.83-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire-Instantanés. La vie et la poésie. Sept poses en classe primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Convergences sur Baudelaire 92, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la littérature avant la sixième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, La sixième, 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement du racontage : le poème de Jacques Prévert toujours à contre-écritures saintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACQUES PRÉVERT, DÉTONATIONS POÉTIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carole Aurouet et Marianne SIMON-OIKAWA, Aug 2017, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy et le sens du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Penser / Enseigner le sens du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités et altérités: des relations de voix en littérature pour vivre langage et faire société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e rencontres des chercheurs en didactique de la littérature : littérature de l'altérité, altérités de la littérature : moi, nous, les autres, le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE académie de Caen; May 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec John Dewey, penser relation : par le continu vers l’inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre une expérience L’œuvre de John Dewey pour penser/enseigner les langues et les littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin Serge, Campos Cascales Carla, Borgé Nathalie, Melodias Melissa, Morita Shungo, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rythme, la voix, la relation : des « correspondants par excellence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rythme aujourd'hui: pratiques et théories avec l'oeuvre d'Henri Meschonnic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Martin, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire/écrire/dire avec les œuvres littéraires en classe (de la maternelle au collège) : une question de voix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'ESPE Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Villeneuve-d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table ronde &amp;quot;Une didactique des langues éthique et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et responsabilité pour la didactique des langues au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC Valérie Spaëth, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer des ré-énonciations : vers une gestualité du dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études et de formation: "Créativité et enseignement/apprentissage des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Rose Volle, Nov 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème, relation de voix : une activité critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'écoute du poème : enseigner de lectures créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal Grenoble 3, Mar 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la littérature jeunesse sur les rapports de la critique et de la didactique à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des livres pour enfants a 50 ans : regards sur la critique de la littérature pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNF et Sorbonne Paris Cité, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essayer dire : performances du poème avec Ghérasim Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances poétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire "Lettres, Langages et Arts : Création, Recherche, Émergence, en Arts, Textes, Images, Spectacles" (LLA-CRÉATIS) de l'Université Toulouse Jean Jaurès-campus Mirail, Mar 2015, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En didactique des littératures, faire relation de voix : quels enjeux aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passages de paroles, paroles de passages Expériences et perspectives en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Lumbroso et Serge Martin, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lierre autour d’un pan de mur&amp;quot; : Walter Benjamin, les proverbes et le racontage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walter Benjamin : les métaphores de la critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Clermont-Ferrand-CELIS, Feb 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passages de frontières, passages de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie, poèmes : passages de voix, passages de frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIMIC, LASLAR, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de voix pour des paroles possibles : poétique de la relation et didactique des réénonciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles possibles Pratiques des littératures en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Lumbroso et Serge Martin, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix, oralité de l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie de la traduction littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Vrinat-Nikolov et Patrick Maurus, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleuze, Meschonnic, Régy : la réécriture continuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du séminaire Réécritures : Qu'est-ce qu'une réécriture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Caen, France. pp.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout contre le(s) style(s) (une lecture des ouvrages de Marielle Macé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GESTES DU « VIVRE POÈME” DANS L’ŒUVRE DE TROIS POÈTES DE LANGUE FRANÇAISE NÉS DANS LES ANNÉES 1930 : HENRI MESCHONNIC, BERNARD VARGAFTIG ET JAMES SACRÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, Encyclopédie des Littératures en Langues Africaines (ELLAF), L’inspiration au prisme des vies de poètes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand dire c'est écouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7914191B"/>
+    <w:nsid w:val="470FFB67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3587-873X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03387915X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118798485" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marie-delarbre.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435699v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europe-revue.net/produit/n-1045-gherasim-luca-mai-2016/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437067v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/champion/8200-book-08532632-9782745326324.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790397v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20343&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lalibrairie.com/tous-les-livres/avec-bernard-noel---toute-rencontre-est-l-enigme-9782843270963.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Manieres-de-critiquer/L-Amour-en-fragments.-Poetique-de-la-relation-critique" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=15963" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;cheyran-Hernu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=4605" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bertrand-lacoste.fr/fr/catalogue/contes-ecole.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bertrand-lacoste.fr/fr/catalogue/ecole/poemes-ecole.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476790v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ns420751.ip-37-59-25.eu/lecturejeune/LJ_073_01-1995.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bertrand-lacoste.fr/fr/catalogue/francis-ponge.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Bouffant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lorant-Jolly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=3099&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/nouveaute/poesie-en-scene.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436941v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=562&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790472v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40301" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Manucu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=321&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480911v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=328&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=325&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=12920" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=266&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479518v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;el Feraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;rot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pallou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45551-5_55" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436912v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248305v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436915v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436962v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790473v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790471v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790462v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790395v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.169.0003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519796v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480852v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479523v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520072v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478690v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478666v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478612v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520059v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520054v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485129v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520050v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477077v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477079v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485100v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477072v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616301v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678058v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446153v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451054v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449042v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451077v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449104v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449041v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476780v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449124v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449117v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248938v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790482v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147734v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3587-873X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03387915X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118798485" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marie-delarbre.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435699v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europe-revue.net/produit/n-1045-gherasim-luca-mai-2016/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/champion/8200-book-08532632-9782745326324.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790397v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20343&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lalibrairie.com/tous-les-livres/avec-bernard-noel---toute-rencontre-est-l-enigme-9782843270963.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Manieres-de-critiquer/L-Amour-en-fragments.-Poetique-de-la-relation-critique" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=15963" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;cheyran-Hernu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=4605" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bertrand-lacoste.fr/fr/catalogue/ecole/poemes-ecole.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bertrand-lacoste.fr/fr/catalogue/contes-ecole.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ns420751.ip-37-59-25.eu/lecturejeune/LJ_073_01-1995.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bertrand-lacoste.fr/fr/catalogue/francis-ponge.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Bouffant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lorant-Jolly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=3099&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/nouveaute/poesie-en-scene.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=562&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40301" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480911v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=328&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480908v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Manucu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=321&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=325&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480905v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=266&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480857v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=12920" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479518v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479453v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175654v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;el Feraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;rot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pallou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45551-5_55" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436915v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436912v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248305v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436962v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790473v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790471v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790462v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485084v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.169.0003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519796v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479523v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520072v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520067v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520059v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520054v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478652v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485129v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485122v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485100v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477079v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477072v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678058v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616301v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678031v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451077v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449041v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451054v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446153v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476780v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449124v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451128v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248938v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790482v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147734v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>