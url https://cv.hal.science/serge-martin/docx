--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">serge-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3587-873X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">03387915X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000118798485</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur émérite de langue et littérature de langue française XXe et XXIe siècles à l'Université Sorbonne nouvelle Paris 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre du DILTEC (EA 2288) et associé à THALIM (UMR 7172). Ses recherches tentent de rendre compte des voix comme formes relationnelles dans et par le langage pour penser les subjectivations (gestes individuels et collectifs, réénonciations en lecture-écriture-traduction-enseignement) ou énonciations continuées en poèmes.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ses essais s'organisent en deux ensembles : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du vivre en voix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les poèmes, des relations de voix.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serge Martin est également poète sous le nom de Serge Ritman dont les livres s'assemblent aux éditions Tarabuste sous le titre suivant : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans ta voix, mes ritournelles.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix et relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Théories, 978-2-913351-34-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1045, 2016, Ghérasim Luca, Jean-Baptiste para, 978-2-351-500080-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de la voix en littérature de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, Enfance &amp; langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strenae n° 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2013, Les fables de la voix en littérature enfantine : actualités du Narrateur de Walter Benjamin, 2109-9081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Chemin (1967-1977) de Georges Lambrichs. Poétique d’une revue littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et ailleurs avec François Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Atelier du grand tétras, 168 p., 2012, 978-2-911648-52-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédicaces poèmes vers Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Atelier du grand tétras, 4, 145 p., 2012, (Résonance générale), 978-2-911648-51-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle littérature pour la jeunesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klincksieck, 45, 197 p., 2009, (50 questions), 978-2-252-03709-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec les poèmes de Bernard Vargaftig,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et relation Poétique de l'amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Anthropologie du monde occidental, Laborde Denis, 2-7475-9543-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec Bernard Noël toute rencontre est l’énigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himeros/Rumeur des âges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amour en fragments. Poétique de la relation critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Manières de critiquer, 2-848320-06-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher les passages avec Daniel Delas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sémantiques, 2-7475-5538-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Français aujourd’hui n° 137</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pécheyran-Hernu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française des enseignants de français, 137, 2002, L’attention aux textes </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Poésie dans les soulèvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Esthétiques, 2-7475-0987-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Poésies, l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 1997, L'éducateur, Gaston Mialaret, 2-13-048-000-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Poèmes à l'école. Une Anthologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand-Lacoste, </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Parcours didactiques à l'école , Marie-Claire et Serge Martin, 978-2-7352-1309-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Contes à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Bertrand-Lacoste, </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Parcours didactiques à l'école, Marie-Claire et Serge Martin, 978-2-7352-1308-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir. du dossier) Lecture Jeune n° 73 (« Les adolescents, la poésie »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Lecture jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 73, 1995, Les adolescents, la poésie, 1163-4987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir. et présentation avec Michel Le Bouffant), Le Français aujourd’hui, n° 107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française des enseignants de français, 107, 1994, Questions de langue à l’école</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betrand-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 1994, Référence, Daniel Delas, 2-7352-1004-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir. avec Michel le Bouffant et Annick Lorant-Jolly), Le Français Aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Bouffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lorant-Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française des enseignants de français, 102, 1993, Lieux de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Français aujourd’hui, n° 94 (« Des dictionnaires »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFEF, 94, 1991, Des dictionnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'érotisme de Ghérasim Luca (1913-1994) : figures d'une voix inflammable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masques, corps, langues les figures dans la poésie érotique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-150., 2017, 978-2-406-06071-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca : gestes du poème quand la voix vacille à cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications numériques du CÉRÉdI, "Actes de colloques et journées d'étude ". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gestes du poème, Actes du colloque organisé à l’Université de Rouen en avril 2015, publiés par Caroline Andriot-Saillant et Thierry Roger (CÉRÉdI).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, , 2016, 1775-4054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca filmé par Raoul Sangla : la théâtralité du poème à la télévision !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Denker-Bercoff, Florence Fix, Frédérique Toudoire-Surlapierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Orizons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 67-80, 2015, 979-10-309-0012-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu, la voix : d'une hésitation cardinale dans Du mouvement et de l'immobilité de Douve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Bonnefoy Du mouvement et de l'immobilité de Douve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 153-161, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Trassard, une ‘déménagerie’ avec les Cahiers du Chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Vaugeois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Loup Trassard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahier dix-neuf, Le Temps qu’il fait, pp.151-161, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Curatolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des revues littéraires au XXe siècle, Domaine français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Honoré Champion, pp.768-774, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Benjamin Rabier (1864-1939) à Philippe Corentin (né en 1936) : la vache qui rit jaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Houdart-Merot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rires en francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-166, 2013, CRTF, 978-2-36058-046-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix du poème-relation entre liberté d’allure et altière facilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Conort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Paul Eluard Capitale de la douleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.125-141, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème comme épreuve du sujet-relation : altérité et aliénation dans l’œuvre d’Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Husson, Guillaume Seydoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altérité et aliénation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Écritures, Université de Lorraine, collection « Théologies et cultures », pp.151-167, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non sa place mais son mouvement. Ferdinand de Saussure - Henri Meschonnic (les années 70) : une anthropologie historique du langage continuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quoi Saussure peut-il nous aider à penser la littérature ? [actes du colloque du 4 et 5 mars 2011 à l'Université de Pau]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses de l'Université de Pau et des Pays de l'Adour (PUPPA), pp.127-136, 2012, (Linguistique et littérature), 2-353-11030-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y a la littérature engagée et les œuvres qui engagent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre l'innocence : esthétique de l'engagement en littérature de jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, Peter Lang, pp.37-51, 2011, (Kinder- und Jugendkultur, -literatur und -medien : Theorie, Geschichte, Didaktik), 978-3-631-61442-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème-relation : avec James Sacré, l'Amérique un peu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation. II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Houdiard, pp.76-89, 2011, 978-2-35692-057-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes parlés de James Sacré au Maroc : un poème-relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrivains et intellectuels français face au monde arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, H. Champion, pp.73-85, 2011, (Littérature de notre siècle), 978-2-7453-2254-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les carnets du chemin : un album du commencement continu de la voix et de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Clézio, passeur des arts et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.101-113, 2010, (Interférences), 978-2-7535-1107-1. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.40301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire une thèse pour penser la relation dans et par le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Saïd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif : thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-95, 2005, Université de Cergy-Pontoise, Centre de recherche « Texte/Histoire »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca : la force amoureuse des poèmes contre la violence des instrumentalismes langagiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Manucu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Chaulet-Achour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">États et effets de la violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-295, 2005, Université de Cergy-Pontoise, Centre de recherche Textes et Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap ou la volubilité au cœur de la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-M. Bertucci et D. Delas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français des banlieues : français populaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-46, 2004, Centre Textes et Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions de et à Jean Bollack : avec Paul Celan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Delas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-214, 2002, Traduire 2, 2-910687-10-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter l’autre en écoutant le poème du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Groux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une éducation à l’altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-84, 2002, Éducation comparée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vargaftig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Jarrety. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de poésie de Baudelaire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Francis Ponge »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Hamon et D. Roger-Vasseldans (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Robert des grands écrivains de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dictionnaires Le Robert, pp.1010-1019, 2000, 313-3-09-906011-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi je n’enseigne plus la poésie et pourquoi j’essaie d’enseigner le français avec les poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Lançon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Poésie à l’école, de la maternelle à l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de la région Centre, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman and Neural Network Approaches for the Control of a VP bandwidth in an ATM Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëel Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Clérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking 2000 Broadband Communications, High Performance Networking, and Performance of Communication Networks. NETWORKING 2000. Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.655-666, 2000, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45551-5_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de l’amour-en-poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-L. Chiss, G. Dessons (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Force du langage, Rythme, discours, traduction, autour de l’œuvre d’Henri Meschonnic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.127-149, 2000, 2-7453-0319-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes des mers intérieures et Chansons en vers et en prose - deux chapitres du manuel Textes et Regards, 4e - et manuel du professeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magnard, pp.112-131 et 262-279, 1998, Pratiques du français 2-210-16621-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes pour voir et Poèmes pour dialoguer, deux chapitres dans Textes et regards 5° (avec livre du professeur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Regards 5e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magnard, pp.28-45 et 182-207, 1997, Pratiques du français, 2-210-16617-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">…sans casser des œufs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire-part</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liliane Giraudon Une creative méthode accidentée, 36/37, pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec John Dewey, penser relation : le continu vers l’inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.124-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je n’enseigne point, je raconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets : revue électronique d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Du français en cause aux causes du français, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca, sur la corde sans fin ni commencement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ghérasim Luca, 1045, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaillou : les vies imaginaires des voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer contre les évidences culturelles : avec le poème pour ‘pas prévoir’ (James Sacré)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myriades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La comparaison, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sussurer des bricoles, palabruler sous les lunes : Calaferte en poète du racontage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Autour de Louis Calaferte, Supplément pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éveilleur (Louis Calaferte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Matricule des anges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ferdjoukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les fables de la voix en littérature enfantine: actualités du « Raconteur » (Der Erzähler, 1936) de Walter Benjamin, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constellations et racontages pour des histoires des arts comme expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 182, pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relation critique : la voix du poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, J.-M. G. Le Clézio, 55, pp.103-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A table avec Corentin, la bouche pleine de voix !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des livres pour enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Philippe Corentin, 266, pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation dans le poème-Sacré : quand l’érotique et le politique s’emmêlent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, James Sacré : [actes du colloque consacré à James Sacré, Centre culturel international de Cerisy-la-Salle, été 2010], 29-30, pp.69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Chemin (1967-1977) de Georges Lambrichs. Des singularités critiques tout contre les avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'Écrivain critique, 306, pp.247-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cacophonie vs polyphonie ou &amp;quot;la musicalité de tout&amp;quot; dans l'oeuvre de Caroline Sagot-Duvauroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Meschonnic, la voix, la relation, la théorie, la relation. Courte fable du entre (Paul Ricœur tout contre Henri Meschonnic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di letteratura francese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Henri Meschonnic entre langue et poésie, XXXV-XXXVI, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix comme sujet-relation : de la transmission des modèles de langue aux relations de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sens de la langue, sens du langage. Poésie, grammaire, traduction, 32, pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Les poèmes au cœur de l’enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Enseigner la poésie avec les poèmes, 2 (169), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.169.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévert : les poèmes contre la Poésie pour tout (re)tourner en enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, A l’école Prévert , 27, pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Meschonnic traducteur du &amp;quot;Livre de Jonas&amp;quot; : une relation de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Le Livre de Jonas, 19, pp.201-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme, Serge Martin et Jacques Moulin. L'énigme du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Pour une archéologie de la théorisation des effets littéraires des rapports de domination. Séminaire du CTEL (axe "Littérature et communauté") 2007-08, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème : l'appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Avec les poèmes de Bernard Vargaftig : l'énigme du vivant, 15, pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta Main nue (extraits)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Poésie contemporaine: la revue Nu(e) invite pour son 10e anniversaire Bancquart, Meffre, Ritman, Sacré, Vargaftig, Verdier.., 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le renard d’écriture dans la relation corps-langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Renart de male escole 16, pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nudité ou l’impossible de la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Poésie contemporaine: la revue Nu(e) invite pour son 10e anniversaire Bancquart, Meffre, Ritman, Sacré, Vargaftig, Verdier.., 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire récitation, faire poésie, produire un poème : chercher le ton ou chercher la voix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, La poésie de l’école, 11, pp.81-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui se lit quand on lit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, L'attention aux textes, 137, pp.91-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire le mouvement. Vers une poétique de la relation au cœur du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Actes de Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, La lecture littéraire à l’école, 76, pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y a pli & pli. Penser avec le sujet du poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, supplément au n° 850, « Littérature et philosophie », 851, pp.202-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André du Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Didactique du français : langue et textes, 109, pp.118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture féminine d’une deuxième génération heureuse : Un Papillon dans la cité de Gisèle Pineau (Une lecture pour la fin du primaire et le début du collège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Lire/écrire en pays créole 106, pp.58-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grandmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Écrire au brouillon , 108, pp.103-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le lieu discursif pour lier l’étude et la pratique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 107, pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heidsieck ou la poésie rendue à ses voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Théâtre Acte IV, 103, pp.116-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Noël. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Normes et pratiques de l’oral , 101, pp.123-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’écrire. Petit parcours dans la littérature de jeunesse et ses jeux avec le genre épistolaire – de l’insertion d’un billet au roman par lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 104 pp.112-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auteur : une entrée en littérature (un aspect de la question avec Isaac Bashevis Singer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Spirales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Littérature enfantine/de jeunesse, 9, pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche du point de vue dans cinq albums pour les cycles 1 et 2 de l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Le point de vue, 98, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Noël. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, École, langue et culture, 100, pp.126-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorand Gaspar ou les insomnies de l’œil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Le groupement de textes, 97, pp.118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre vingt treize : une lecture en CM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graffitis, gribouillis, gribouillages et griffonnages (rhizomes pour les marginalia de l’écriture à l’école)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Concevoir écrire, 93, pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Ungerer ou les plaisirs de la fable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Concevoir écrire, 93, pp.120-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Guglielmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Concevoir écrire, 93, pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mot, un roman et des dictionnaires (petite histoire stellaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Des dictionnaires, 94, pp.83-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire-Instantanés. La vie et la poésie. Sept poses en classe primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Convergences sur Baudelaire 92, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la littérature avant la sixième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, La sixième, 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement du racontage : le poème de Jacques Prévert toujours à contre-écritures saintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACQUES PRÉVERT, DÉTONATIONS POÉTIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carole Aurouet et Marianne SIMON-OIKAWA, Aug 2017, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy et le sens du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Penser / Enseigner le sens du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités et altérités: des relations de voix en littérature pour vivre langage et faire société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e rencontres des chercheurs en didactique de la littérature : littérature de l'altérité, altérités de la littérature : moi, nous, les autres, le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE académie de Caen; May 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec John Dewey, penser relation : par le continu vers l’inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre une expérience L’œuvre de John Dewey pour penser/enseigner les langues et les littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin Serge, Campos Cascales Carla, Borgé Nathalie, Melodias Melissa, Morita Shungo, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rythme, la voix, la relation : des « correspondants par excellence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rythme aujourd'hui: pratiques et théories avec l'oeuvre d'Henri Meschonnic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Martin, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire/écrire/dire avec les œuvres littéraires en classe (de la maternelle au collège) : une question de voix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'ESPE Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Villeneuve-d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table ronde &amp;quot;Une didactique des langues éthique et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et responsabilité pour la didactique des langues au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC Valérie Spaëth, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer des ré-énonciations : vers une gestualité du dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études et de formation: "Créativité et enseignement/apprentissage des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Rose Volle, Nov 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème, relation de voix : une activité critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'écoute du poème : enseigner de lectures créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal Grenoble 3, Mar 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la littérature jeunesse sur les rapports de la critique et de la didactique à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des livres pour enfants a 50 ans : regards sur la critique de la littérature pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNF et Sorbonne Paris Cité, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essayer dire : performances du poème avec Ghérasim Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances poétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire "Lettres, Langages et Arts : Création, Recherche, Émergence, en Arts, Textes, Images, Spectacles" (LLA-CRÉATIS) de l'Université Toulouse Jean Jaurès-campus Mirail, Mar 2015, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En didactique des littératures, faire relation de voix : quels enjeux aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passages de paroles, paroles de passages Expériences et perspectives en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Lumbroso et Serge Martin, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lierre autour d’un pan de mur&amp;quot; : Walter Benjamin, les proverbes et le racontage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walter Benjamin : les métaphores de la critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Clermont-Ferrand-CELIS, Feb 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passages de frontières, passages de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie, poèmes : passages de voix, passages de frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIMIC, LASLAR, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de voix pour des paroles possibles : poétique de la relation et didactique des réénonciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles possibles Pratiques des littératures en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Lumbroso et Serge Martin, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix, oralité de l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie de la traduction littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Vrinat-Nikolov et Patrick Maurus, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleuze, Meschonnic, Régy : la réécriture continuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du séminaire Réécritures : Qu'est-ce qu'une réécriture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Caen, France. pp.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout contre le(s) style(s) (une lecture des ouvrages de Marielle Macé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GESTES DU « VIVRE POÈME” DANS L’ŒUVRE DE TROIS POÈTES DE LANGUE FRANÇAISE NÉS DANS LES ANNÉES 1930 : HENRI MESCHONNIC, BERNARD VARGAFTIG ET JAMES SACRÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, Encyclopédie des Littératures en Langues Africaines (ELLAF), L’inspiration au prisme des vies de poètes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand dire c'est écouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">serge-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3587-873X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">03387915X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000118798485</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur émérite de langue et littérature de langue française XXe et XXIe siècles à l'Université Sorbonne nouvelle Paris 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre du DILTEC (EA 2288) et associé à THALIM (UMR 7172). Ses recherches tentent de rendre compte des voix comme formes relationnelles dans et par le langage pour penser les subjectivations (gestes individuels et collectifs, réénonciations en lecture-écriture-traduction-enseignement) ou énonciations continuées en poèmes.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ses essais s'organisent en deux ensembles : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du vivre en voix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les poèmes, des relations de voix.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serge Martin est également poète sous le nom de Serge Ritman dont les livres s'assemblent aux éditions Tarabuste sous le titre suivant : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans ta voix, mes ritournelles.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix et relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Théories, 978-2-913351-34-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1045, 2016, Ghérasim Luca, Jean-Baptiste para, 978-2-351-500080-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de la voix en littérature de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, Enfance &amp; langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Chemin (1967-1977) de Georges Lambrichs. Poétique d’une revue littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strenae n° 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2013, Les fables de la voix en littérature enfantine : actualités du Narrateur de Walter Benjamin, 2109-9081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et ailleurs avec François Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Atelier du grand tétras, 168 p., 2012, 978-2-911648-52-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédicaces poèmes vers Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Atelier du grand tétras, 4, 145 p., 2012, (Résonance générale), 978-2-911648-51-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle littérature pour la jeunesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klincksieck, 45, 197 p., 2009, (50 questions), 978-2-252-03709-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec les poèmes de Bernard Vargaftig,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et relation Poétique de l'amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Anthropologie du monde occidental, Laborde Denis, 2-7475-9543-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec Bernard Noël toute rencontre est l’énigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himeros/Rumeur des âges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amour en fragments. Poétique de la relation critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Manières de critiquer, 2-848320-06-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher les passages avec Daniel Delas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sémantiques, 2-7475-5538-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Français aujourd’hui n° 137</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pécheyran-Hernu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française des enseignants de français, 137, 2002, L’attention aux textes </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Poésie dans les soulèvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Esthétiques, 2-7475-0987-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Contes à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Bertrand-Lacoste, </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Parcours didactiques à l'école, Marie-Claire et Serge Martin, 978-2-7352-1308-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Poèmes à l'école. Une Anthologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand-Lacoste, </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Parcours didactiques à l'école , Marie-Claire et Serge Martin, 978-2-7352-1309-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Poésies, l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 1997, L'éducateur, Gaston Mialaret, 2-13-048-000-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir. du dossier) Lecture Jeune n° 73 (« Les adolescents, la poésie »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Lecture jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 73, 1995, Les adolescents, la poésie, 1163-4987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir. et présentation avec Michel Le Bouffant), Le Français aujourd’hui, n° 107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française des enseignants de français, 107, 1994, Questions de langue à l’école</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betrand-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 1994, Référence, Daniel Delas, 2-7352-1004-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir. avec Michel le Bouffant et Annick Lorant-Jolly), Le Français Aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Bouffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lorant-Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française des enseignants de français, 102, 1993, Lieux de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Français aujourd’hui, n° 94 (« Des dictionnaires »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFEF, 94, 1991, Des dictionnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'érotisme de Ghérasim Luca (1913-1994) : figures d'une voix inflammable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masques, corps, langues les figures dans la poésie érotique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-150., 2017, 978-2-406-06071-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca : gestes du poème quand la voix vacille à cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications numériques du CÉRÉdI, "Actes de colloques et journées d'étude ". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gestes du poème, Actes du colloque organisé à l’Université de Rouen en avril 2015, publiés par Caroline Andriot-Saillant et Thierry Roger (CÉRÉdI).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, , 2016, 1775-4054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu, la voix : d'une hésitation cardinale dans Du mouvement et de l'immobilité de Douve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Bonnefoy Du mouvement et de l'immobilité de Douve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 153-161, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca filmé par Raoul Sangla : la théâtralité du poème à la télévision !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Denker-Bercoff, Florence Fix, Frédérique Toudoire-Surlapierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Orizons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 67-80, 2015, 979-10-309-0012-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Trassard, une ‘déménagerie’ avec les Cahiers du Chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Vaugeois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Loup Trassard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahier dix-neuf, Le Temps qu’il fait, pp.151-161, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Curatolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des revues littéraires au XXe siècle, Domaine français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Honoré Champion, pp.768-774, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix du poème-relation entre liberté d’allure et altière facilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Conort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Paul Eluard Capitale de la douleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.125-141, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème comme épreuve du sujet-relation : altérité et aliénation dans l’œuvre d’Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Husson, Guillaume Seydoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altérité et aliénation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Écritures, Université de Lorraine, collection « Théologies et cultures », pp.151-167, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Benjamin Rabier (1864-1939) à Philippe Corentin (né en 1936) : la vache qui rit jaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Houdart-Merot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rires en francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-166, 2013, CRTF, 978-2-36058-046-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non sa place mais son mouvement. Ferdinand de Saussure - Henri Meschonnic (les années 70) : une anthropologie historique du langage continuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quoi Saussure peut-il nous aider à penser la littérature ? [actes du colloque du 4 et 5 mars 2011 à l'Université de Pau]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses de l'Université de Pau et des Pays de l'Adour (PUPPA), pp.127-136, 2012, (Linguistique et littérature), 2-353-11030-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes parlés de James Sacré au Maroc : un poème-relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrivains et intellectuels français face au monde arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, H. Champion, pp.73-85, 2011, (Littérature de notre siècle), 978-2-7453-2254-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème-relation : avec James Sacré, l'Amérique un peu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation. II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Houdiard, pp.76-89, 2011, 978-2-35692-057-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y a la littérature engagée et les œuvres qui engagent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre l'innocence : esthétique de l'engagement en littérature de jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, Peter Lang, pp.37-51, 2011, (Kinder- und Jugendkultur, -literatur und -medien : Theorie, Geschichte, Didaktik), 978-3-631-61442-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les carnets du chemin : un album du commencement continu de la voix et de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Clézio, passeur des arts et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.101-113, 2010, (Interférences), 978-2-7535-1107-1. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.40301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca : la force amoureuse des poèmes contre la violence des instrumentalismes langagiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Manucu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Chaulet-Achour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">États et effets de la violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-295, 2005, Université de Cergy-Pontoise, Centre de recherche Textes et Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire une thèse pour penser la relation dans et par le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Saïd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif : thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-95, 2005, Université de Cergy-Pontoise, Centre de recherche « Texte/Histoire »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap ou la volubilité au cœur de la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-M. Bertucci et D. Delas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français des banlieues : français populaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-46, 2004, Centre Textes et Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter l’autre en écoutant le poème du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Groux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une éducation à l’altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-84, 2002, Éducation comparée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions de et à Jean Bollack : avec Paul Celan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Delas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-214, 2002, Traduire 2, 2-910687-10-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vargaftig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Jarrety. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de poésie de Baudelaire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi je n’enseigne plus la poésie et pourquoi j’essaie d’enseigner le français avec les poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Lançon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Poésie à l’école, de la maternelle à l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de la région Centre, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman and Neural Network Approaches for the Control of a VP bandwidth in an ATM Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëel Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Clérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking 2000 Broadband Communications, High Performance Networking, and Performance of Communication Networks. NETWORKING 2000. Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.655-666, 2000, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45551-5_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de l’amour-en-poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-L. Chiss, G. Dessons (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Force du langage, Rythme, discours, traduction, autour de l’œuvre d’Henri Meschonnic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.127-149, 2000, 2-7453-0319-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Francis Ponge »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Hamon et D. Roger-Vasseldans (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Robert des grands écrivains de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dictionnaires Le Robert, pp.1010-1019, 2000, 313-3-09-906011-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes des mers intérieures et Chansons en vers et en prose - deux chapitres du manuel Textes et Regards, 4e - et manuel du professeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magnard, pp.112-131 et 262-279, 1998, Pratiques du français 2-210-16621-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes pour voir et Poèmes pour dialoguer, deux chapitres dans Textes et regards 5° (avec livre du professeur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Regards 5e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magnard, pp.28-45 et 182-207, 1997, Pratiques du français, 2-210-16617-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">…sans casser des œufs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire-part</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liliane Giraudon Une creative méthode accidentée, 36/37, pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec John Dewey, penser relation : le continu vers l’inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.124-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je n’enseigne point, je raconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets : revue électronique d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Du français en cause aux causes du français, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghérasim Luca, sur la corde sans fin ni commencement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ghérasim Luca, 1045, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sussurer des bricoles, palabruler sous les lunes : Calaferte en poète du racontage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Autour de Louis Calaferte, Supplément pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer contre les évidences culturelles : avec le poème pour ‘pas prévoir’ (James Sacré)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myriades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La comparaison, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éveilleur (Louis Calaferte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Matricule des anges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaillou : les vies imaginaires des voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constellations et racontages pour des histoires des arts comme expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 182, pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relation critique : la voix du poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, J.-M. G. Le Clézio, 55, pp.103-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ferdjoukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les fables de la voix en littérature enfantine: actualités du « Raconteur » (Der Erzähler, 1936) de Walter Benjamin, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A table avec Corentin, la bouche pleine de voix !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des livres pour enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Philippe Corentin, 266, pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation dans le poème-Sacré : quand l’érotique et le politique s’emmêlent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, James Sacré : [actes du colloque consacré à James Sacré, Centre culturel international de Cerisy-la-Salle, été 2010], 29-30, pp.69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Chemin (1967-1977) de Georges Lambrichs. Des singularités critiques tout contre les avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'Écrivain critique, 306, pp.247-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cacophonie vs polyphonie ou &amp;quot;la musicalité de tout&amp;quot; dans l'oeuvre de Caroline Sagot-Duvauroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Meschonnic, la voix, la relation, la théorie, la relation. Courte fable du entre (Paul Ricœur tout contre Henri Meschonnic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di letteratura francese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Henri Meschonnic entre langue et poésie, XXXV-XXXVI, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix comme sujet-relation : de la transmission des modèles de langue aux relations de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sens de la langue, sens du langage. Poésie, grammaire, traduction, 32, pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévert : les poèmes contre la Poésie pour tout (re)tourner en enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, A l’école Prévert , 27, pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Meschonnic traducteur du &amp;quot;Livre de Jonas&amp;quot; : une relation de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Le Livre de Jonas, 19, pp.201-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Les poèmes au cœur de l’enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Enseigner la poésie avec les poèmes, 2 (169), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.169.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme, Serge Martin et Jacques Moulin. L'énigme du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Pour une archéologie de la théorisation des effets littéraires des rapports de domination. Séminaire du CTEL (axe "Littérature et communauté") 2007-08, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème : l'appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Avec les poèmes de Bernard Vargaftig : l'énigme du vivant, 15, pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le renard d’écriture dans la relation corps-langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Renart de male escole 16, pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta Main nue (extraits)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Poésie contemporaine: la revue Nu(e) invite pour son 10e anniversaire Bancquart, Meffre, Ritman, Sacré, Vargaftig, Verdier.., 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nudité ou l’impossible de la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Poésie contemporaine: la revue Nu(e) invite pour son 10e anniversaire Bancquart, Meffre, Ritman, Sacré, Vargaftig, Verdier.., 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui se lit quand on lit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, L'attention aux textes, 137, pp.91-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire récitation, faire poésie, produire un poème : chercher le ton ou chercher la voix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, La poésie de l’école, 11, pp.81-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire le mouvement. Vers une poétique de la relation au cœur du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Actes de Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, La lecture littéraire à l’école, 76, pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y a pli & pli. Penser avec le sujet du poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, supplément au n° 850, « Littérature et philosophie », 851, pp.202-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André du Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Didactique du français : langue et textes, 109, pp.118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grandmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Écrire au brouillon , 108, pp.103-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le lieu discursif pour lier l’étude et la pratique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 107, pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture féminine d’une deuxième génération heureuse : Un Papillon dans la cité de Gisèle Pineau (Une lecture pour la fin du primaire et le début du collège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Lire/écrire en pays créole 106, pp.58-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heidsieck ou la poésie rendue à ses voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Théâtre Acte IV, 103, pp.116-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Noël. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Normes et pratiques de l’oral , 101, pp.123-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auteur : une entrée en littérature (un aspect de la question avec Isaac Bashevis Singer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Spirales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Littérature enfantine/de jeunesse, 9, pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’écrire. Petit parcours dans la littérature de jeunesse et ses jeux avec le genre épistolaire – de l’insertion d’un billet au roman par lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 104 pp.112-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche du point de vue dans cinq albums pour les cycles 1 et 2 de l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Le point de vue, 98, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Noël. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, École, langue et culture, 100, pp.126-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorand Gaspar ou les insomnies de l’œil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Le groupement de textes, 97, pp.118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre vingt treize : une lecture en CM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graffitis, gribouillis, gribouillages et griffonnages (rhizomes pour les marginalia de l’écriture à l’école)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Concevoir écrire, 93, pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Ungerer ou les plaisirs de la fable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Concevoir écrire, 93, pp.120-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Guglielmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Concevoir écrire, 93, pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mot, un roman et des dictionnaires (petite histoire stellaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Des dictionnaires, 94, pp.83-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire-Instantanés. La vie et la poésie. Sept poses en classe primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Convergences sur Baudelaire 92, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la littérature avant la sixième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, La sixième, 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy et le sens du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Penser / Enseigner le sens du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités et altérités: des relations de voix en littérature pour vivre langage et faire société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e rencontres des chercheurs en didactique de la littérature : littérature de l'altérité, altérités de la littérature : moi, nous, les autres, le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE académie de Caen; May 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement du racontage : le poème de Jacques Prévert toujours à contre-écritures saintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACQUES PRÉVERT, DÉTONATIONS POÉTIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carole Aurouet et Marianne SIMON-OIKAWA, Aug 2017, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table ronde &amp;quot;Une didactique des langues éthique et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et responsabilité pour la didactique des langues au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC Valérie Spaëth, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer des ré-énonciations : vers une gestualité du dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études et de formation: "Créativité et enseignement/apprentissage des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Rose Volle, Nov 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème, relation de voix : une activité critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'écoute du poème : enseigner de lectures créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal Grenoble 3, Mar 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec John Dewey, penser relation : par le continu vers l’inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre une expérience L’œuvre de John Dewey pour penser/enseigner les langues et les littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin Serge, Campos Cascales Carla, Borgé Nathalie, Melodias Melissa, Morita Shungo, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire/écrire/dire avec les œuvres littéraires en classe (de la maternelle au collège) : une question de voix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'ESPE Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Villeneuve-d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rythme, la voix, la relation : des « correspondants par excellence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rythme aujourd'hui: pratiques et théories avec l'oeuvre d'Henri Meschonnic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Martin, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la littérature jeunesse sur les rapports de la critique et de la didactique à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des livres pour enfants a 50 ans : regards sur la critique de la littérature pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNF et Sorbonne Paris Cité, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essayer dire : performances du poème avec Ghérasim Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances poétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire "Lettres, Langages et Arts : Création, Recherche, Émergence, en Arts, Textes, Images, Spectacles" (LLA-CRÉATIS) de l'Université Toulouse Jean Jaurès-campus Mirail, Mar 2015, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En didactique des littératures, faire relation de voix : quels enjeux aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passages de paroles, paroles de passages Expériences et perspectives en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Lumbroso et Serge Martin, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passages de frontières, passages de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie, poèmes : passages de voix, passages de frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIMIC, LASLAR, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de voix pour des paroles possibles : poétique de la relation et didactique des réénonciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles possibles Pratiques des littératures en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Lumbroso et Serge Martin, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lierre autour d’un pan de mur&amp;quot; : Walter Benjamin, les proverbes et le racontage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walter Benjamin : les métaphores de la critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Clermont-Ferrand-CELIS, Feb 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix, oralité de l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie de la traduction littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Vrinat-Nikolov et Patrick Maurus, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleuze, Meschonnic, Régy : la réécriture continuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du séminaire Réécritures : Qu'est-ce qu'une réécriture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Caen, France. pp.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout contre le(s) style(s) (une lecture des ouvrages de Marielle Macé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GESTES DU « VIVRE POÈME” DANS L’ŒUVRE DE TROIS POÈTES DE LANGUE FRANÇAISE NÉS DANS LES ANNÉES 1930 : HENRI MESCHONNIC, BERNARD VARGAFTIG ET JAMES SACRÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, Encyclopédie des Littératures en Langues Africaines (ELLAF), L’inspiration au prisme des vies de poètes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand dire c'est écouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="470FFB67"/>
+    <w:nsid w:val="CACF2F11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3587-873X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03387915X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118798485" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marie-delarbre.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435699v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europe-revue.net/produit/n-1045-gherasim-luca-mai-2016/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/champion/8200-book-08532632-9782745326324.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790397v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20343&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lalibrairie.com/tous-les-livres/avec-bernard-noel---toute-rencontre-est-l-enigme-9782843270963.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Manieres-de-critiquer/L-Amour-en-fragments.-Poetique-de-la-relation-critique" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=15963" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;cheyran-Hernu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=4605" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bertrand-lacoste.fr/fr/catalogue/ecole/poemes-ecole.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bertrand-lacoste.fr/fr/catalogue/contes-ecole.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ns420751.ip-37-59-25.eu/lecturejeune/LJ_073_01-1995.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bertrand-lacoste.fr/fr/catalogue/francis-ponge.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Bouffant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lorant-Jolly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=3099&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/nouveaute/poesie-en-scene.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=562&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40301" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480911v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=328&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480908v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Manucu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=321&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=325&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480905v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=266&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480857v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=12920" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479518v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479453v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175654v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;el Feraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;rot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pallou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45551-5_55" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436915v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436912v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248305v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436962v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790473v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790471v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790462v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485084v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.169.0003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519796v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479523v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520072v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520067v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520059v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520054v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478652v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485129v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485122v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485100v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477079v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477072v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678058v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616301v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678031v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451077v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449041v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451054v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446153v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476780v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449124v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451128v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248938v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790482v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147734v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3587-873X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03387915X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118798485" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marie-delarbre.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435699v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europe-revue.net/produit/n-1045-gherasim-luca-mai-2016/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437067v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/champion/8200-book-08532632-9782745326324.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790397v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20343&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lalibrairie.com/tous-les-livres/avec-bernard-noel---toute-rencontre-est-l-enigme-9782843270963.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Manieres-de-critiquer/L-Amour-en-fragments.-Poetique-de-la-relation-critique" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=15963" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;cheyran-Hernu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=4605" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bertrand-lacoste.fr/fr/catalogue/contes-ecole.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bertrand-lacoste.fr/fr/catalogue/ecole/poemes-ecole.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476790v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ns420751.ip-37-59-25.eu/lecturejeune/LJ_073_01-1995.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bertrand-lacoste.fr/fr/catalogue/francis-ponge.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Bouffant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lorant-Jolly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=3099&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/nouveaute/poesie-en-scene.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436941v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=562&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790472v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40301" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Manucu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=321&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480911v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=328&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=325&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=12920" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encrage.net/encrage/pages/fichouvrage.php?ID=266&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479518v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;el Feraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;rot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pallou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45551-5_55" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436912v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248305v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436915v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436962v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790473v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790471v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790462v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790395v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.169.0003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519796v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480852v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479523v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520072v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478690v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478666v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520059v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520054v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478612v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485129v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485122v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485100v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477079v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477072v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616301v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678058v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446153v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449042v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451077v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449104v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449041v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476780v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449124v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248938v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790482v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147734v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>