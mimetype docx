--- v1 (2026-03-27)
+++ v2 (2026-04-30)
@@ -584,295 +584,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemotherapy on postural control and quality of life in women with gynaecological cancer: a protocol of a prospective observational study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phantom Sensations Influenced by Global and Local Modifications of the Prosthetic Socket as a Potential Solution for Natural Somatosensory Feedback During Walking: A Preliminary Study of a Single Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Gligorov</w:t>
+                <w:t xml:space="preserve">Lisa Bachini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Liszez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Combescure</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-061664⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Rehabilitation Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.803912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fresc.2022.803912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009627v1</w:t>
+                <w:t xml:space="preserve">hal-05561070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantom Sensations Influenced by Global and Local Modifications of the Prosthetic Socket as a Potential Solution for Natural Somatosensory Feedback During Walking: A Preliminary Study of a Single Case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Liszez</w:t>
+                <w:t xml:space="preserve">Influence of chemotherapy on postural control and quality of life in women with gynaecological cancer: a protocol of a prospective observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Reinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Violette Bruyneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gligorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Touillet</w:t>
+                <w:t xml:space="preserve">Christophe Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Rehabilitation Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, pp.803912. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.e061664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fresc.2022.803912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-061664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05561070v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity and reliability of center of pressure measures to quantify trunk control ability in individuals after stroke in subacute phase during unstable sitting test</w:t>
               </w:r>
@@ -6653,51 +6653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566509v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Bruyneel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Reinmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nadeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mesure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09581596.2025.2493786" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abi Chebel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giraudeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Coyle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e20309" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293475v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bleton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sangla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Portero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2023.101753" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04009627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gligorov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combescure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061664" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bachini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Liszez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Touillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fresc.2022.803912" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sordet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Venturelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e10891" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04009650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graziani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coudreuse Jm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23880/aphot-16000223" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468076v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziani F" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Coudreuse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Abdelnour Lattouf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Tomb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Assi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maynard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NRE-201601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Lantoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lecocq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259934" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960500v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.04.046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691480v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gracies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bayle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749357.2017.1373501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carment" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Maier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Touz&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulez-La-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fidel Baizabal-Carvallo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guignier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.12153" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie C. Dudos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawad Abbas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2015.08.043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Duclos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2014.09.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L80D0MD7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2013.04.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2012.12.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PD5PR95-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563310v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ebermeyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-010-1574-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bollini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2011.01.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5GVJQ42-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436183v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Decherchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182042956" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Bruyneel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bollini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.06.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563298v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Bruyneel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Par&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.09.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSH7RQFV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563300v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-010-1325-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454859v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-008-0864-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399273v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00317.2009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989675v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Viehweger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacquemier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.20476" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11NN2QK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563303v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2008.10.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T4SM34C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563307v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.05.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4ZM37BM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469482v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vernazza-Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Tricon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Azulay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Le Pellec-Muller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1301-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D111T2W8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563321v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bensoussan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Viton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schieppati" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Collado" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2007.05.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469487v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.12.046" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP6BHFHP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delarque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16501970600694859" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563356v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Viton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bensoussan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Mattei" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Coudreuse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2004.05.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF8V90BH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563347v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bensoussan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Viton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Curvale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delarque" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2004.04.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64VX0W0Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Delcor" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cadopi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deligni&#232;res" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(02)01216-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J39P8Z3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563342v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Viton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertera-Blanchard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guegen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mouchnino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-6054(03)00060-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27NSW4DN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563335v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amblard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourbonnais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0966-6362(02)00070-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNTX0MLP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563329v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Viton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atlani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Franceschi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/165019702317242659" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563358v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Azulay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pouget" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.2002.95.3f.1106" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563330v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Timsit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Franceschi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-9993(00)90140-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563345v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Viton, L. Atlani, S. Mesure, J.-P." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/003655099444713" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644859v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Azulay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amblard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210050927" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563339v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Alexandrov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Aurenty" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0966-6362(98)00026-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGQTNXDP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563326v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199711100-00018" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563337v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cr&#233;meux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.1994.78.1.67" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378518v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880145v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nantel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leteneur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Begon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalleau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsjfd.com/boutique/kinanatomie-3e-edition-10424" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566509v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Bruyneel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Reinmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nadeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mesure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09581596.2025.2493786" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abi Chebel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giraudeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Coyle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e20309" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293475v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bleton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sangla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Portero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2023.101753" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bachini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Liszez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Touillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fresc.2022.803912" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04009627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gligorov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combescure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061664" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sordet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Venturelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e10891" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04009650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graziani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coudreuse Jm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23880/aphot-16000223" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468076v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziani F" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Coudreuse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Abdelnour Lattouf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Tomb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Assi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maynard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NRE-201601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Lantoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lecocq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259934" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960500v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.04.046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691480v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gracies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bayle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749357.2017.1373501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carment" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Maier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Touz&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulez-La-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fidel Baizabal-Carvallo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guignier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.12153" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie C. Dudos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawad Abbas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2015.08.043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Duclos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2014.09.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L80D0MD7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2013.04.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2012.12.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PD5PR95-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563310v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ebermeyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-010-1574-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bollini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2011.01.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5GVJQ42-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436183v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Decherchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182042956" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Bruyneel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bollini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.06.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563298v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Bruyneel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Par&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.09.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSH7RQFV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563300v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-010-1325-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454859v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-008-0864-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399273v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00317.2009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989675v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Viehweger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacquemier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.20476" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11NN2QK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563303v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2008.10.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T4SM34C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563307v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.05.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4ZM37BM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469482v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vernazza-Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Tricon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Azulay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Le Pellec-Muller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1301-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D111T2W8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563321v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bensoussan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Viton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schieppati" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Collado" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2007.05.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469487v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.12.046" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP6BHFHP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delarque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16501970600694859" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563356v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Viton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bensoussan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Mattei" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Coudreuse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2004.05.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF8V90BH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563347v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bensoussan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Viton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Curvale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delarque" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2004.04.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64VX0W0Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Delcor" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cadopi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deligni&#232;res" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(02)01216-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J39P8Z3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563342v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Viton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertera-Blanchard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guegen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mouchnino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-6054(03)00060-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27NSW4DN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563335v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amblard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourbonnais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0966-6362(02)00070-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNTX0MLP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563329v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Viton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atlani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Franceschi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/165019702317242659" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563358v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Azulay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pouget" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.2002.95.3f.1106" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563330v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Timsit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Franceschi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-9993(00)90140-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563345v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Viton, L. Atlani, S. Mesure, J.-P." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/003655099444713" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644859v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Azulay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amblard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210050927" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563339v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Alexandrov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Aurenty" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0966-6362(98)00026-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGQTNXDP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563326v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199711100-00018" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563337v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cr&#233;meux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.1994.78.1.67" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378518v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880145v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nantel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leteneur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Begon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalleau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsjfd.com/boutique/kinanatomie-3e-edition-10424" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>