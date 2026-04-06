--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -3811,51 +3811,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C0AA7C9"/>
+    <w:nsid w:val="E8A44F1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>