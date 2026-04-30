--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -156,51 +156,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -300,2780 +300,2512 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ibiod.2025.106142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488942v1</w:t>
+                <w:t xml:space="preserve">hal-05447952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black stains of Lascaux Cave involve different melanin synthesis pathways as shown by Alkaline/H2O2 hydrolysis and UHPLC-ESI/QTOF analysis of pigmented fungal isolates and stains from cave walls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial diversity and secondary metabolism potential in relation to dark alterations in Paleolithic Lascaux Cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zélia Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danis Abrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sita Venier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Doré</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Michalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2025.106142⟩</w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-024-00589-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447952v1</w:t>
+                <w:t xml:space="preserve">hal-04802455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity and secondary metabolism potential in relation to dark alterations in Paleolithic Lascaux Cave</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danis Abrouk</w:t>
+                <w:t xml:space="preserve">Root fungal endophytes: Identity, phylogeny and roles in plant tolerance to metal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Barberis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sita Venier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serge Michalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.326-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2020.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41522-024-00589-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04802455v1</w:t>
+                <w:t xml:space="preserve">hal-03160127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root fungal endophytes: Identity, phylogeny and roles in plant tolerance to metal stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Growth of Stenotrophomonas maltophilia and expression of Sme efflux pumps encoding genes in the presence of supernatants from amoebal and bacterial co‐cultures: towards the role of amoebal secondary metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Denet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Triadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Michalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Binet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Favre‐bonté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.702-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funbio.2020.11.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03160127v1</w:t>
+                <w:t xml:space="preserve">hal-03470888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Stenotrophomonas maltophilia and expression of Sme efflux pumps encoding genes in the presence of supernatants from amoebal and bacterial co‐cultures: towards the role of amoebal secondary metabolites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">5-CQA and Mangiferin, Two Leaf Biomarkers of Adaptation to Full Sun or Shade Conditions in Coffea arabica L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teerarat Duangsodsri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ialy Rojo Vestalys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Michalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo10100383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12884⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03470888v1</w:t>
+                <w:t xml:space="preserve">hal-03150469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-CQA and Mangiferin, Two Leaf Biomarkers of Adaptation to Full Sun or Shade Conditions in Coffea arabica L.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Chemical Composition, Antioxidant, Genotoxique and Antigenotoxic Potentials of Phlomis Bovei De Noé Aerial Parts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Zaabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Michalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Abdallah</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Skandrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Chekir-Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Iranian Journal of Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.282-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22037/ijpr.2019.15197.12938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo10100383⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03150469v1</w:t>
+                <w:t xml:space="preserve">hal-03542303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Composition, Antioxidant, Genotoxique and Antigenotoxic Potentials of Phlomis Bovei De Noé Aerial Parts.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leila Chekir-Ghedira</w:t>
+                <w:t xml:space="preserve">Effect of Short and Long Term Irrigation with Treated Wastewater on Chemical Composition and Herbicidal Activity of Eucalyptus camaldulensis Dehn. Essential Oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Maaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Verdeguer Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Oddo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezzeddine Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Jebri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iranian Journal of Pharmaceutical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Notulae Botanicae Horti Agrobotanica Cluj-Napoca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (4), pp.1374-1381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15835/nbha47411374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22037/ijpr.2019.15197.12938⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03542303v1</w:t>
+                <w:t xml:space="preserve">hal-02870318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of human skin bacteria attractive to the Asian Tiger mosquito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Michalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Meiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Saucereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (12), pp.4662-4674. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.14793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Short and Long Term Irrigation with Treated Wastewater on Chemical Composition and Herbicidal Activity of Eucalyptus camaldulensis Dehn. Essential Oils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monia Jebri</w:t>
+                <w:t xml:space="preserve">N,N′-disubstituted cinnamamide derivatives potentiate ciprofloxacin activity against overexpressing NorA efflux pump Staphylococcus aureus 1199B strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Radix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Doléans Jordheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rocheblave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge N'Digo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Prignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notulae Botanicae Horti Agrobotanica Cluj-Napoca</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.900 - 907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15835/nbha47411374⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02870318v1</w:t>
+                <w:t xml:space="preserve">hal-01763023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N,N′-disubstituted cinnamamide derivatives potentiate ciprofloxacin activity against overexpressing NorA efflux pump Staphylococcus aureus 1199B strains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Prignon</w:t>
+                <w:t xml:space="preserve">The effects of plant nutritional strategy on soil microbial denitrification activity through rhizosphere primary metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien P. Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Meiffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Labois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fix022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.03.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01763023v1</w:t>
+                <w:t xml:space="preserve">hal-01608484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of plant diversity on the diversity of soil organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae El Moujahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Michalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Weigelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of plant diversity on the diversity of soil organic compounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Colorimetric assessment of kava (Piper methysticum Forst.) quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Michalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170494⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.27-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2017.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808680v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of plant nutritional strategy on soil microbial denitrification activity through rhizosphere primary metabolites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secondary metabolite diversity in taro, Colocasia esculenta (L.) Schott, corms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Malapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Michalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fix022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.24-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2016.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608484v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorimetric assessment of kava (Piper methysticum Forst.) quality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Medicinal plants from the ouaddaï province (Chad): An ethnobotanical survey of plants used in traditional medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aouadalkarim Moussa Chahad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Michalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali B. Bechir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelsalam Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard A. Nkongmeneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2017.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alternative and Complementary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (9), pp.569-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/acm.2014.0243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01608487v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary metabolite diversity in taro, Colocasia esculenta (L.) Schott, corms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Phytochemical analysis of mature tree root exudates in situ and their role in shaping soil microbial communities in relation to tree N-acquisition strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Michalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Warshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Roggy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2016.07.004⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2013.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601664v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicinal plants from the ouaddaï province (Chad): An ethnobotanical survey of plants used in traditional medicine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Phytochemical analysis of mature tree root exudates in situ and their role in shaping soil microbial communities in relation to tree N-acquisition strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Michalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard A. Nkongmeneck</w:t>
+                <w:t xml:space="preserve">Julien Rohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Warshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rogy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alternative and Complementary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/acm.2014.0243⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2013.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606101v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01032437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical analysis of mature tree root exudates in situ and their role in shaping soil microbial communities in relation to tree N-acquisition strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Antioxidant and antigenotoxic properties of compounds isolated from Marrubium deserti de Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Zaabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Michalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Roggy</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2013.05.003⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (12), pp.3328-3335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2011.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04808573v1</w:t>
+                <w:t xml:space="preserve">hal-04808564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical analysis of mature tree root exudates in situ and their role in shaping soil microbial communities in relation to tree N-acquisition strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sesquiterpenes from aerial parts of Ferula vesceritensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Oughlissi-Dehak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lawton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Michalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Rogy</w:t>
+                <w:t xml:space="preserve">Christine Bayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2013.05.003⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 69 (9), pp.1933-1938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01032437v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant and antigenotoxic properties of compounds isolated from Marrubium deserti de Noé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">N-Caffeoylphenalkylamide derivatives as bacterial efflux pump inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Michalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...184 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.03.010⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gilbert Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Geneviève Dijoux-Franca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (6), pp.1755-1758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmcl.2006.12.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3083,133 +2815,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABC Transporters and Resistance to Antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-G. Dijoux-Franca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Michalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABC Transporters and Multidrug Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley &amp; Sons, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.177-193, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470495131.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3219,531 +2951,531 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation de la pertinence de l’application des avertissements et recommandations exprimés dans les monographies de plantes médicinales de l’EMA aux compléments alimentaires contenant ces mêmes plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Boutefnouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Dufat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Champy</w:t>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Boutefnouchet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2019-SA-0155, Anses. 2023, 542 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04168468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des risques liés à la consommation de compléments alimentaires contenant du curcuma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Nesslany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Boutefnouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Dufat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Champy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n° 2019-SA-0111, Anses. 2022, 178 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04019248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation du risque d’hépatotoxicité lié à la teneur en coumarine de certaines plantes pouvant être consommées dans les compléments alimentaires ou dans d’autres denrées alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Nesslany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Boutefnouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Dufat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Champy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2018-SA-0180, Anses. 2021, pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03433023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à « l’utilisation d’huiles essentielles de Melaleuca dans la composition des compléments alimentaires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Weniger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Boutefnouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanh Dufat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2018-SA-0096, Anses. 2020, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04303067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3811,51 +3543,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8A44F1F"/>
+    <w:nsid w:val="3552AB4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4042,51 +3774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-michalet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8393-3639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115242368" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05488942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vergne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bahsoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Dijoux-Franca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Comte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dor&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2025.106142" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447952v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Bontemps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Venier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michalet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00589-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Barberis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2020.11.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Denet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triadou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Favre&#8208;bont&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12884" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerarat Duangsodsri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Villain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ialy Rojo Vestalys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Abdallah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10100383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Zaabat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Skandrani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chekir-Ghedira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22037/ijpr.2019.15197.12938" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527242v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Chevalier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meiffren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Saucereau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14793" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Maaloul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Verdeguer Sancho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Oddo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Saadaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Jebri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/nbha47411374" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763023v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Radix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dol&#233;ans Jordheim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rocheblave" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge N'Digo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Prignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.03.028" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae El Moujahid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Weigelt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170494" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bellvert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. Guyonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Labois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608487v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Mercier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.02.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB1L0KT4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Munoz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Malapa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2016.07.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58TMZRBZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606101v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouadalkarim Moussa Chahad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali B. Bechir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsalam Tidjani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard A. Nkongmeneck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/acm.2014.0243" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808573v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rohr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Warshan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bardon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2013.05.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XC4KJRF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032437v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rogy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darbour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bayet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2011.08.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NJ1JW9Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808673v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Oughlissi-Dehak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lawton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.03.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3DMLT4R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808549v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cartier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mariotte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.12.059" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F160B4J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569761v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Dijoux-Franca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdf/10.1002/9780470495131.ch6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470495131.ch6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168468v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boutefnouchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Dufat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hennebelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04019248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03433023v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weniger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-michalet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8393-3639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115242368" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vergne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bahsoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Dijoux-Franca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Comte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dor&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2025.106142" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Bontemps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Venier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michalet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00589-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Barberis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2020.11.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470888v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Denet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triadou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Favre&#8208;bont&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12884" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150469v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerarat Duangsodsri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Villain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ialy Rojo Vestalys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Abdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10100383" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Zaabat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Skandrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chekir-Ghedira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22037/ijpr.2019.15197.12938" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Maaloul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Verdeguer Sancho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Oddo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Saadaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Jebri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/nbha47411374" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meiffren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Saucereau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14793" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763023v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Radix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dol&#233;ans Jordheim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rocheblave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge N'Digo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Prignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.03.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. Guyonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Labois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae El Moujahid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Weigelt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170494" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Mercier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.02.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB1L0KT4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Munoz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Malapa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2016.07.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58TMZRBZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606101v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouadalkarim Moussa Chahad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali B. Bechir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsalam Tidjani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard A. Nkongmeneck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/acm.2014.0243" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808573v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rohr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Warshan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bardon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2013.05.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XC4KJRF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rogy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darbour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bayet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2011.08.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NJ1JW9Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808673v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Oughlissi-Dehak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lawton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.03.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3DMLT4R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808549v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cartier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mariotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.12.059" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F160B4J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569761v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Dijoux-Franca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdf/10.1002/9780470495131.ch6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470495131.ch6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168468v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boutefnouchet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Dufat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hennebelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04019248v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03433023v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303067v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weniger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>