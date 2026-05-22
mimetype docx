--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1,3488 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3436 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Michalet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">serge-michalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8393-3639</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115242368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=5SW9AvEAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black stains of Lascaux Cave involve different melanin synthesis pathways as shown by Alkaline/H2O2 hydrolysis and UHPLC-ESI/QTOF analysis of pigmented fungal isolates and stains from cave walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahsoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Geneviève Dijoux-Franca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 204, pp.106142. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2025.106142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity and secondary metabolism potential in relation to dark alterations in Paleolithic Lascaux Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélia Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danis Abrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sita Venier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.121. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-024-00589-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root fungal endophytes: Identity, phylogeny and roles in plant tolerance to metal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Barberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Piola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125, pp.326-345. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funbio.2020.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Stenotrophomonas maltophilia and expression of Sme efflux pumps encoding genes in the presence of supernatants from amoebal and bacterial co‐cultures: towards the role of amoebal secondary metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Denet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Triadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Favre‐bonté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.702-711. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-CQA and Mangiferin, Two Leaf Biomarkers of Adaptation to Full Sun or Shade Conditions in Coffea arabica L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teerarat Duangsodsri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ialy Rojo Vestalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.383. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10100383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition, Antioxidant, Genotoxique and Antigenotoxic Potentials of Phlomis Bovei De Noé Aerial Parts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Zaabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Skandrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Chekir-Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Journal of Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), pp.282-291. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22037/ijpr.2019.15197.12938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of human skin bacteria attractive to the Asian Tiger mosquito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Meiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Saucereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (12), pp.4662-4674. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Short and Long Term Irrigation with Treated Wastewater on Chemical Composition and Herbicidal Activity of Eucalyptus camaldulensis Dehn. Essential Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Verdeguer Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Oddo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Jebri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notulae Botanicae Horti Agrobotanica Cluj-Napoca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (4), pp.1374-1381. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15835/nbha47411374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N,N′-disubstituted cinnamamide derivatives potentiate ciprofloxacin activity against overexpressing NorA efflux pump Staphylococcus aureus 1199B strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Radix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doléans Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge N'Digo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Prignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.900 - 907. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of plant nutritional strategy on soil microbial denitrification activity through rhizosphere primary metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien P. Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Meiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Labois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (4), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fix022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of plant diversity on the diversity of soil organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae El Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Weigelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0170494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimetric assessment of kava (Piper methysticum Forst.) quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.27-34. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2017.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolite diversity in taro, Colocasia esculenta (L.) Schott, corms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Malapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.24-32. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2016.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicinal plants from the ouaddaï province (Chad): An ethnobotanical survey of plants used in traditional medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouadalkarim Moussa Chahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali B. Bechir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelsalam Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Nkongmeneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alternative and Complementary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (9), pp.569-577. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/acm.2014.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical analysis of mature tree root exudates in situ and their role in shaping soil microbial communities in relation to tree N-acquisition strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Warshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Roggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.169-177. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2013.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical analysis of mature tree root exudates in situ and their role in shaping soil microbial communities in relation to tree N-acquisition strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Warshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rogy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.169-177. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2013.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant and antigenotoxic properties of compounds isolated from Marrubium deserti de Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Zaabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (12), pp.3328-3335. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2011.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sesquiterpenes from aerial parts of Ferula vesceritensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Oughlissi-Dehak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lawton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69 (9), pp.1933-1938. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Caffeoylphenalkylamide derivatives as bacterial efflux pump inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Geneviève Dijoux-Franca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (6), pp.1755-1758. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2006.12.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABC Transporters and Resistance to Antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G. Dijoux-Franca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC Transporters and Multidrug Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons, Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-193, 2009, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470495131.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation de la pertinence de l’application des avertissements et recommandations exprimés dans les monographies de plantes médicinales de l’EMA aux compléments alimentaires contenant ces mêmes plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Champy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Boutefnouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Dufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hennebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2019-SA-0155, Anses. 2023, 542 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04168468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des risques liés à la consommation de compléments alimentaires contenant du curcuma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nesslany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Boutefnouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Champy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Dufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2019-SA-0111, Anses. 2022, 178 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04019248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation du risque d’hépatotoxicité lié à la teneur en coumarine de certaines plantes pouvant être consommées dans les compléments alimentaires ou dans d’autres denrées alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nesslany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Boutefnouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Champy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Dufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2018-SA-0180, Anses. 2021, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03433023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « l’utilisation d’huiles essentielles de Melaleuca dans la composition des compléments alimentaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Weniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Boutefnouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Champy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Dufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0096, Anses. 2020, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04303067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3543,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3552AB4C"/>
+    <w:nsid w:val="E42666F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3774,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-michalet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8393-3639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115242368" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vergne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bahsoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Dijoux-Franca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Comte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dor&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2025.106142" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Bontemps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Venier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michalet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00589-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Barberis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2020.11.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470888v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Denet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triadou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Favre&#8208;bont&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12884" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150469v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerarat Duangsodsri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Villain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ialy Rojo Vestalys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Abdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10100383" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Zaabat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Skandrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chekir-Ghedira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22037/ijpr.2019.15197.12938" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Maaloul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Verdeguer Sancho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Oddo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Saadaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Jebri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/nbha47411374" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meiffren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Saucereau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14793" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763023v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Radix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dol&#233;ans Jordheim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rocheblave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge N'Digo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Prignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.03.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. Guyonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Labois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae El Moujahid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Weigelt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170494" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Mercier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.02.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB1L0KT4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Munoz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Malapa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2016.07.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58TMZRBZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606101v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouadalkarim Moussa Chahad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali B. Bechir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsalam Tidjani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard A. Nkongmeneck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/acm.2014.0243" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808573v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rohr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Warshan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bardon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2013.05.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XC4KJRF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rogy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darbour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bayet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2011.08.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NJ1JW9Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808673v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Oughlissi-Dehak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lawton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.03.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3DMLT4R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808549v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cartier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mariotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.12.059" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F160B4J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569761v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Dijoux-Franca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdf/10.1002/9780470495131.ch6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470495131.ch6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168468v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boutefnouchet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Dufat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hennebelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04019248v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03433023v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303067v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weniger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-michalet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8393-3639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115242368" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=5SW9AvEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vergne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bahsoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Dijoux-Franca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Comte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dor&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2025.106142" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Bontemps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Venier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michalet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00589-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Barberis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2020.11.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Denet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triadou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Favre&#8208;bont&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12884" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerarat Duangsodsri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Villain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ialy Rojo Vestalys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Abdallah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10100383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Zaabat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Skandrani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chekir-Ghedira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22037/ijpr.2019.15197.12938" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527242v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Chevalier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meiffren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Saucereau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14793" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Maaloul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Verdeguer Sancho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Oddo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Saadaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Jebri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/nbha47411374" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763023v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Radix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dol&#233;ans Jordheim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rocheblave" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge N'Digo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Prignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.03.028" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC4QNGX5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. Guyonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Labois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae El Moujahid" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Weigelt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170494" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Mercier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.02.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB1L0KT4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601664v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Munoz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Malapa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2016.07.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58TMZRBZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606101v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouadalkarim Moussa Chahad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali B. Bechir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsalam Tidjani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard A. Nkongmeneck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/acm.2014.0243" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808573v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rohr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Warshan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bardon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2013.05.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XC4KJRF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032437v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rogy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808564v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darbour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bayet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2011.08.026" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NJ1JW9Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808673v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Oughlissi-Dehak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lawton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.03.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3DMLT4R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808549v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cartier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mariotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.12.059" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F160B4J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569761v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Dijoux-Franca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdf/10.1002/9780470495131.ch6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470495131.ch6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168468v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boutefnouchet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Dufat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hennebelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04019248v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03433023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303067v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weniger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>